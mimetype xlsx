--- v4 (2026-07-12)
+++ v5 (2026-10-21)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Bolander Schlossberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-012</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Donnersbergkreis</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((428888.3499999996 5499497.07, 428884.1200000001 5499535.25, 428886.5499999998 5499564.66, 428866.61000000034 5499578.960000001, 428845.3499999996 5499603.8100000005, 428827.8700000001 5499642.02, 428796.33999999985 5499641.279999999, 428760.2400000002 5499620.210000001, 428744.48000000045 5499588.84, 428730.5700000003 5499540.880000001, 428713.29000000004 5499452.550000001, 428695.73000000045 5499357.24, 428687.5099999998 5499276.550000001, 428688.2000000002 5499237.51, 428700.5499999998 5499215.01, 428709.08999999985 5499184.67, 428713.61000000034 5499159.98, 428707.61000000034 5499128.710000001, 428691.86000000034 5499097.34, 428672.63999999966 5499067.1, 428666.70999999996 5499043.83, 428681.0999999996 5499003.25, 428728.8799999999 5498941.33, 428832.6500000004 5498891.17, 428917.79000000004 5498862.77, 429005.1799999997 5498847.279999999, 429066.63999999966 5498845.83, 429147.7400000002 5498898.1, 429191.8700000001 5498951.35, 429221.08999999985 5498981.6899999995, 429295.4199999999 5499014.73, 429373.0599999996 5499049.130000001, 429425.83999999985 5499081.029999999, 429446.23000000045 5499096.720000001, 429430.63999999966 5499113.35, 429374.9199999999 5499164.58, 429320.33999999985 5499231.779999999, 429278.11000000034 5499282.470000001, 429216.9900000002 5499342.42, 429183.7000000002 5499416.77, 429147.25 5499480.74, 429125.2400000002 5499549.630000001, 429106.51999999955 5499575.380000001, 429067.1699999999 5499554.449999999, 429016.3700000001 5499521.970000001, 428974.63999999966 5499497.630000001, 428945.5599999996 5499483.289999999, 428918.5499999998 5499476.859999999, 428888.3499999996 5499497.07)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109031</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.5366756178</v>
+        <v>46316.19680746587</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23743</v>
       </c>
       <c r="S2" s="3">
         <v>23743</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>