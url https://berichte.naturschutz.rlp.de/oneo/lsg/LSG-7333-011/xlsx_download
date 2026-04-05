--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109030</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.16562030304</v>
+        <v>46117.75869895732</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32635</v>
       </c>
       <c r="S2" s="3">
         <v>32635</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>