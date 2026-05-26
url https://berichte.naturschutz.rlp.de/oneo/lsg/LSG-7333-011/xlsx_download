--- v1 (2026-04-05)
+++ v2 (2026-05-26)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109030</v>
       </c>
       <c r="O2" s="3">
-        <v>46117.75869895732</v>
+        <v>46168.14966040407</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32635</v>
       </c>
       <c r="S2" s="3">
         <v>32635</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>