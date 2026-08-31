--- v2 (2026-05-26)
+++ v3 (2026-08-31)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Bachauen am Scharlenberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Donnersbergkreis</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((425610.8300000001 5498116.609999999, 425567.3200000003 5498135.35, 425540.6699999999 5498137.92, 425505.91000000015 5498131.800000001, 425468.70999999996 5498114.279999999, 425444.75 5498084.23, 425454.38999999966 5498056.34, 425474.6699999999 5498069.539999999, 425517.4500000002 5498088.83, 425567.46999999974 5498057.83, 425677.29000000004 5498002.43, 425772.4500000002 5497949.619999999, 425824.6799999997 5497917.529999999, 425851.3200000003 5497908.470000001, 425858.7400000002 5497881.17, 425813.71999999974 5497868.460000001, 425763.5 5497869.460000001, 425714 5497850.9399999995, 425674.4199999999 5497824.01, 425606.83999999985 5497791.199999999, 425512.4900000002 5497751.460000001, 425439.46999999974 5497738.869999999, 425326.26999999955 5497721.880000001, 425233.4000000004 5497713.09, 425157.41000000015 5497707.619999999, 425063.03000000026 5497692.380000001, 424953.1200000001 5497663.76, 424842.16000000015 5497646.6899999995, 424730.2599999998 5497637.15, 424670.91000000015 5497622.52, 424634.5599999996 5497601.460000001, 424660 5497580.9399999995, 424742.8700000001 5497589.640000001, 424847.25 5497604.970000001, 424961.66000000015 5497633.41, 425085.01999999955 5497660.5, 425191.6200000001 5497681.25, 425270.08999999985 5497692.619999999, 425325.88999999966 5497687.390000001, 425326.4500000002 5497663.859999999, 425311.25 5497614.960000001, 425266.8200000003 5497560.720000001, 425193.1299999999 5497493.640000001, 425102.71999999974 5497421.24, 425039.0599999996 5497367.26, 425006.3700000001 5497337.5600000005, 425016.86000000034 5497306.140000001, 425038.08999999985 5497299.289999999, 425071.04000000004 5497328.98, 425154.88999999966 5497400.15, 425241.13999999966 5497487.23, 425314.8700000001 5497555.300000001, 425375.33999999985 5497629.4, 425393.33999999985 5497648.1899999995, 425455.46999999974 5497688.720000001, 425535.45999999996 5497725.529999999, 425638.9299999997 5497761.91, 425720.9500000002 5497799.65, 425779.3700000001 5497809.82, 425827.4500000002 5497811.4, 425886.33999999985 5497796.050000001, 425963.36000000034 5497783.470000001, 426020.41000000015 5497778.1899999995, 426036.3799999999 5497796.0600000005, 426067.7400000002 5497811.3100000005, 426124.73000000045 5497804.529999999, 426171.8099999996 5497806.16, 426220.8099999996 5497799.699999999, 426296.38999999966 5497776.18, 426313.8099999996 5497748.98, 426389.5099999998 5497722.449999999, 426462.9500000002 5497695.51, 426509.79000000004 5497691.140000001, 426602.7599999998 5497702.43, 426708.1200000001 5497717.23, 426813.61000000034 5497741.529999999, 426930.23000000045 5497768.880000001, 427061.53000000026 5497794.640000001, 427133.08999999985 5497808.289999999, 427199.20999999996 5497817.15, 427214.3300000001 5497845.0600000005, 427214.8099999996 5497888.550000001, 427215.20999999996 5497911.029999999, 427195.3799999999 5497927.83, 427155.28000000026 5497931.93, 427106.0999999996 5497933.890000001, 427037.5700000003 5497914.630000001, 426957.73000000045 5497887.8100000005, 426884.91000000015 5497867.710000001, 426808.3499999996 5497847.76, 426746.7599999998 5497833.210000001, 426680.6900000004 5497819.35, 426594.1799999997 5497800.800000001, 426513.7400000002 5497796.51, 426432.0800000001 5497805.27, 426338.86000000034 5497837.99, 426207.51999999955 5497880.25, 426104.03000000026 5497912.380000001, 425991.79000000004 5497963.369999999, 425902.86000000034 5497990.43, 425802.58999999985 5498021.9399999995, 425687.1500000004 5498074.0600000005, 425610.8300000001 5498116.609999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109030</v>
       </c>
       <c r="O2" s="3">
-        <v>46168.14966040407</v>
+        <v>46265.05888812988</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32635</v>
       </c>
       <c r="S2" s="3">
         <v>32635</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>