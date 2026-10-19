--- v3 (2026-07-12)
+++ v4 (2026-10-19)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Ambachtal mit Weiher</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Donnersbergkreis</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((426096.7400000002 5502771.23, 426122.0599999996 5502816.73, 426148.8200000003 5502885.67, 426126.95999999996 5502908.050000001, 426082.7000000002 5502939.33, 426055.5800000001 5502923.91, 426052.6699999999 5502882.51, 426040.6699999999 5502832.48, 426028.9400000004 5502795.4399999995, 426016.23000000045 5502758.9399999995, 425992.7400000002 5502759.380000001, 425953.51999999955 5502766.449999999, 425930.01999999955 5502760.380000001, 425910.73000000045 5502740.65, 425887.9400000004 5502708.550000001, 425853.75 5502666.41, 425819.8499999996 5502637.76, 425755.54000000004 5502605.32, 425703.7000000002 5502578.380000001, 425637.3099999996 5502550.029999999, 425582.16000000015 5502534.23, 425501.76999999955 5502530.9399999995, 425466.9000000004 5502528.33, 425443.45999999996 5502517.26, 425416.1500000004 5502490.85, 425390.9000000004 5502440.85, 425380.3300000001 5502414.26, 425406.83999999985 5502401.699999999, 425467.8300000001 5502438.77, 425560.0499999998 5502475.1, 425629.6900000004 5502490.82, 425701.2000000002 5502484.460000001, 425750.38999999966 5502482.5, 425776.79000000004 5502467.4399999995, 425784.2999999998 5502442.640000001, 425775.6900000004 5502395.970000001, 425751.1699999999 5502320.43, 425739.16000000015 5502270.4, 425752.16000000015 5502238.869999999, 425797.21999999974 5502265.08, 425811.25 5502303.529999999, 425830.9400000004 5502345.75, 425847.91000000015 5502363.58, 425868.48000000045 5502390.26, 425874.41000000015 5502413.529999999, 425876.46999999974 5502471.460000001, 425880.36000000034 5502506.3100000005, 425900.0999999996 5502556.029999999, 425938.8300000001 5502599, 426017.6699999999 5502638.359999999, 426049.2599999998 5502665.6, 426069.1699999999 5502713.32, 426096.7400000002 5502771.23)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109029</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.31009161306</v>
+        <v>46314.84790343309</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23743</v>
       </c>
       <c r="S2" s="3">
         <v>23743</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>