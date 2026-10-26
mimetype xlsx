--- v3 (2026-07-20)
+++ v4 (2026-10-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Pfrimmaue Hochheim/ Pfiffligheim</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7319-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Worms</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7319-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7319-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((450818.08999999985 5498542.960000001, 450729.9900000002 5498571.98, 450646.2400000002 5498578.32, 450561.3799999999 5498600.710000001, 450473.3499999996 5498625.23, 450428.5800000001 5498631.02, 450413.73000000045 5498603.609999999, 450439.2999999998 5498574.08, 450444.4500000002 5498533.869999999, 450454.0700000003 5498505.49, 450436.0599999996 5498486.699999999, 450431.0800000001 5498443.4, 450449.2400000002 5498384.67, 450456.66000000015 5498351.369999999, 450441.9900000002 5498334.460000001, 450420.5 5498322.3100000005, 450422.58999999985 5498293.23, 450444.7400000002 5498271.84, 450492.36000000034 5498243.4399999995, 450550.3200000003 5498223.619999999, 450596.9400000004 5498195.26, 450631.5599999996 5498179.369999999, 450657.2599999998 5498184.35, 450661.1500000004 5498219.199999999, 450649.45999999996 5498270.67, 450674.2599999998 5498290.68, 450731.1500000004 5498275.41, 450821.4400000004 5498257.300000001, 450899.6699999999 5498244.18, 450985.6799999997 5498244.24, 451029.73000000045 5498270.49, 451060.2400000002 5498308.27, 451085.13999999966 5498318.279999999, 451129.79000000004 5498315.49, 451195.5999999996 5498304.369999999, 451241.58999999985 5498304.029999999, 451316.73000000045 5498320.029999999, 451344.86000000034 5498341.91, 451365.5999999996 5498385.59, 451401.96999999974 5498432.140000001, 451464.3799999999 5498436.15, 451417.51999999955 5498533.52, 451392.23000000045 5498564.039999999, 451365.4000000004 5498574.609999999, 451335.1900000004 5498569.3100000005, 451272.21999999974 5498538.83, 451246.3200000003 5498535.359999999, 451202.75 5498533.6, 451151.5599999996 5498547.640000001, 451092.16000000015 5498544.02, 451009.4900000002 5498546.32, 450955.48000000045 5498533.470000001, 450911.86000000034 5498530.710000001, 450818.08999999985 5498542.960000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7319-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7319-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7319-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7319-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109023</v>
       </c>
       <c r="O2" s="3">
-        <v>46223.18967927155</v>
+        <v>46321.96354208752</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31940</v>
       </c>
       <c r="S2" s="3">
         <v>31940</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>