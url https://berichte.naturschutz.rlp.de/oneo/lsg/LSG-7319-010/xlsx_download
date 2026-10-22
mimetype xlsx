--- v4 (2026-07-11)
+++ v5 (2026-10-22)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Eisbachauen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7319-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Worms</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7319-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7319-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((450246.1699999999 5495540.029999999, 450173.70999999996 5495559.92, 450041.0099999998 5495592.720000001, 449903.78000000026 5495631.199999999, 449784.71999999974 5495686.460000001, 449711.1200000001 5495715.4, 449645.3200000003 5495720.529999999, 449561.48000000045 5495718.369999999, 449438.38999999966 5495722.779999999, 449315.1699999999 5495711.199999999, 449197.7400000002 5495706.890000001, 449118.20999999996 5495700.0600000005, 448888.70999999996 5495688.220000001, 448734.2000000002 5495681.880000001, 448602.04000000004 5495672.16, 448513.78000000026 5495665.68, 448425.23000000045 5495652.210000001, 448315.13999999966 5495625.1, 448205.0499999998 5495572.99, 448093.28000000026 5495503.9399999995, 448015.78000000026 5495466.529999999, 447909.79000000004 5495404.26, 447801.6299999999 5495338.07, 447672.4199999999 5495289.220000001, 447529.6200000001 5495219.41, 447445.1900000004 5495171.27, 447376.4500000002 5495121.51, 447277.48000000045 5495084.960000001, 447164.03000000026 5495048.98, 447058.51999999955 5495017.6899999995, 446962.08999999985 5494994.529999999, 446877.9000000004 5494977.390000001, 446841.9000000004 5494958.83, 446810.29000000004 5494931.08, 446779.46999999974 5494879.3100000005, 446755.8499999996 5494863.75, 446671.6200000001 5494845.609999999, 446575.3300000001 5494832.449999999, 446492.45999999996 5494823.26, 446407.5599999996 5494826.140000001, 446297.04000000004 5494851.0600000005, 446142.9900000002 5494887.710000001, 446032.6500000004 5494917.109999999, 445953.3499999996 5494934.779999999, 445895.4199999999 5494943.09, 445889.5700000003 5494915.32, 445887.8799999999 5494879.390000001, 445922.46999999974 5494869, 445990.3799999999 5494847.789999999, 446029.4500000002 5494824.23, 446048.04000000004 5494801.49, 446066.8799999999 5494778.73, 446057.63999999966 5494747.6, 446060.1500000004 5494691.49, 446113.6500000004 5494659.85, 446173.6799999997 5494635.449999999, 446230.4500000002 5494617.1899999995, 446251.04000000004 5494656.869999999, 446260.53000000026 5494687.99, 446310.6900000004 5494685.49, 446404.54000000004 5494675.25, 446510.8499999996 5494664, 446608.0499999998 5494656.119999999, 446712.33999999985 5494681.970000001, 446796.36000000034 5494701.109999999, 446843.36000000034 5494694.74, 446896.79000000004 5494667.6, 446972.61000000034 5494644.08, 447029.63999999966 5494644.800000001, 447111.36000000034 5494662.539999999, 447179.8799999999 5494681.8100000005, 447257.23000000045 5494690.220000001, 447327.8099999996 5494698.41, 447380.63999999966 5494725.300000001, 447413.5 5494753, 447430.5599999996 5494773.32, 447437.4900000002 5494796.539999999, 447434.91000000015 5494857.15, 447426.2000000002 5494896, 447442.1699999999 5494913.869999999, 447497.1500000004 5494925.68, 447505.8300000001 5494898.83, 447523.2400000002 5494859.130000001, 447543.3300000001 5494848.82, 447573.4000000004 5494844.119999999, 447657.26999999955 5494840.779999999, 447733.45999999996 5494857.74, 447788.61000000034 5494874.039999999, 447826.4500000002 5494876.029999999, 447857.7999999998 5494859.779999999, 447885.5499999998 5494859.67, 447938.4400000004 5494875.5600000005, 447993.48000000045 5494895.369999999, 448054.9900000002 5494895.41, 448188.16000000015 5494893.1, 448307.8499999996 5494891.32, 448413 5494894.630000001, 448495.9500000002 5494918.32, 448564.61000000034 5494941.08, 448630.70999999996 5494955.9399999995, 448737.13999999966 5494960.199999999, 448859.0599999996 5494970.33, 448941.8300000001 5494977.029999999, 448982.3499999996 5494989.92, 449025.0800000001 5495001.710000001, 449059.5 5494993.34, 449097.46999999974 5494973.82, 449134.23000000045 5494961.35, 449184.5700000003 5494969.85, 449258.98000000045 5495011.380000001, 449338.6699999999 5495047.199999999, 449398.46999999974 5495073.32, 449451.0999999996 5495082.720000001, 449515.70999999996 5495066.640000001, 449631.8499999996 5495038.5, 449824.71999999974 5494984.800000001, 449926.1500000004 5494957.75, 450065.53000000026 5494916.6899999995, 450201.61000000034 5494880.75, 450322.0599999996 5494860.4399999995, 450503.41000000015 5494862.710000001, 450661.03000000026 5494852.92, 450849 5494845.41, 450976.38999999966 5494842.33, 451048.04000000004 5494845.970000001, 451085.0599999996 5494858.99, 451102.1200000001 5494879.3100000005, 451116.11000000034 5494922.76, 451130.9199999999 5495043.18, 451133.53000000026 5495177.59, 451128.3200000003 5495303.800000001, 451126.8099999996 5495466.380000001, 451125.4900000002 5495539.9399999995, 451103.1900000004 5495551.33, 451054.91000000015 5495544.25, 450977.9400000004 5495545.33, 450876.0999999996 5495549.390000001, 450801.1299999999 5495550.380000001, 450722.96999999974 5495571.5, 450682.88999999966 5495582.1, 450656.1299999999 5495575.67, 450620.08999999985 5495556.109999999, 450585.1500000004 5495545, 450552.75 5495541.289999999, 450528.1299999999 5495544.779999999, 450484.38999999966 5495545.02, 450421.70999999996 5495540.52, 450341.25 5495529.23, 450246.1699999999 5495540.029999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7319-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7319-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7319-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7319-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109022</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.70052879266</v>
+        <v>46317.70025793071</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33066</v>
       </c>
       <c r="S2" s="3">
         <v>33066</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>