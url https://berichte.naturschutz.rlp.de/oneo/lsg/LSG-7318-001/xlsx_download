--- v3 (2026-07-19)
+++ v4 (2026-10-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Im Kirchengrün</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7318-001</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Speyer</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7318-001.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7318-001.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((461590.7400000002 5465639.27, 461593.11000000034 5465654.42, 461593.61000000034 5465659.8100000005, 461594.78000000026 5465666.210000001, 461598.23000000045 5465685.050000001, 461584.79000000004 5465701.01, 461580.25 5465706.4, 461572.1799999997 5465716, 461531.54000000004 5465764.369999999, 461493.23000000045 5465809.710000001, 461451.79000000004 5465858.869999999, 461408.36000000034 5465911.74, 461390.6299999999 5465898.050000001, 461369.7599999998 5465924.48, 461343.33999999985 5465957.48, 461325.66000000015 5465979.210000001, 461303.4400000004 5466005.140000001, 461288.2999999998 5466022.640000001, 461273.1500000004 5466039.48, 461265.0700000003 5466048.41, 461257.5 5466056.83, 461249.58999999985 5466065.07, 461242.3499999996 5466073.16, 461235.4500000002 5466081.74, 461228.71999999974 5466091.84, 461221.6500000004 5466100.43, 461213.7400000002 5466108.6899999995, 461205.66000000015 5466116.43, 461197.9199999999 5466124.85, 461191.01999999955 5466133.1, 461183.9500000002 5466142.359999999, 461181.9299999997 5466145.720000001, 461180.75 5466147.24, 461178.38999999966 5466150.27, 461177.0499999998 5466151.789999999, 461173.6900000004 5466154.65, 461168.1299999999 5466159.02, 461160.0499999998 5466166.09, 461151.2999999998 5466173.67, 461142.71999999974 5466181.58, 461135.2999999998 5466188.83, 461111.0700000003 5466212.23, 461094.75 5466227.380000001, 461079.9400000004 5466241.529999999, 461059.4000000004 5466260.720000001, 461029.9500000002 5466288.17, 461000.66000000015 5466315.27, 460995.4500000002 5466324.029999999, 460991.41000000015 5466331.1, 460988.54000000004 5466333.960000001, 460986.1799999997 5466336.83, 460984 5466338.67, 460978.78000000026 5466341.869999999, 460971.3700000001 5466346.09, 460967.04000000004 5466349.130000001, 460963.28000000026 5466320.16, 460962.75 5466293.83, 460962.4500000002 5466288.119999999, 460962.6299999999 5466279.699999999, 460962.8799999999 5466269.779999999, 460963.1299999999 5466262.869999999, 460968.11000000034 5466222.24, 460973.5599999996 5466187.1899999995, 460976.1200000001 5466170.75, 460987.04000000004 5466105.029999999, 461017.1200000001 5465923.029999999, 461027.0700000003 5465856.73, 461031.1699999999 5465819.34, 461034.1699999999 5465790.42, 461039.53000000026 5465678.380000001, 461039.51999999955 5465655.93, 461037.4000000004 5465587.210000001, 461036.9500000002 5465562.57, 461030.0499999998 5465485.18, 461014.5700000003 5465397.5, 460979.5499999998 5465276.18, 460978.33999999985 5465270.960000001, 460962.79000000004 5465222.050000001, 460985.0099999998 5465193.09, 461016.98000000045 5465216.32, 461037.8499999996 5465233.16, 461062.4199999999 5465251.35, 461097.4299999997 5465276.27, 461138.6699999999 5465308.59, 461199.2599999998 5465350.35, 461241.0099999998 5465381.66, 461249.2400000002 5465387.890000001, 461257.16000000015 5465394.289999999, 461265.41000000015 5465401.02, 461282.5700000003 5465414.16, 461291.4900000002 5465419.710000001, 461299.23000000045 5465426.119999999, 461308.16000000015 5465432.51, 461316.23000000045 5465438.91, 461324.48000000045 5465444.970000001, 461333.41000000015 5465451.029999999, 461349.0499999998 5465463.33, 461365.8799999999 5465475.619999999, 461374.2999999998 5465481.84, 461382.88999999966 5465487.23, 461400.38999999966 5465500.539999999, 461417.38999999966 5465513.16, 461433.54000000004 5465524.609999999, 461442.46999999974 5465531, 461459.6299999999 5465542.960000001, 461476.1200000001 5465556.1, 461504.4000000004 5465576.630000001, 461533.86000000034 5465598.02, 461567.1900000004 5465622.26, 461590.7400000002 5465639.27)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7318-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7318-001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7318-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7318-001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109021</v>
       </c>
       <c r="O2" s="3">
-        <v>46222.18502787682</v>
+        <v>46321.58414790317</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33353</v>
       </c>
       <c r="S2" s="3">
         <v>33353</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>