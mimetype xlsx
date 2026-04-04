--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45097</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644004</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67138539776</v>
+        <v>46116.33499991697</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>43631</v>
       </c>
       <c r="S2" s="3">
         <v>43631</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>