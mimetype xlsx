--- v1 (2026-04-04)
+++ v2 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45097</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644004</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.33499991697</v>
+        <v>46165.5727073098</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>43631</v>
       </c>
       <c r="S2" s="3">
         <v>43631</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>