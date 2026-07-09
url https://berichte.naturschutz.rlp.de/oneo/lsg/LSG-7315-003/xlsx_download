--- v2 (2026-05-23)
+++ v3 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45097</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644004</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.5727073098</v>
+        <v>46212.06109523715</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>43631</v>
       </c>
       <c r="S2" s="3">
         <v>43631</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>