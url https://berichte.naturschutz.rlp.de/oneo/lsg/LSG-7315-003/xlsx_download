--- v3 (2026-07-09)
+++ v4 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Südhang und Südplateau Ebersheim</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-003</t>
   </si>
   <si>
     <t>Speiser, Jan</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Mainz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7315-003.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7315-003.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((445709.716 5528459.132, 446101.65 5528724.672, 446106.927 5528720.973, 446116.254 5528721.143, 446125.05 5528721.303, 446128.809 5528721.523, 446140.053 5528722.194, 446193.73 5528725.361, 446199.52 5528725.703, 446251.583 5528730.02, 446262.138 5528730.895, 446264.643 5528731.103, 446268.212 5528732.762, 446273.17 5528735.081, 446286.134 5528748.298, 446297.31 5528759.692, 446303.577 5528761.763, 446312.164 5528764.6, 446367.721 5528782.965, 446374.419 5528786.084, 446415.162 5528798, 446432.225 5528795.732, 446441.63 5528794.482, 446450.227 5528793.344, 446465.31 5528791.344, 446468.698 5528795.423, 446475.475 5528787.759, 446480.654 5528784.378, 446482.383 5528784.538, 446502.854 5528786.458, 446551.544 5528791.017, 446571.206 5528793.487, 446612.209 5528798.626, 446658.189 5528804.386, 446689.616 5528808.324, 446693.215 5528808.775, 446706.129 5528810.394, 446715.4299081948 5528811.560542748, 446715.886 5528807.575, 446720.304 5528804.107, 446730.339 5528715.072, 446720.283 5528715.602, 446710.177 5528716.132, 446699.622 5528716.681, 446689.186 5528717.23, 446681.059 5528717.66, 446667.434 5528718.38, 446645.053 5528719.548, 446633.299 5528720.168, 446606.759 5528721.557, 446573.174 5528723.325, 446561.1 5528723.959, 446560.436 5528723.994, 446556.051 5528724.224, 446557.81 5528719.536, 446561.118 5528710.8, 446565.666 5528698.805, 446568.924 5528690.118, 446574.252 5528676.034, 446588.356 5528638.669, 446587.718 5528634.616, 446584.747 5528615.758, 446579.409 5528581.93, 446577.289 5528568.506, 446574.93 5528560.109, 446562.075 5528514.996, 446561.106 5528505.57, 446560.566 5528500.542, 446560.225 5528456.818, 446556.996 5528458.667, 446551.688 5528466.524, 446553.308 5528451.82, 446555.727 5528439.385, 446562.544 5528421.642, 446560.055 5528417.343, 446531.776 5528428.788, 446471.971 5528462.705, 446470.381 5528459.016, 446464.284 5528462.485, 446466.643 5528455.428, 446435.455 5528383.825, 446428.568 5528380.357, 446418.042 5528382.806, 446412.494 5528384.095, 446433.416 5528374.119, 446425.549 5528375.558, 446421.121 5528376.358, 446407.786 5528378.787, 446395.461 5528376.187, 446387.234 5528371.399, 446375.908 5528358.574, 446361.614 5528342.451, 446362.074 5528335.314, 446366.092 5528331.885, 446368.771 5528317.311, 446373.438 5528291.941, 446375.577 5528280.615, 446376.857 5528273.818, 446374.788 5528270.489, 446377.137 5528266.901, 446380.395 5528261.893, 446389.512 5528248.178, 446396.061 5528223.569, 446397.13 5528219.53, 446412.113 5528163.134, 446417.6 5528137.345, 446419.05 5528130.548, 446420.119 5528125.6, 446410.213 5528124.85, 446409.63426985446 5528124.71284679, 446392.201 5528127.179, 446360.874 5528120.952, 446356.445 5528120.052, 446361.563 5528113.315, 446436.79 5528015.026, 446432.642 5528013.766, 446426.815 5528012.267, 446404.934 5528006.31, 446392.329 5528002.881, 446386.251 5528001.232, 446358.332 5527993.635, 446347.946 5527990.766, 446339.5 5527988.437, 446335.851 5527987.427, 446332.822 5527986.588, 446322.477 5527983.779, 446311.692 5527980.82, 446307.373 5527979.56, 446302.895 5527978.401, 446298.387 5527977.041, 446301.506 5527968.515, 446311.99 5527940.366, 446320.197 5527918.366, 446334.64 5527881.77, 446338.299 5527872.494, 446303.672 5527864.608, 446257.621 5527853.973, 446252.673 5527852.893, 446236.39 5527849.135, 446201.204 5527829.732, 446194.626 5527826.104, 446147.955 5527799.736, 446143.626 5527797.307, 446134.86 5527792.349, 446127.443 5527788.17, 446106.061 5527776.085, 446158.929 5527725.976, 446203.28 5527675.856, 446210.198 5527668.039, 446212.327 5527663.521, 446216.534 5527654.455, 446239.105 5527606.135, 446259.966 5527569.969, 446262.495 5527565.701, 446267.812 5527556.326, 446286.414 5527523.859, 446314.783 5527472.85, 446317.328 5527469.843, 446342.441 5527440.183, 446345.249 5527436.744, 446345.82 5527435.994, 446347.503 5527433.784, 446347.798 5527433.396, 446344.18 5527432.916, 446342.7 5527432.726, 446294.879 5527425.999, 446270.567 5527419.687, 446264.862 5527418.192, 446249.458 5527413.334, 446193.61 5527390.814, 446151.207 5527368.473, 446151.762 5527367.33, 446156.784 5527356.988, 446076.026 5527304.219, 446063.771 5527296.212, 446055.684 5527290.935, 446044.798 5527283.819, 446038.911 5527279.97, 446015.77 5527289.725, 445953.056 5527319.424, 445947.548 5527321.293, 445943.569 5527322.692, 445942.16 5527323.212, 445910.473 5527334.507, 445860.183 5527352.8, 445831.685 5527363.226, 445777.796 5527382.888, 445776.147 5527383.508, 445774.168 5527384.218, 445770.179 5527385.757, 445746.809 5527394.354, 445742.83 5527395.843, 445676.118 5527420.753, 445651.497 5527429.7, 445606.725 5527446.403, 445602.797 5527447.852, 445598.189 5527449.622, 445585.155 5527458.318, 445506.026 5527490.755, 445480.297 5527501.951, 445406.177 5527536.137, 445382.546 5527547.134, 445378.328 5527548.164, 445324.729 5527558.28, 445323.13 5527562.648, 445294.972 5527639.727, 445247.451 5527642.287, 445244.242 5527639.378, 445236.605 5527642.867, 445231.667 5527643.506, 445221.691 5527644.776, 445202.125 5527647.27, 445194.402 5527648.225, 445191.003 5527648.654, 445173.22 5527650.914, 445157.107 5527652.953, 445145.701 5527654.402, 445140.743 5527655.032, 445069.652 5527664.049, 445066.304 5527659.941, 445061.436 5527673.456, 445055.808 5527689.579, 445055.698 5527696.446, 445049.87 5527690.908, 445045.492 5527688.479, 445038.685 5527684.611, 445009.896 5527668.258, 444986.785 5527655.153, 444977.358 5527650.495, 444951.018 5527637.28, 444946.181 5527634.842, 444935.864 5527629.643, 444933.565 5527623.096, 444930.286 5527635.691, 444898.491 5527758.014, 444896.7485434309 5527763.794816331, 445208.44 5527955.323, 445172.538 5528024.71, 445146.716 5528074.619, 445144.876 5528078.167, 445143.006 5528081.806, 445146.586 5528083.795, 445150.074 5528085.744, 445185.02 5528105.216, 445221.204 5528125.377, 445513.553 5528290.204, 445516.972 5528292.293, 445523.779 5528296.492, 445562.434 5528320.151, 445594.571 5528339.553, 445642.912 5528368.73, 445655.0830916852 5528376.103613724, 445657.447 5528372.859, 445669.872 5528357.385, 445675.909 5528370.779, 445681.287 5528387.302, 445683.666 5528393.42, 445690.894 5528411.752, 445691.533 5528414.74, 445695.332 5528432.563, 445699.69 5528453.275, 445700.617 5528457.53, 445701.34485775855 5528460.870830989, 445709.716 5528459.132)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7315-003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7315-003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45097</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644004</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.06109523715</v>
+        <v>46260.6094582126</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>43631</v>
       </c>
       <c r="S2" s="3">
         <v>43631</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>