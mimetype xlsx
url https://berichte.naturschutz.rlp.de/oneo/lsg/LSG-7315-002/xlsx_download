--- v0 (2026-02-17)
+++ v1 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41723</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109020</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.26108024408</v>
+        <v>46116.12696512699</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34882</v>
       </c>
       <c r="S2" s="3">
         <v>35487</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>