--- v1 (2026-04-04)
+++ v2 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41723</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109020</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.12696512699</v>
+        <v>46165.69512249552</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34882</v>
       </c>
       <c r="S2" s="3">
         <v>35487</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>