--- v2 (2026-05-23)
+++ v3 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41723</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109020</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.69512249552</v>
+        <v>46212.59720264152</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34882</v>
       </c>
       <c r="S2" s="3">
         <v>35487</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>