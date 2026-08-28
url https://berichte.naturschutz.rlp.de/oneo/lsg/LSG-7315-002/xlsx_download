--- v3 (2026-07-09)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Gonsbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-002</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Mainz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7315-002.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7315-002.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((441674.33999999985 5538832.130000001, 441675.7599999998 5538821.92, 441676.71999999974 5538815.07, 441693.1799999997 5538811.65, 441695.5999999996 5538811.15, 441695.4500000002 5538801.779999999, 441695.75 5538791.550000001, 441695.9199999999 5538769.460000001, 441696.28000000026 5538734.9399999995, 441677.7599999998 5538733.49, 441660.58999999985 5538731.789999999, 441658.5599999996 5538731.59, 441660.7000000002 5538728.3100000005, 441684.95999999996 5538701.289999999, 441697.5999999996 5538680.35, 441703.4400000004 5538670.08, 441712.0099999998 5538656.470000001, 441726 5538616.85, 441727.45999999996 5538613.16, 441737.6500000004 5538583.199999999, 441750.1299999999 5538540.369999999, 441753.53000000026 5538527.199999999, 441754.3799999999 5538519.27, 441753.88999999966 5538513.619999999, 441752.3300000001 5538508.18, 441745.66000000015 5538495.640000001, 441740.38999999966 5538491.15, 441737.5599999996 5538488.74, 441735.2400000002 5538486.869999999, 441732.83999999985 5538484.85, 441727.6900000004 5538480.5, 441724.23000000045 5538477.59, 441722.9000000004 5538477.039999999, 441717.01999999955 5538476.869999999, 441710.3300000001 5538480.57, 441704.3700000001 5538477.32, 441692.5099999998 5538474.43, 441686.1699999999 5538472.4, 441679.8200000003 5538471.609999999, 441656.45999999996 5538469.130000001, 441643.38999999966 5538469.32, 441625.4900000002 5538471.09, 441604.53000000026 5538472.02, 441559.83999999985 5538477.1, 441540.9400000004 5538479.1899999995, 441536.4299999997 5538479.550000001, 441508.2999999998 5538480.220000001, 441467.04000000004 5538483.74, 441453.6500000004 5538485.43, 441440.13999999966 5538487.460000001, 441405.3200000003 5538490.51, 441369.7400000002 5538493.16, 441326.3799999999 5538496.33, 441296.48000000045 5538498.76, 441286.08999999985 5538499.289999999, 441274.16000000015 5538499.33, 441266.73000000045 5538499.35, 441257.73000000045 5538499.109999999, 441248.8499999996 5538498.52, 441239.8300000001 5538497.9399999995, 441234.6299999999 5538497.27, 441201.3300000001 5538488.460000001, 441190.03000000026 5538481.33, 441191.2400000002 5538474.119999999, 441197.5 5538462.9399999995, 441200.5999999996 5538441.5600000005, 441202.79000000004 5538426.380000001, 441204.13999999966 5538417.0600000005, 441211.76999999955 5538393.24, 441217.86000000034 5538374.199999999, 441219.5499999998 5538365.33, 441223.76999999955 5538343.07, 441227.0499999998 5538325.76, 441232.1200000001 5538298.99, 441228.4500000002 5538295.369999999, 441214.08999999985 5538279.4, 441199.88999999966 5538266.26, 441171.6200000001 5538349.199999999, 441152.2999999998 5538348.41, 441137.88999999966 5538347.6, 441138.1900000004 5538348.77, 441118.0800000001 5538342.220000001, 441104.0800000001 5538337.67, 441088.36000000034 5538332.59, 441085.29000000004 5538331.65, 441069.8099999996 5538326.9, 441057.20999999996 5538323.039999999, 441032.9900000002 5538315.869999999, 441020.3300000001 5538312.130000001, 441011.9400000004 5538309.65, 441010.6200000001 5538309.5, 441006.76999999955 5538309.09, 440992.3799999999 5538307.539999999, 440983.71999999974 5538306.609999999, 440984.0999999996 5538259.949999999, 440983.73000000045 5538240.23, 440983.41000000015 5538216.32, 440992.3200000003 5538215.039999999, 440993 5538214.8100000005, 441011.45999999996 5538208.470000001, 441017.4900000002 5538206.4, 441034.66000000015 5538200.359999999, 441038.7599999998 5538199.1, 441046.3499999996 5538196.49, 441073.8799999999 5538175.279999999, 441108.4299999997 5538188.52, 441165.98000000045 5538216.82, 441193.0999999996 5538209.890000001, 441192.5499999998 5538208.4, 441189.1200000001 5538198.9399999995, 441183.71999999974 5538169.49, 441181.61000000034 5538150.8100000005, 441182.6200000001 5538150.720000001, 441199.48000000045 5538149.220000001, 441217.9400000004 5538147.57, 441236.5099999998 5538145.91, 441255.29000000004 5538141.859999999, 441274.2999999998 5538137.76, 441287.38999999966 5538133.25, 441292.41000000015 5538133.18, 441312.0999999996 5538132.93, 441330.58999999985 5538132.6899999995, 441334.13999999966 5538143.73, 441343.78000000026 5538173.59, 441347.6900000004 5538174.52, 441351.4000000004 5538203.529999999, 441351.66000000015 5538204.550000001, 441355.48000000045 5538219.289999999, 441359.1699999999 5538233.9, 441364.20999999996 5538253.09, 441364.76999999955 5538254.85, 441365.38999999966 5538257.09, 441371.4500000002 5538267.4399999995, 441384.86000000034 5538290.35, 441396.4000000004 5538321.75, 441438.45999999996 5538344.960000001, 441477.8499999996 5538367.15, 441479.2000000002 5538368.09, 441477.5599999996 5538357.029999999, 441475.04000000004 5538341.74, 441473.5099999998 5538333.380000001, 441471.6799999997 5538299.630000001, 441508.25 5538323.32, 441558.01999999955 5538355.67, 441593.6500000004 5538378.5, 441629.48000000045 5538348.869999999, 441658.2599999998 5538346.16, 441657.5099999998 5538379.6, 441689.66000000015 5538382.67, 441690.2999999998 5538367.76, 441690.45999999996 5538363.92, 441709.66000000015 5538363.98, 441721.2999999998 5538366.42, 441720.6500000004 5538369.99, 441740.5800000001 5538374.18, 441749.6500000004 5538376.119999999, 441754.23000000045 5538377.09, 441765.28000000026 5538379.4399999995, 441779.4199999999 5538382.449999999, 441793.4299999997 5538375.6, 441796.1699999999 5538369.73, 441797.9000000004 5538366.029999999, 441807.4500000002 5538349.119999999, 441808.33999999985 5538332.75, 441810.0499999998 5538320.49, 441811.9000000004 5538307.41, 441813.6900000004 5538294.6899999995, 441815.1299999999 5538279.539999999, 441816.3499999996 5538266.880000001, 441816.5800000001 5538264.41, 441818.0999999996 5538248.6, 441835.86000000034 5538189.1899999995, 441836.03000000026 5538188.73, 441836.23000000045 5538188.3100000005, 441836.5 5538187.869999999, 441836.7999999998 5538187.49, 441837.13999999966 5538187.140000001, 441837.51999999955 5538186.82, 441837.9400000004 5538186.539999999, 441838.3499999996 5538186.32, 441838.8099999996 5538186.130000001, 441839.28000000026 5538186, 441839.79000000004 5538185.91, 441840.25 5538185.880000001, 441840.7000000002 5538185.890000001, 441841.1900000004 5538185.960000001, 441841.7000000002 5538186.08, 441842.16000000015 5538186.25, 441879.3499999996 5538202.380000001, 441886.20999999996 5538204.859999999, 441906.3799999999 5538212.15, 441922.4500000002 5538217.970000001, 441938.1200000001 5538223.630000001, 441953.0499999998 5538228.960000001, 441969.16000000015 5538234.77, 441979.6500000004 5538238.58, 441991.03000000026 5538242.6899999995, 442004.53000000026 5538248.789999999, 442024.58999999985 5538257.8100000005, 442027.70999999996 5538259.210000001, 442030.63999999966 5538260.52, 442042.7599999998 5538268.41, 442048.1900000004 5538272.01, 442114.54000000004 5538316.109999999, 442164.9199999999 5538349.91, 442306.5599999996 5538424.67, 442316.29000000004 5538427.4, 442353.45999999996 5538437.84, 442356.2000000002 5538438.09, 442384.0599999996 5538442.16, 442411.5800000001 5538446.1899999995, 442429.3700000001 5538443.25, 442456.9500000002 5538440.699999999, 442477.86000000034 5538438.76, 442499.4199999999 5538436.970000001, 442542.3499999996 5538434.9, 442578.33999999985 5538438.949999999, 442590.95999999996 5538440.359999999, 442637.2000000002 5538445.289999999, 442645.4400000004 5538446.16, 442675.0599999996 5538449.26, 442683.28000000026 5538448.4, 442690.4500000002 5538447.66, 442702.51999999955 5538446.41, 442709.45999999996 5538445.6899999995, 442734.9299999997 5538443.050000001, 442765.6699999999 5538439.85, 442839.9199999999 5538432.15, 442857.71999999974 5538427.23, 442888.25 5538423.220000001, 442913.48000000045 5538419.9, 442917.1900000004 5538419.75, 442907.41000000015 5538495.119999999, 442900.04000000004 5538546.1, 442887.96999999974 5538624.880000001, 442891.4000000004 5538625.220000001, 442895.1200000001 5538625.59, 442901.3200000003 5538626.210000001, 442903.9000000004 5538626.470000001, 442906.9000000004 5538626.77, 442909.38999999966 5538627.01, 442912.79000000004 5538627.35, 442916.26999999955 5538628.3100000005, 442934.5800000001 5538507.17, 442936.33999999985 5538495.51, 442941.6799999997 5538454.119999999, 442946.2999999998 5538418.1899999995, 442960.95999999996 5538416.789999999, 442985.5499999998 5538414.4, 442995.54000000004 5538413.4399999995, 443010.5599999996 5538412.1899999995, 443025.28000000026 5538412.23, 443051.8499999996 5538412.16, 443090.2599999998 5538414.17, 443102.9900000002 5538415.08, 443105.0499999998 5538417.98, 443120.3499999996 5538441.35, 443134.16000000015 5538460.98, 443158.1699999999 5538495.4, 443187.9199999999 5538537.390000001, 443205.8499999996 5538560.49, 443217.88999999966 5538574.109999999, 443202.6799999997 5538570.710000001, 443169.46999999974 5538563.289999999, 443110.1200000001 5538550.210000001, 443110.2999999998 5538546.880000001, 443056.6500000004 5538534.02, 443035.2999999998 5538533.800000001, 443025.8799999999 5538533.85, 443008.7599999998 5538530.42, 442990.98000000045 5538526.9, 442968.13999999966 5538631.93, 442984.83999999985 5538635.8100000005, 442980.5099999998 5538653.67, 443000.70999999996 5538664.119999999, 443010.36000000034 5538669.640000001, 443019.76999999955 5538675.25, 443031.9500000002 5538680.18, 443037.1299999999 5538682.27, 443047.4199999999 5538685.119999999, 443058.25 5538688.109999999, 443066.0800000001 5538690.279999999, 443077.7999999998 5538692.6, 443105.6299999999 5538698.1, 443128.95999999996 5538700.380000001, 443143.9400000004 5538701.84, 443161.5999999996 5538698.109999999, 443184.4299999997 5538704.33, 443205.08999999985 5538706.539999999, 443209.2599999998 5538706.99, 443215.61000000034 5538709.23, 443225.9299999997 5538712.9399999995, 443242.4199999999 5538718.859999999, 443244.46999999974 5538719.6, 443251.9000000004 5538720.880000001, 443267.66000000015 5538723.119999999, 443283.41000000015 5538731.51, 443291.1699999999 5538732.960000001, 443307.5 5538671.23, 443303.9400000004 5538665.26, 443288.2999999998 5538660.82, 443288.7400000002 5538657.029999999, 443290.76999999955 5538645.77, 443292.0599999996 5538638.59, 443343.41000000015 5538652.539999999, 443357.5099999998 5538656.1, 443385.4500000002 5538663.15, 443395.0099999998 5538665.57, 443405.8499999996 5538668.3100000005, 443416.9299999997 5538670.960000001, 443434.4400000004 5538674.869999999, 443451.48000000045 5538678.67, 443443.20999999996 5538694.539999999, 443441.51999999955 5538698.68, 443477.7999999998 5538719.369999999, 443483.4400000004 5538722.6, 443485.21999999974 5538723.619999999, 443490.6500000004 5538726.74, 443493.9199999999 5538731.49, 443500.3799999999 5538740.85, 443504.29000000004 5538746.5600000005, 443508.04000000004 5538744, 443517.9400000004 5538758.390000001, 443529.5599999996 5538765.6, 443550.9199999999 5538724.48, 443567.9199999999 5538732.5600000005, 443582.4000000004 5538738.9399999995, 443637.6500000004 5538763.300000001, 443656.63999999966 5538772.529999999, 443674.28000000026 5538783.75, 443680.0800000001 5538790.3100000005, 443681.4299999997 5538798.65, 443681.51999999955 5538811.449999999, 443673.8200000003 5538810.220000001, 443669.0499999998 5538809.449999999, 443661.8499999996 5538808.279999999, 443656.23000000045 5538807.369999999, 443653.8700000001 5538821.630000001, 443662.20999999996 5538824.5600000005, 443660.71999999974 5538832.98, 443659.61000000034 5538868.210000001, 443663.5499999998 5538869.24, 443679.7000000002 5538869.74, 443687.8700000001 5538870.76, 443709.1299999999 5538881.09, 443717.5999999996 5538885.789999999, 443722.9400000004 5538849.09, 443739.8700000001 5538851.960000001, 443742.54000000004 5538852.630000001, 443752.7000000002 5538855.369999999, 443769.29000000004 5538857.8100000005, 443776.9400000004 5538858.9399999995, 443784.4000000004 5538808.25, 443809.6299999999 5538817.66, 443828.3799999999 5538825.93, 443846.1200000001 5538836.1, 443854.6799999997 5538842.449999999, 443862.7000000002 5538848.4, 443877.8099999996 5538861.880000001, 443879.5 5538862.77, 443888.46999999974 5538873.529999999, 443895.0800000001 5538881.5600000005, 443900.26999999955 5538888.460000001, 443904.4900000002 5538894.210000001, 443908.8300000001 5538899.4, 443911.1200000001 5538901.5, 443917.28000000026 5538905.59, 443921.9500000002 5538907.529999999, 443926.4000000004 5538908.0600000005, 443928.5499999998 5538907.99, 443930.1799999997 5538907.43, 443932.9500000002 5538886.1, 443935.91000000015 5538861.51, 443938.2999999998 5538837.4399999995, 443938.48000000045 5538831.74, 443992.70999999996 5538818.130000001, 444010.5499999998 5538810.890000001, 444018.38999999966 5538803.6899999995, 444020.78000000026 5538780.58, 444043.16000000015 5538782.890000001, 444041.3300000001 5538800.550000001, 444040.9199999999 5538805.699999999, 444051.11000000034 5538806.41, 444072.3700000001 5538800.48, 444104.0099999998 5538742.49, 444105.83999999985 5538713.0600000005, 444099.45999999996 5538712.210000001, 444087 5538711.42, 444072.03000000026 5538710.460000001, 444038.9500000002 5538705.1, 444023.86000000034 5538700.4, 444013.98000000045 5538698.84, 444001.88999999966 5538695.91, 444048.6299999999 5538701.029999999, 444061.5700000003 5538701.949999999, 444063.5 5538685.710000001, 444064.7000000002 5538670.699999999, 444070.20999999996 5538632.050000001, 444073.0099999998 5538619.24, 444076.2400000002 5538606.550000001, 444080.04000000004 5538593.41, 444095.9199999999 5538539.130000001, 444089.33999999985 5538522.59, 444017.53000000026 5538513.42, 443960.63999999966 5538506.35, 443979.36000000034 5538427.880000001, 443842.83999999985 5538253.710000001, 443797.7999999998 5538223.289999999, 443759.3799999999 5538196.51, 443699.51999999955 5538166.890000001, 443745.3700000001 5538078.02, 443747.1299999999 5538074.550000001, 443778.48000000045 5538012.6899999995, 443793.48000000045 5537981.470000001, 443809.2599999998 5537948.539999999, 443812.71999999974 5537941.43, 443819.13999999966 5537938.23, 443827.3799999999 5537940.17, 443837.11000000034 5537942.470000001, 443856.61000000034 5537947.07, 443885.5999999996 5537953.9, 443905.08999999985 5537958.5, 443917.1500000004 5537961.369999999, 443925.11000000034 5537964.01, 443931.46999999974 5537966.869999999, 443938.0599999996 5537970.67, 443941.46999999974 5537973.050000001, 443947.46999999974 5537977.960000001, 443950.4500000002 5537980.83, 443954.5999999996 5537985.48, 443959.86000000034 5537992.710000001, 443964.1900000004 5538000.529999999, 443964.9500000002 5538002.1899999995, 443965.6799999997 5538003.859999999, 443967.0700000003 5538010.76, 443967.9500000002 5538018.890000001, 443967.98000000045 5538030.529999999, 443965.01999999955 5538049.369999999, 443943.4500000002 5538107.41, 443962.6699999999 5538114.66, 443969.7400000002 5538143.130000001, 443983.11000000034 5538158.66, 443997.4900000002 5538175.390000001, 444014.16000000015 5538194.76, 444033.3300000001 5538217.08, 444047.91000000015 5538226.93, 444050.4199999999 5538228.68, 444059.2999999998 5538215.3100000005, 444063.79000000004 5538216.8100000005, 444066.6299999999 5538217.82, 444071.8099999996 5538219.67, 444075.26999999955 5538220.91, 444076.78000000026 5538221.4399999995, 444079.7400000002 5538223.24, 444082.3300000001 5538224.800000001, 444085.0999999996 5538226.49, 444100.3200000003 5538235.699999999, 444077.75 5538299.41, 444082.95999999996 5538300.84, 444076.7999999998 5538327.539999999, 444105.8300000001 5538333.93, 444255.61000000034 5538371.1899999995, 444403.0599999996 5538407.880000001, 444427.5999999996 5538419.109999999, 444430.4000000004 5538421.08, 444455.76999999955 5538439.050000001, 444422.8200000003 5538477.76, 444381.3799999999 5538525.9, 444379.0800000001 5538528.539999999, 444360.73000000045 5538548.32, 444344.08999999985 5538564.18, 444307.36000000034 5538595.720000001, 444294.46999999974 5538606.59, 444267.6200000001 5538625.6899999995, 444244.6200000001 5538642.050000001, 444229.0800000001 5538654.880000001, 444276.29000000004 5538665.390000001, 444304.83999999985 5538671.74, 444329.13999999966 5538676.1899999995, 444334.3700000001 5538677.15, 444380.5 5538687.619999999, 444410.01999999955 5538694.4, 444416.1900000004 5538696.029999999, 444453.9400000004 5538705.98, 444502.6699999999 5538719.01, 444506.46999999974 5538720.18, 444508.2599999998 5538708.539999999, 444514.25 5538689.529999999, 444555.26999999955 5538706.73, 444595.5599999996 5538723.92, 444587.63999999966 5538742.4, 444643.9000000004 5538763.82, 444682.3700000001 5538794.34, 444749.38999999966 5538836.619999999, 444815.78000000026 5538867.6, 444818.86000000034 5538872.9399999995, 444829.4400000004 5538874.74, 444836.9500000002 5538876.16, 444855.86000000034 5538879.859999999, 444863.0800000001 5538881.26, 444880.5599999996 5538884.65, 444897.33999999985 5538887.9, 444912.8200000003 5538890.9, 444924.8499999996 5538893.23, 444931.0700000003 5538894.41, 444945.28000000026 5538897.1899999995, 444967.5999999996 5538901.52, 444977.6799999997 5538903.470000001, 445007.33999999985 5538909.210000001, 445017.86000000034 5538919.34, 445018.1699999999 5538919.279999999, 445018.5099999998 5538919.26, 445018.7999999998 5538919.26, 445019.11000000034 5538919.300000001, 445019.41000000015 5538919.369999999, 445019.70999999996 5538919.470000001, 445019.9900000002 5538919.6, 445020.2599999998 5538919.76, 445020.5099999998 5538919.949999999, 445020.7400000002 5538920.16, 445020.9500000002 5538920.4, 445021.1900000004 5538920.74, 445033.3700000001 5538945.3100000005, 445034.04000000004 5538950.27, 445030.53000000026 5538982.17, 445030.51999999955 5538982.34, 445030.4500000002 5538982.67, 445030.33999999985 5538982.99, 445030.2000000002 5538983.289999999, 445030.03000000026 5538983.58, 445029.8300000001 5538983.85, 445029.61000000034 5538984.09, 445029.36000000034 5538984.3100000005, 445029.0800000001 5538984.5, 445028.79000000004 5538984.65, 445028.46999999974 5538984.789999999, 445028.1500000004 5538984.880000001, 445027.8200000003 5538984.93, 445027.48000000045 5538984.949999999, 445027.1500000004 5538984.93, 445026.8200000003 5538984.880000001, 445026.5 5538984.789999999, 445005.25 5538976.789999999, 444944.03000000026 5538952.9399999995, 444943.2999999998 5538952.619999999, 444942.6799999997 5538952.27, 444941.98000000045 5538951.76, 444941.38999999966 5538951.23, 444940.86000000034 5538950.640000001, 444940.38999999966 5538950, 444940 5538949.32, 444939.6799999997 5538948.59, 444939.4400000004 5538947.84, 444939.28000000026 5538947.02, 444939.20999999996 5538946.3100000005, 444939.20999999996 5538945.48, 444939.29000000004 5538944.75, 444939.45999999996 5538943.949999999, 444939.71999999974 5538943.17, 444940.0499999998 5538942.449999999, 444940.4500000002 5538941.77, 444940.9299999997 5538941.140000001, 444941.46999999974 5538940.5600000005, 444942.0599999996 5538940.039999999, 444942.70999999996 5538939.58, 444943.4000000004 5538939.199999999, 444944.1299999999 5538938.890000001, 444944.88999999966 5538938.66, 444945.7000000002 5538938.5, 444946.4500000002 5538938.4399999995, 444909.7000000002 5538939.699999999, 444888.58999999985 5538947.619999999, 444888.03000000026 5538947.4, 444882.0499999998 5538946.109999999, 444874.96999999974 5538944.890000001, 444863.9000000004 5538943.34, 444837.2999999998 5538943.5, 444866.0499999998 5538964.800000001, 444895.51999999955 5538975.630000001, 444960.9500000002 5539001.949999999, 444985.8700000001 5539012.4399999995, 444985.25 5539038.52, 444981.8499999996 5539051.039999999, 444998.7000000002 5539068.25, 445010.6299999999 5539080.24, 445015.03000000026 5539081.73, 445033.7400000002 5539088.09, 445054 5539094.99, 445073.78000000026 5539101.720000001, 445083.71999999974 5539105.109999999, 445114.2999999998 5539115.51, 445136.8499999996 5539122.6, 445173.0499999998 5539133.960000001, 445198.79000000004 5539142.050000001, 445201.6200000001 5539164.199999999, 445204.9299999997 5539189.609999999, 445208.3300000001 5539215.199999999, 445212.26999999955 5539245.380000001, 445213.25 5539253.359999999, 445218.04000000004 5539253.359999999, 445228.33999999985 5539253.779999999, 445228.2599999998 5539254.92, 445247.33999999985 5539256.42, 445252.9299999997 5539293.550000001, 445263.5999999996 5539329.49, 445274.5099999998 5539358.6899999995, 445277.83999999985 5539370.609999999, 445287.5 5539422.449999999, 445304.75 5539419.27, 445320.4400000004 5539499.640000001, 445329.16000000015 5539543.99, 445335.4299999997 5539575.970000001, 445338.6799999997 5539587.25, 445349.2400000002 5539622.640000001, 445353.61000000034 5539637.619999999, 445356.7000000002 5539647.380000001, 445364.33999999985 5539670.57, 445352.0700000003 5539677.74, 445348.0800000001 5539680.039999999, 445348.5499999998 5539681.5, 445354.28000000026 5539699.380000001, 445360.6500000004 5539719.18, 445365.88999999966 5539730.66, 445374.8300000001 5539750.17, 445386.0499999998 5539774.630000001, 445393.5999999996 5539791.1, 445401.1699999999 5539807.630000001, 445410.95999999996 5539828.98, 445431.36000000034 5539873.52, 445444.8099999996 5539875.52, 445482.96999999974 5539853.65, 445483.3700000001 5539861.119999999, 445490.21999999974 5539975.91, 445524.7000000002 5539973.9399999995, 445530.1900000004 5540065.43, 445512.8799999999 5540138.300000001, 445515.2599999998 5540153.3100000005, 445516.0499999998 5540155.289999999, 445518.1699999999 5540158.460000001, 445526.71999999974 5540164.960000001, 445538.5700000003 5540173.859999999, 445541.6799999997 5540176.369999999, 445541 5540185.76, 445530.53000000026 5540219.27, 445518.6900000004 5540239.24, 445498.2999999998 5540265.59, 445487.6200000001 5540297.01, 445486.1500000004 5540303.57, 445490.3099999996 5540304.17, 445496.75 5540315.869999999, 445517.91000000015 5540334.380000001, 445542.3200000003 5540344.57, 445558.03000000026 5540347.6899999995, 445576.0599999996 5540355.539999999, 445596.88999999966 5540341.300000001, 445606.9199999999 5540321.619999999, 445611.61000000034 5540296.460000001, 445602.3200000003 5540239.66, 445594.6200000001 5540220.41, 445704.3200000003 5540220.74, 445681.6200000001 5540236.949999999, 445671.2000000002 5540262.890000001, 445660.45999999996 5540276.779999999, 445652.16000000015 5540300.359999999, 445644.4299999997 5540319.43, 445623.0800000001 5540371.48, 445605.3200000003 5540403.130000001, 445603.91000000015 5540405.75, 445618.5099999998 5540417.140000001, 445638.1299999999 5540429.140000001, 445599.5800000001 5540528.15, 445580.51999999955 5540533.08, 445560.73000000045 5540535.970000001, 445540.73000000045 5540536.880000001, 445520.5700000003 5540536.1, 445501.1900000004 5540534.73, 445480.9900000002 5540532.1899999995, 445461.2400000002 5540528.880000001, 445440.70999999996 5540524, 445420.4400000004 5540518.140000001, 445400.6299999999 5540511.4, 445381.0700000003 5540503.67, 445362.38999999966 5540495.1899999995, 445351.58999999985 5540498.710000001, 445413.0700000003 5540577.01, 445405.71999999974 5540584.49, 445392.5700000003 5540598.130000001, 445430.88999999966 5540631.73, 445401.0499999998 5540654, 445402.78000000026 5540657.720000001, 445415.83999999985 5540659.07, 445440.9000000004 5540640.5, 445447.8099999996 5540646.5600000005, 445454.4299999997 5540652.369999999, 445466.5099999998 5540662.960000001, 445478.41000000015 5540667.49, 445477.3099999996 5540669.15, 445487.4400000004 5540668.75, 445499.5700000003 5540670.17, 445525.53000000026 5540665.890000001, 445547.23000000045 5540664.220000001, 445548.3200000003 5540669.26, 445548.4900000002 5540673.140000001, 445546.28000000026 5540678.68, 445544.38999999966 5540682.9, 445541.08999999985 5540690.449999999, 445542.9199999999 5540691.42, 445542.1200000001 5540692.99, 445541.25 5540694.699999999, 445538.29000000004 5540695.1899999995, 445536.76999999955 5540695.43, 445535.5099999998 5540695.619999999, 445533.3200000003 5540695.9399999995, 445530.28000000026 5540696.34, 445525.9199999999 5540696.859999999, 445519.03000000026 5540697.550000001, 445509.38999999966 5540698.220000001, 445498.86000000034 5540698.5600000005, 445488.8499999996 5540698.52, 445482.9199999999 5540698.33, 445477.0099999998 5540698.08, 445467.5700000003 5540697.24, 445459.25 5540696.289999999, 445453.1500000004 5540695.42, 445445.9000000004 5540694.24, 445437.78000000026 5540692.84, 445426.5499999998 5540690.92, 445407.1900000004 5540685.210000001, 445392.66000000015 5540680.85, 445375.54000000004 5540674.41, 445364.4400000004 5540670.029999999, 445351.71999999974 5540664.529999999, 445341.38999999966 5540659.630000001, 445329.9000000004 5540654.1899999995, 445320.08999999985 5540649.43, 445309.61000000034 5540643.970000001, 445302.73000000045 5540640.32, 445296.6299999999 5540636.91, 445289.6200000001 5540632.99, 445280.71999999974 5540627.960000001, 445272.0099999998 5540622.74, 445268.1200000001 5540620.33, 445263.1799999997 5540617.220000001, 445262.6200000001 5540607.23, 445255.7400000002 5540603.369999999, 445253.78000000026 5540601.800000001, 445203.38999999966 5540561.25, 445177.0700000003 5540534.43, 445153.3099999996 5540505.17, 445148.13999999966 5540497.25, 445136.11000000034 5540479.15, 445131.9900000002 5540470.890000001, 445134.61000000034 5540467.73, 445175.36000000034 5540424.960000001, 445178.3700000001 5540421.8100000005, 445190.33999999985 5540406.6899999995, 445188.21999999974 5540399.800000001, 445186.53000000026 5540399.619999999, 445185.6200000001 5540392.65, 445186.29000000004 5540385.609999999, 445186.91000000015 5540378.49, 445188.13999999966 5540363.4399999995, 445196.0499999998 5540273.210000001, 445200.4900000002 5540222.710000001, 445205.33999999985 5540167.34, 445208.5700000003 5540130.43, 445211.4400000004 5540098.890000001, 445213.8799999999 5540069.970000001, 445214.21999999974 5540066.09, 445216.9900000002 5540035.619999999, 445219.6299999999 5540004.77, 445220.3700000001 5539997.33, 445216.6500000004 5539994.140000001, 445189.1799999997 5539970.710000001, 445169.2599999998 5539961.029999999, 445179.11000000034 5539941.75, 445181.8300000001 5539933.529999999, 445185.8499999996 5539921.59, 445185.0599999996 5539890, 445179.45999999996 5539876.359999999, 445176.5 5539869.16, 445166.8300000001 5539842.51, 445166.33999999985 5539841.1899999995, 445165.7400000002 5539840.27, 445164.1200000001 5539837.789999999, 445160.88999999966 5539832.800000001, 445172.26999999955 5539823.18, 445190.3700000001 5539807.6899999995, 445184.2599999998 5539795.41, 445162.70999999996 5539810.4, 445150.20999999996 5539819.119999999, 445137.5999999996 5539803.51, 445125.45999999996 5539788.550000001, 445113.2599999998 5539773.529999999, 445108.8200000003 5539768.050000001, 445105.4299999997 5539763.6, 445092.6699999999 5539746.8100000005, 445134.2000000002 5539717.9399999995, 445104.23000000045 5539673.390000001, 445087.7999999998 5539649.050000001, 445084.16000000015 5539643.630000001, 445111.6299999999 5539621.880000001, 445113.25 5539614.359999999, 445098.88999999966 5539586.67, 445093.0099999998 5539575.32, 445085.0700000003 5539554.9, 445082.6299999999 5539548.6, 445081.98000000045 5539546.93, 445061.6200000001 5539494.4, 445059.1299999999 5539487.970000001, 445057.96999999974 5539482.58, 445056.3200000003 5539474.949999999, 445053.16000000015 5539464.34, 445052.21999999974 5539461.220000001, 445043.1799999997 5539430.93, 445040.38999999966 5539421.59, 445034.76999999955 5539402.91, 445008.5700000003 5539303.4, 445002.08999999985 5539292.08, 444998.0700000003 5539285.0600000005, 444994.6500000004 5539279.0600000005, 444987.0599999996 5539271.49, 445001.25 5539254.1, 444981 5539237.59, 444945.73000000045 5539215.859999999, 444933.7599999998 5539240.619999999, 444910.8099999996 5539225.0600000005, 444902 5539220.01, 444877.0700000003 5539205.85, 444861.3300000001 5539197.41, 444854.1299999999 5539193.539999999, 444862.51999999955 5539176.539999999, 444830.46999999974 5539152.470000001, 444808.5099999998 5539155.48, 444768.98000000045 5539190.01, 444706.1900000004 5539146.359999999, 444678.3700000001 5539128.1899999995, 444660.3300000001 5539116.539999999, 444640.7599999998 5539104.59, 444603.73000000045 5539080.539999999, 444584.71999999974 5539071.8100000005, 444551.41000000015 5539056.65, 444537.2000000002 5539050.41, 444512.33999999985 5539039.529999999, 444525.66000000015 5539015.35, 444486.2599999998 5539001.609999999, 444467.6500000004 5539004.82, 444449.4299999997 5539013.68, 444426.01999999955 5539017.18, 444412.5599999996 5539012.859999999, 444413.25 5539017.4, 444352.36000000034 5539012.75, 444340.5099999998 5539015.24, 444321.73000000045 5539017.48, 444179.1799999997 5539026.039999999, 444176.8700000001 5539026.130000001, 444183.03000000026 5539011.15, 444186.2000000002 5538996.529999999, 444170.1799999997 5538997.83, 444125.11000000034 5539001.460000001, 444087.1299999999 5539004.52, 444062.11000000034 5539006.529999999, 444058.86000000034 5539004.8100000005, 444044.7999999998 5539001.59, 444029.21999999974 5538997.8100000005, 444026.83999999985 5539006.41, 444020.73000000045 5539004.869999999, 444014 5539003.34, 444011.8700000001 5539010.9399999995, 444001.6799999997 5539008.34, 443999.36000000034 5539007.630000001, 444001.0800000001 5539001.529999999, 443993.6900000004 5538999.91, 443906.9900000002 5538978.02, 443908.75 5538968.24, 443908.26999999955 5538968.140000001, 443909 5538963.84, 443896.9299999997 5538960.619999999, 443892.41000000015 5538975.449999999, 443885.5499999998 5538997.92, 443880.5499999998 5538996.26, 443865.48000000045 5538991, 443861.76999999955 5538989.699999999, 443851.3200000003 5538986.220000001, 443853.8300000001 5538978.1899999995, 443850.2599999998 5538977.07, 443841.9299999997 5538974.470000001, 443839.16000000015 5538973.4, 443828.70999999996 5538969.52, 443823.3099999996 5538967.300000001, 443784.8799999999 5538949.029999999, 443779.6500000004 5538947.779999999, 443778.6299999999 5538951.83, 443770.9000000004 5538949.9, 443770.0599999996 5538953.039999999, 443758.33999999985 5538949.460000001, 443748.41000000015 5538947.369999999, 443742.1299999999 5538946.039999999, 443731.66000000015 5538937.59, 443714.2999999998 5538933.539999999, 443711.5 5538932.890000001, 443705.23000000045 5538931.74, 443709.0999999996 5538913.66, 443713.5700000003 5538891.359999999, 443711.5499999998 5538889.550000001, 443692.0599999996 5538879.4399999995, 443687 5538879.01, 443679.1299999999 5538875.880000001, 443677.51999999955 5538893.630000001, 443663 5538891.5600000005, 443655.5499999998 5538929.3100000005, 443644.26999999955 5538926.58, 443644.1299999999 5538927.16, 443630.6200000001 5538924.27, 443622.1299999999 5538922.51, 443622.2599999998 5538921.970000001, 443614.86000000034 5538920.15, 443606.61000000034 5538918.0600000005, 443598.3700000001 5538916.140000001, 443598.91000000015 5538913.9399999995, 443595.03000000026 5538913.01, 443590.1699999999 5538911.84, 443583.13999999966 5538909.539999999, 443585.95999999996 5538900.49, 443573.4500000002 5538896.74, 443570.1500000004 5538905.630000001, 443539.3200000003 5538893.220000001, 443536.3099999996 5538891.76, 443536.4000000004 5538891.51, 443535.4000000004 5538891.26, 443533.26999999955 5538890.76, 443532.9299999997 5538891.6899999995, 443532.23000000045 5538891.119999999, 443530.0099999998 5538889.289999999, 443529.8799999999 5538889.58, 443529.5599999996 5538889.4399999995, 443524.1799999997 5538887.119999999, 443529.03000000026 5538874.32, 443518.1900000004 5538870.43, 443514.8499999996 5538878.210000001, 443502.33999999985 5538872.869999999, 443494.1799999997 5538869.51, 443475.16000000015 5538861.52, 443457.8300000001 5538853.35, 443458.2999999998 5538852.1899999995, 443452.4500000002 5538849.279999999, 443437.6799999997 5538840.91, 443425.9900000002 5538836.51, 443426.9299999997 5538833.640000001, 443427.5499999998 5538833.68, 443432.01999999955 5538821.050000001, 443427.4900000002 5538819.359999999, 443424.6200000001 5538818.289999999, 443424.79000000004 5538817.82, 443420.1699999999 5538816.130000001, 443396.16000000015 5538811.720000001, 443389.08999999985 5538808.6, 443363.41000000015 5538796.970000001, 443349.4400000004 5538780.51, 443335.6500000004 5538767.550000001, 443323.9400000004 5538759.779999999, 443313.1900000004 5538753.5600000005, 443295.26999999955 5538744.73, 443296.8700000001 5538740.5, 443288.9500000002 5538738.449999999, 443282.4199999999 5538736.02, 443273.7400000002 5538731.41, 443265.98000000045 5538727.3100000005, 443252.48000000045 5538725.970000001, 443245.23000000045 5538725.49, 443235.98000000045 5538721.98, 443223.54000000004 5538717.279999999, 443208.4000000004 5538711.539999999, 443184.21999999974 5538708.880000001, 443172.88999999966 5538705.82, 443161.54000000004 5538702.59, 443158.7599999998 5538703.24, 443153.6799999997 5538704.35, 443144.4500000002 5538706.380000001, 443131.71999999974 5538705.18, 443113.38999999966 5538703.449999999, 44310</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7315-002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7315-002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41723</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109020</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.59720264152</v>
+        <v>46262.36864949865</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34882</v>
       </c>
       <c r="S2" s="3">
         <v>35487</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>