--- v2 (2026-07-16)
+++ v3 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Oelwiese</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-001</t>
   </si>
   <si>
     <t>Müller, M., Lanis-Zentrale</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Mainz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7315-001.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7315-001.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((443741.9199999999 5539254.9, 443737.96999999974 5539258.779999999, 443736.38999999966 5539260.34, 443734.76999999955 5539261.93, 443733.28000000026 5539263.4, 443731.6799999997 5539264.970000001, 443729.96999999974 5539266.65, 443728.5499999998 5539268.039999999, 443724.96999999974 5539271.5600000005, 443721.66000000015 5539274.8100000005, 443718.61000000034 5539277.800000001, 443717.28000000026 5539276.67, 443712.23000000045 5539272.49, 443702.9299999997 5539264.58, 443699.2999999998 5539261.48, 443697.4400000004 5539259.91, 443697.9299999997 5539259.4399999995, 443695.5800000001 5539257.0600000005, 443693.48000000045 5539254.9399999995, 443691.9199999999 5539253.369999999, 443689.8700000001 5539255.41, 443686.45999999996 5539251.869999999, 443684.61000000034 5539249.949999999, 443683.0099999998 5539248.279999999, 443684.38999999966 5539246.859999999, 443682.36000000034 5539244.800000001, 443681.2000000002 5539246.32, 443674.41000000015 5539239, 443672.9000000004 5539237.359999999, 443671.2400000002 5539235.57, 443669.0700000003 5539233.23, 443666.4500000002 5539230.369999999, 443669.2599999998 5539227.949999999, 443702.54000000004 5539207.73, 443700.83999999985 5539205.98, 443698.3700000001 5539203.449999999, 443695.8099999996 5539200.83, 443693.23000000045 5539198.18, 443690 5539194.65, 443686.8300000001 5539191.199999999, 443683.3200000003 5539193.73, 443674.6799999997 5539200.550000001, 443673.41000000015 5539201.4399999995, 443659.76999999955 5539211.119999999, 443658.0999999996 5539212.17, 443652.0999999996 5539215.9399999995, 443647.41000000015 5539210.93, 443631.6500000004 5539222.74, 443629.9299999997 5539221.48, 443626.88999999966 5539219.27, 443623.63999999966 5539216.9, 443622.33999999985 5539215.91, 443621.38999999966 5539215.1899999995, 443618.3799999999 5539212.91, 443617.16000000015 5539212.08, 443616.83999999985 5539211.789999999, 443609.26999999955 5539221.9399999995, 443500.0999999996 5539176.609999999, 443487.3700000001 5539169.960000001, 443488.04000000004 5539168.640000001, 443489.2999999998 5539166.24, 443493.04000000004 5539159.41, 443496.9199999999 5539152.34, 443504.03000000026 5539145.02, 443509.41000000015 5539148.09, 443516.58999999985 5539136.140000001, 443513.3700000001 5539134.119999999, 443568.1299999999 5539067.0600000005, 443626.6200000001 5539081.09, 443629.5099999998 5539077.85, 443637.3200000003 5539069.800000001, 443644 5539059.869999999, 443650.70999999996 5539049.859999999, 443657.7000000002 5539039.42, 443661.91000000015 5539033.119999999, 443663.54000000004 5539030.6899999995, 443669.7400000002 5539020.630000001, 443702.6900000004 5539044.57, 443704.4500000002 5539042.050000001, 443706.70999999996 5539038.789999999, 443721.5800000001 5539049.85, 443735.76999999955 5539028.449999999, 443745.0800000001 5539033.98, 443773.5 5539051.359999999, 443782.2999999998 5539037.85, 443786.23000000045 5539039.8100000005, 443788.25 5539040.82, 443790.26999999955 5539041.83, 443792.3799999999 5539042.890000001, 443794.2599999998 5539043.83, 443798.2400000002 5539045.82, 443801.4400000004 5539047.42, 443804.63999999966 5539049.02, 443806.5599999996 5539049.98, 443808.4900000002 5539050.93, 443808.78000000026 5539051.08, 443810.45999999996 5539051.92, 443816.41000000015 5539054.890000001, 443817.01999999955 5539053.42, 443818.4900000002 5539050.130000001, 443819.6799999997 5539047.07, 443820.96999999974 5539043.99, 443822.2400000002 5539040.949999999, 443822.6500000004 5539041.130000001, 443830.16000000015 5539044.51, 443833.51999999955 5539046.27, 443835.98000000045 5539039.4, 443849.5700000003 5539044.279999999, 443850.83999999985 5539039.93, 443851.28000000026 5539038.42, 443852.20999999996 5539035.220000001, 443852.45999999996 5539034.380000001, 443858.45999999996 5539037.35, 443868.9400000004 5539042.539999999, 443891.8799999999 5539047.43, 443924.38999999966 5539053.85, 443925 5539053.93, 443927.2400000002 5539054.369999999, 443925.5099999998 5539056.220000001, 443923.63999999966 5539058.220000001, 443921.9900000002 5539059.98, 443918.53000000026 5539063.68, 443915.1900000004 5539067.26, 443911.9900000002 5539070.67, 443908.54000000004 5539074.359999999, 443905.5 5539077.6, 443903.8700000001 5539079.34, 443899.1900000004 5539084.34, 443896.6799999997 5539086.9, 443894.1699999999 5539089.460000001, 443876.1900000004 5539116.16, 443873.46999999974 5539119.289999999, 443870.3499999996 5539122.880000001, 443867.28000000026 5539126.4, 443863.0599999996 5539131.26, 443860.1500000004 5539134.6, 443858.51999999955 5539136.48, 443857.73000000045 5539137.380000001, 443857.1699999999 5539137.99, 443855.7599999998 5539139.51, 443853.5800000001 5539141.859999999, 443851.3200000003 5539144.300000001, 443848.3499999996 5539147.49, 443846.6500000004 5539149.33, 443843.1900000004 5539153.039999999, 443841.48000000045 5539154.9, 443839.7599999998 5539156.76, 443838.0499999998 5539158.609999999, 443836.3099999996 5539160.48, 443832.8300000001 5539164.25, 443830.1200000001 5539167.18, 443829 5539168.3100000005, 443825.03000000026 5539172.3100000005, 443823.7599999998 5539173.59, 443821.1299999999 5539176.25, 443817.1699999999 5539180.23, 443813.01999999955 5539184.43, 443810.7999999998 5539186.65, 443808.58999999985 5539188.85, 443802.5499999998 5539194.9, 443792.29000000004 5539205.16, 443777.7000000002 5539219.76, 443754.3700000001 5539242.67, 443751.86000000034 5539245.140000001, 443748.9199999999 5539248.029999999, 443746 5539250.9, 443741.9199999999 5539254.9)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7315-001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7315-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7315-001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41386</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109019</v>
       </c>
       <c r="O2" s="3">
-        <v>46219.45966880192</v>
+        <v>46315.00643829761</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36768</v>
       </c>
       <c r="S2" s="3">
         <v>36768</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>