--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45119</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644003</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67136792391</v>
+        <v>46115.31605800505</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>45115</v>
       </c>
       <c r="S2" s="3">
         <v>45115</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>