--- v1 (2026-04-03)
+++ v2 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45119</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644003</v>
       </c>
       <c r="O2" s="3">
-        <v>46115.31605800505</v>
+        <v>46165.67635413026</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>45115</v>
       </c>
       <c r="S2" s="3">
         <v>45115</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>