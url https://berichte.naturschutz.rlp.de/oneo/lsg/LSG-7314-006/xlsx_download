--- v2 (2026-05-23)
+++ v3 (2026-07-10)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45119</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644003</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.67635413026</v>
+        <v>46213.82414645195</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>45115</v>
       </c>
       <c r="S2" s="3">
         <v>45115</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>