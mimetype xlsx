--- v3 (2026-07-10)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Roßlache</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-006</t>
   </si>
   <si>
     <t>Harperscheid, Andrea</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Ludwigshafen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-006.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-006.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((455468.352 5482443.069, 455587.721 5482554.117, 455591.098 5482557.258, 455505.31 5482612.665, 455507.782 5482614.468, 455509.226 5482615.502, 455511.302 5482616.987, 455515.14 5482619.733, 455518.969 5482622.473, 455493.166 5482633.971, 455482.409 5482638.52, 455473.053 5482644.008, 455463.738 5482649.985, 455454.66 5482655.803, 455445.744 5482661.531, 455436.578 5482667.409, 455427.661 5482673.127, 455418.115 5482679.255, 455408.788 5482685.243, 455401.741 5482689.762, 455396.604 5482693.06, 455391.315 5482696.459, 455380.6 5482703.327, 455371.063 5482709.445, 455361.366 5482715.672, 455351.899 5482721.75, 455308.713 5482749.45, 455303.845 5482752.579, 455294.257 5482758.726, 455284.56 5482764.944, 455269.993 5482774.288, 455255.418 5482783.644, 455226.376 5482802.29, 455217.498 5482809.073, 455213.009 5482812.511, 455208.464 5482815.988, 455209.85 5482817.12, 455204.457 5482824.839, 455203.142 5482826.721, 455204.518 5482831.456, 455227.827 5482846.697, 455228.516 5482847.147, 455250.95 5482861.816, 455280.632 5482885.538, 455293.508 5482900.196, 455300.909 5482914.272, 455311.267 5482933.974, 455312.698 5482936.695, 455323.175 5482934.918, 455347.52 5482966.48, 455340.636 5482970.718, 455325.695 5482979.917, 455324.85 5482980.455, 455326.719 5482984.803, 455333.433 5483000.362, 455334.616 5483003.105, 455345.192 5483026.216, 455363.757 5483058.564, 455405.193 5483130.737, 455405.876 5483131.997, 455407.782 5483135.068, 455442.567 5483191.126, 455451.005 5483204.724, 455452.325 5483208.403, 455465.497 5483242.781, 455506.659 5483350.212, 455508.498 5483354.731, 455560.246 5483492, 455566.504 5483503.165, 455569.223 5483506.803, 455583.377 5483525.756, 455603.568 5483552.793, 455623.945 5483580.079, 455633.826 5483593.322, 455636.746 5483597.235, 455654.249 5483648.483, 455654.94 5483650.506, 455656.684 5483655.596, 455658.308 5483660.333, 455660.207 5483665.874, 455661.936 5483670.919, 455664.106 5483677.251, 455665.84 5483682.311, 455667.562 5483687.336, 455677.803 5483716.153, 455683.503 5483731.726, 455687.317 5483742.146, 455690.907 5483751.953, 455694.416 5483761.422, 455697.971 5483771.138, 455700.634 5483778.425, 455702.904 5483784.649, 455711.424 5483808.002, 455713.965 5483816.139, 455716.495 5483824.24, 455719.349 5483833.379, 455721.725 5483840.985, 455733.378 5483878.298, 455738.291 5483894.107, 455741.945 5483905.861, 455743.074 5483907.765, 455748.515 5483913.224, 455750.953 5483920.835, 455748.533 5483924.708, 455692.0594504075 5484015.860117512, 455667.056 5484055.142, 455648.577 5484084.724, 455585.757 5484188.629, 455580.752 5484196.408, 455576.276 5484203.366, 455569.24 5484214.302, 455561.719 5484225.992, 455554.889 5484236.608, 455547.484 5484248.118, 455541.684 5484257.133, 455532.065 5484267.306, 455524.188 5484275.639, 455520.133 5484279.928, 455516.783 5484283.472, 455507.202 5484293.607, 455498.334 5484302.986, 455490.392 5484311.387, 455487.233 5484314.728, 455483.732 5484320.253, 455472.1677818206 5484339.178389984, 455465.514 5484348.999, 455459.617 5484358.304, 455453.971 5484367.212, 455449.302 5484374.579, 455448.215 5484376.295, 455443.917 5484382.153, 455441.618 5484381.013, 455439.249 5484384.242, 455432.574 5484380.971, 455419.888 5484374.754, 455400.695 5484367.247, 455397.528 5484366.008, 455289.154 5484466.888, 455267.207 5484487.318, 455249.628 5484503.682, 455229.086 5484496.894, 455215.472 5484492.975, 455209.314 5484491.205, 455203.247 5484489.466, 455198.409 5484488.065, 455193.581 5484486.676, 455176.566 5484481.785, 455170.379 5484480.007, 455163.782 5484484.136, 455142.93 5484497.169, 455134.572 5484502.397, 455132.283 5484503.427, 455119.059 5484509.374, 455096.867 5484514.191, 455095.837 5484514.411, 455092.438 5484515.151, 455092.079 5484515.141, 455090.389 5484515.081, 455039.94 5484513.36, 455010.332 5484512.351, 454980.035 5484511.31, 454932.919 5484520.146, 454895.766 5484527.113, 454893.117 5484527.613, 454906.452 5484583.561, 454912.426 5484616.676, 454930.425 5484703.109, 454936.691 5484731.424, 454957.1 5484800.827, 454970.449 5484843.655, 454979.88 5484869.848, 454992.017 5484894.364, 454994.651 5484900.016, 454995.702 5484902.27, 455002.047 5484908.096, 455041.487 5484900.418, 455082.766 5484892.474, 455156.643 5484878.255, 455159.323 5484877.809, 455161.414 5484877.336, 455164.335 5484885.271, 455166.965 5484892.269, 455171.47 5484904.26, 455175.857 5484915.929, 455178.273 5484922.367, 455180.306 5484927.774, 455182.775 5484934.346, 455185.774 5484942.325, 455191.364 5484957.202, 455214.505 5484974.444, 455219.92471268366 5484977.793574892, 455210.131 5484986.038, 455205.007 5484989.493, 455196.134 5484995.474, 455191.669 5484998.433, 455199.62 5485035.875, 455186.381 5485044.896, 455172.663 5485054.242, 455203.992 5485081.115, 455213.459 5485088.36, 455220.738 5485094.485, 455235.407 5485106.828, 455238.893 5485109.761, 455250.311 5485119.369, 455264.907 5485131.651, 455278.452 5485143.049, 455292.75 5485155.081, 455306.551 5485166.693, 455321.148 5485178.975, 455333.72 5485189.346, 455352.433 5485204.782, 455359.081 5485210.265, 455378.573 5485226.345, 455391.438 5485236.957, 455410.686 5485253.181, 455423.424 5485263.918, 455436.415 5485274.869, 455447.642 5485284.334, 455458.818 5485293.753, 455469.978 5485303.16, 455490.856 5485322.24, 455497.95 5485328.723, 455501.951 5485331.943, 455511.502 5485339.63, 455520.727 5485347.056, 455529.098 5485354.155, 455537.385 5485361.182, 455553.38 5485374.747, 455561.171 5485381.354, 455569.001 5485387.994, 455577.371 5485395.093, 455582.754 5485399.657, 455595.459 5485410.276, 455600.129 5485414.179, 455605.352 5485418.544, 455610.513 5485422.86, 455632.888 5485441.561, 455641.299 5485448.592, 455648.888 5485454.934, 455659.427 5485463.743, 455668.687 5485471.566, 455676.972 5485478.565, 455680.074 5485481.186, 455683.371 5485483.969, 455685.687 5485485.927, 455693.61 5485492.62, 455702.733 5485500.327, 455712.117 5485508.253, 455732.264 5485525.213, 455733.253 5485514.781, 455734.157 5485506.424, 455735.087 5485497.807, 455735.983 5485489.518, 455736.748 5485482.432, 455737.311 5485477.214, 455737.602 5485474.522, 455738.41 5485467.046, 455739.271 5485459.075, 455740.247 5485450.042, 455740.973 5485443.323, 455741.722 5485436.386, 455741.976 5485434.03, 455744.611 5485418.011, 455745.345 5485413.545, 455746.071 5485409.128, 455748.29 5485410.649, 455822.624 5485414.153, 455954.234 5485420.356, 455955.177 5485413.856, 455956.826 5485402.49, 455958.617 5485390.156, 455959.364 5485385.001, 455960.054 5485380.246, 455961.463 5485370.536, 455962.883 5485360.758, 455964.366 5485351.197, 455944.553 5485348.855, 455944.509 5485348.847, 455933.336 5485347.515, 455933.839 5485344.371, 455949.513 5485251.513, 455952.723 5485236.795, 455941.493 5485231.146, 455930.601 5485225.652, 455916.098 5485219.073, 455910.01 5485216.311, 455903.773 5485213.482, 455892.325 5485208.29, 455880.567 5485202.957, 455874.153 5485200.047, 455867.188 5485196.888, 455868.29 5485191.968, 455874.539 5485164.179, 455902.064 5485041.772, 455884.532 5485037.154, 455884.814 5485030.753, 455885.207 5485023.783, 455885.654 5485014.92, 455886.097 5485006.105, 455886.174 5485004.592, 455886.451 5484999.093, 455886.794 5484992.282, 455887.092 5484986.38, 455887.256 5484983.102, 455887.43 5484979.653, 455887.748 5484973.35, 455887.901 5484970.318, 455888.079 5484966.79, 455888.401 5484960.386, 455888.696 5484954.62, 455889.004 5484948.609, 455889.445 5484940.02, 455889.497 5484938.993, 455889.528 5484938.259, 455889.931 5484930.307, 455889.999 5484928.977, 455890.182 5484925.348, 455890.321 5484922.612, 455890.423 5484920.596, 455886.1 5484916.843, 455805.685 5484847.049, 455795.194 5484837.945, 455801.401 5484832.323, 455811.779 5484822.926, 455810.929 5484821.346, 455814.745 5484819.77, 455842.955 5484808.249, 455907.736 5484781.793, 455911.635 5484780.905, 455958.677 5484770.194, 455959.98198999994 5484761.668161563, 456088.64681565017 5484616.956833627, 456153.161 5484628.445, 456159.037 5484614.896, 456191.397 5484540.809, 456192.852 5484537.524, 456266.528 5484540.755, 456273.785 5484541.03, 456278.295 5484541.073, 456281.159 5484541.202, 456289.664 5484541.323, 456292.62 5484541.395, 456295.534 5484541.43, 456301.568 5484541.562, 456302.325 5484541.579, 456304.005 5484541.664, 456312.872 5484541.761, 456317.449 5484541.894, 456324.007 5484542.003, 456330.515 5484542.123, 456334.58 5484542.123, 456345.94 5484542.382, 456359.63 5484542.585, 456360.784 5484542.641, 456367.505 5484542.709, 456368.471 5484542.771, 456375.31 5484542.951, 456376.098 5484542.901, 456383.605 5484543.031, 456391.112 5484543.161, 456435.199 5484550.082, 456443.706 5484549.002, 456446.177 5484548.689, 456452.152 5484547.933, 456456.731 5484547.353, 456460.668 5484546.854, 456467.786 5484545.952, 456476.168 5484544.891, 456486.849 5484543.588, 456497.464 5484542.295, 456509.913 5484540.632, 456521.722 5484539.138, 456529.029 5484538.212, 456538.964 5484536.954, 456546.253 5484536.032, 456558.983 5484534.42, 456566.839 5484533.426, 456570.386 5484532.977, 456582.561 5484531.498, 456592.689 5484530.135, 456603.106 5484528.826, 456616.15 5484527.187, 456623.674 5484526.241, 456633.357 5484525.025, 456634.896 5484524.895, 456614.895 5484511.916, 456606.723 5484500.838, 456605.513 5484497.429, 456600.265 5484482.576, 456597.506 5484474.759, 456594.727 5484466.892, 456589.088 5484450.939, 456583.64 5484435.535, 456575.893 5484409.775, 456571.984 5484396.78, 456568.055 5484383.737, 456565.356 5484374.75, 456562.577 5484365.524, 456559.908 5484356.658, 456557.269 5484347.891, 456557.019 5484347.051, 456552.102 5484330.568, 456548.243 5484317.613, 456544.445 5484304.858, 456540.616 5484292.004, 456536.788 5484279.159, 456533.04 5484266.594, 456529.371 5484254.289, 456527.872 5484249.261, 456527.731 5484248.359, 456526.79 5484242.366, 456524.884 5484230.018, 456524.002 5484224.306, 456523.265 5484219.539, 456522.815 5484216.625, 456521.763 5484209.809, 456520.259 5484200.065, 456519.156 5484192.923, 456514.877 5484175.604, 456498.113 5484142.577, 456489.749 5484126.095, 456485.751 5484118.22, 456476.503 5484104.396, 456456.863 5484075.04, 456446.038 5484058.859, 456432.491 5484027.399, 456431.367 5484024.789, 456430.313 5484022.687, 456428.1 5484018.272, 456421.673 5484005.487, 456417.641 5483998.143, 456414.64 5483992.679, 456408.939 5483982.297, 456406.15 5483977.218, 456403.56 5483972.502, 456400.541 5483967.002, 456398.861 5483963.944, 456396.763 5483960.122, 456394.401 5483955.82, 456392.369 5483952.12, 456389.391 5483946.696, 456387.47 5483943.199, 456385.33 5483939.302, 456383.111 5483935.26, 456381.3 5483931.962, 456379.688 5483929.026, 456377.815 5483925.615, 456376.179 5483922.637, 456374.76 5483920.052, 456371.333 5483913.811, 456361.913 5483900.445, 456360.866 5483899.49, 456356.511 5483895.516, 456352.205 5483891.586, 456343.909 5483885.063, 456335.675 5483879.082, 456327.315 5483873.01, 456323.009 5483869.882, 456318.382 5483866.856, 456310.17 5483861.488, 456300.878 5483855.413, 456295.685 5483852.017, 456282.674 5483843.512, 456268.177 5483834.035, 456261.04 5483828.267, 456251.694 5483816.87, 456234.31 5483733.293, 456218.737 5483658.426, 456217.955 5483655.663, 456210.05 5483639.254, 456166.327 5483471.717, 456164.837 5483466.008, 456169.941 5483465.571, 456172.604 5483465.265, 456172.34 5483464.262, 456180.154 5483463.234, 456191.154 5483461.785, 456202.22 5483460.328, 456213.758 5483458.808, 456237.149 5483455.728, 456248.723 5483454.204, 456261.112 5483452.572, 456273.694 5483450.916, 456287.229 5483449.134, 456299.814 5483447.476, 456300.74 5483447.354, 456310.875 5483446.02, 456314.003 5483445.608, 456328.359 5483443.717, 456337.097 5483442.566, 456340.244 5483442.152, 456409.25570667477 5483440.669172657, 456408.80620000046 5483431.238010632, 456397.70040000137 5483425.419810632, 456388.17750000115 5483418.542010631, 456377.5994000016 5483405.846010631, 456369.66780000087 5483388.401410636, 456369.66780000087 5483378.3445106335, 456375.1506000003 5483367.068010632, 456387.6497999998 5483342.915410632, 456392.01828037295 5483332.201646475, 456388.18129751086 5483322.179483704, 456369.4552937066 5483312.005513135, 456350.7292899024 5483300.79940062, 456331.8558372501 5483292.689713934, 456301.48137438763 5483281.63105027, 456159.7958692817 5483285.750774234, 456150.972 5483287.817, 456149.543 5483288.1, 456132.582 5483291.457, 456127.716 5483292.419, 456117.119 5483295.445, 456099.361 5483300.516, 456081.83 5483305.522, 456044.154 5483316.28, 456026.398 5483321.35, 456021.87 5483323.82, 456019.606 5483322.158, 456000.778 5483289.724, 455978.068 5483224.965, 455968.12 5483178.957, 455967.125 5483173.606, 455964.136 5483123.906, 455959.299 5483073.35, 455951.231 5483036.798, 455951.181 5483031.76, 455951.065 5483026.833, 455950.806 5483015.872, 455950.783 5483005.311, 455950.754 5482992.47, 455950.724 5482978.562, 455950.691 5482963.831, 455950.522 5482955.188, 455949.952 5482953.256, 455949.154 5482951.055, 455948.185 5482949.229, 455946.304 5482947.05, 455939.81321491546 5482942.172554619, 455946.8455376968 5482932.852555964, 455952.82460628357 5482932.126237052, 456043.482 5482863.983, 456050.057 5482859.049, 456161.653 5482775.303, 456164.397 5482773.244, 456170.517 5482772.222, 456174.878 5482775.538, 456189.055 5482783.495, 456190.17 5482781.944, 456233.555 5482721.556, 456238.693 5482714.416, 456252.78 5482694.842, 456256.763 5482697.808, 456269.53 5482707.292, 456275.726 5482711.894, 456335.191 5482634.399, 456337.941 5482630.902, 456318.308 5482614.391, 456299.084 5482598.224, 456281.028 5482583.039, 456271.624 5482575.137, 456262.605 5482567.558, 456255.548 5482561.629, 456253.444 5482559.861, 456244.715 5482552.527, 456236.013 5482545.214, 456227.056 5482537.687, 456218.055 5482530.125, 456209.293 5482522.763, 456209.115 5482523.052, 456202.1117217373 5482524.134657834, 456196.733 5482524.844, 456193.44329120126 5482525.250396414, 456143.75001119263 5482505.510406084, 456034.158 5482464.011, 456028.244 5482461.189, 456025.938 5482460.089, 456021.395 5482457.922, 456005.049 5482450.128, 456001.606 5482448.486, 455991.967 5482443.891, 455988.179 5482442.082, 455982.221 5482439.244, 455977.197 5482436.847, 455973.559 5482435.109, 455969.046 5482432.956, 455956.042 5482426.76, 455949.209 5482423.496, 455946.216 5482422.061, 455936.411 5482420.349, 455925.453 5482418.393, 455915.769 5482416.664, 455909.241 5482415.505, 455899.065 5482413.705, 455888.858 5482411.896, 455876.446 5482409.712, 455847.573 5482409.194, 455837.596 5482409.024, 455834.698 5482408.975, 455827.43 5482408.853, 455807.616 5482408.512, 455794.26 5482408.291, 455789.771 5482408.211, 455780.935 5482408.952, 455780.404 5482408.951, 455765.51 5482410.139, 455750.604 5482411.318, 455735.108 5482412.545, 455718.755 5482413.844, 455702.249 5482415.162, 455686.709 5482416.53, 455675.607 5482417.304, 455673.52 5482417.44, 455664.638 5482418.022, 455661.023 5482418.259, 455642.303 5482419.488, 455629.284 5482420.342, 455622.424 5482420.755, 455614.926 5482421.207, 455602.444 5482422.062, 455591.309 5482422.823, 455588.514 5482423.014, 455575.071 5482423.886, 455561.806 5482424.764, 455555.805 5482425.162, 455549.763 5482425.562, 455536.659 5482426.431, 455530.996 5482426.805, 455523.987 5482427.268, 455512.285 5482428.042, 455499.812 5482428.874, 455491.519 5482429.457, 455488.253 5482431.342, 455478.596 5482437.05, 455468.352 5482443.069)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-006" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-006" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45119</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644003</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.82414645195</v>
+        <v>46262.31068594831</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>45115</v>
       </c>
       <c r="S2" s="3">
         <v>45115</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>