--- v2 (2026-06-20)
+++ v3 (2026-10-16)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Im Hansenbusch (West)</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-005</t>
   </si>
   <si>
     <t>Harperscheid, Andrea</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Ludwigshafen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-005.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-005.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((456033.04000000004 5488168.1, 456030.5099999998 5488141.220000001, 456029.8799999999 5488103.34, 456031.1500000004 5488074.98, 456033.2599999998 5488041.76, 456037.7000000002 5488005.359999999, 456045.95999999996 5487963.869999999, 456056.11000000034 5487927.26, 456061.4000000004 5487907.58, 456066.6900000004 5487907.789999999, 456068.1799999997 5487899.539999999, 456362.51999999955 5487942.970000001, 456649.75 5488002.109999999, 456910.53000000026 5488042.3100000005, 456930.11000000034 5488044.960000001, 457054.9400000004 5488065.0600000005, 457022.0099999998 5488248.890000001, 456977.5700000003 5488246.24, 456928.0599999996 5488246.609999999, 456876.0099999998 5488247.300000001, 456831.79000000004 5488248.52, 456770.7400000002 5488252.59, 456713.08999999985 5488258.9399999995, 456654.6900000004 5488268.41, 456614.4900000002 5488276.66, 456574.9199999999 5488285.550000001, 456561.1699999999 5488292.75, 456526.5099999998 5488300.5, 456459.86000000034 5488315.85, 456440.28000000026 5488318.5, 456422.2999999998 5488318.5, 456407.48000000045 5488316.380000001, 456392.1500000004 5488311.619999999, 456379.3099999996 5488304.890000001, 456290.88999999966 5488150.470000001, 456165.76999999955 5488168.98, 456033.04000000004 5488168.1)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109018</v>
       </c>
       <c r="O2" s="3">
-        <v>46193.50350263565</v>
+        <v>46311.01745795678</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>39094</v>
       </c>
       <c r="S2" s="3">
         <v>39094</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>