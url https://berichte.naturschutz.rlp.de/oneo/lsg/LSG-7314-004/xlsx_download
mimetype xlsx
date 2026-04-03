--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109017</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67130416046</v>
+        <v>46115.23665600473</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>37218</v>
       </c>
       <c r="S2" s="3">
         <v>37218</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>