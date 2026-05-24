--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109017</v>
       </c>
       <c r="O2" s="3">
-        <v>46115.23665600473</v>
+        <v>46166.12877427189</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>37218</v>
       </c>
       <c r="S2" s="3">
         <v>37218</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>