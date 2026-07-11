--- v2 (2026-05-24)
+++ v3 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109017</v>
       </c>
       <c r="O2" s="3">
-        <v>46166.12877427189</v>
+        <v>46214.64875620534</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>37218</v>
       </c>
       <c r="S2" s="3">
         <v>37218</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>