--- v3 (2026-07-11)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Stadtpark</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-004</t>
   </si>
   <si>
     <t>Harperscheid, Andrea</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Ludwigshafen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-004.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-004.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((460823.1299999999 5480330.68, 460860.0099999998 5480206.039999999, 460864.5999999996 5480186.9399999995, 460865.73000000045 5480164.48, 460864.5099999998 5480093.82, 460861.4500000002 5480005.98, 460855.2999999998 5479936.35, 460853.8300000001 5479930.65, 460851.11000000034 5479908.619999999, 460852.33999999985 5479901.23, 460843.8799999999 5479849.16, 460839.4400000004 5479849.59, 460836.0499999998 5479830.33, 460831.1900000004 5479805.99, 460821.66000000015 5479773.609999999, 460811.71999999974 5479748.640000001, 460790.5599999996 5479702.720000001, 460770.1500000004 5479665.48, 460744.54000000004 5479624.619999999, 460733.0599999996 5479607.82, 460716.3200000003 5479585.550000001, 460680.29000000004 5479542.74, 460652.9500000002 5479515.91, 460620.96999999974 5479486.210000001, 460581.3099999996 5479456.67, 460546.7599999998 5479432.710000001, 460520.6900000004 5479416.609999999, 460488.0599999996 5479398.58, 460460.1699999999 5479384.43, 460159.8200000003 5479259.779999999, 460140.9900000002 5479245.17, 460100.36000000034 5479200.300000001, 460082.16000000015 5479216.390000001, 460021.4400000004 5479180.41, 460021.23000000045 5479157.35, 460022.5 5479146.130000001, 460025.04000000004 5479138.5, 460030.3300000001 5479128.35, 460038.6900000004 5479117.34, 460048.6299999999 5479108.449999999, 460060.79000000004 5479102.529999999, 460078.78000000026 5479095.34, 460090.20999999996 5479091.74, 460104.3799999999 5479087.720000001, 460126.1799999997 5479084.960000001, 460155.7999999998 5479084.119999999, 460183.51999999955 5479086.66, 460213.3499999996 5479091.949999999, 460237.6900000004 5479097.24, 460267.2999999998 5479107.18, 460338.61000000034 5479132.789999999, 460441.66000000015 5479168.77, 460564.5499999998 5479213.4399999995, 460631.23000000045 5479238.18, 460678.3700000001 5479256.130000001, 460698.4900000002 5479265.289999999, 460729.58999999985 5479281.380000001, 460750.75 5479294.279999999, 460767.6799999997 5479306.5600000005, 460782.4400000004 5479316.76, 460805.54000000004 5479336.050000001, 460812.3200000003 5479338.8100000005, 460831.1900000004 5479354.0600000005, 460848.5700000003 5479371.029999999, 460867.8499999996 5479388.1899999995, 460887.98000000045 5479410.039999999, 460911.48000000045 5479435.210000001, 460926.61000000034 5479452.140000001, 460938.25 5479468.859999999, 460946.28000000026 5479478.800000001, 460953.0599999996 5479489.18, 460965.75 5479506.109999999, 460973.16000000015 5479518.380000001, 460982.2599999998 5479535.109999999, 460989.03000000026 5479547.59, 460991.9900000002 5479553.300000001, 461001.71999999974 5479567.699999999, 461011.25 5479585.470000001, 461020.5499999998 5479604.52, 461027.75 5479623.5600000005, 461030.0800000001 5479626.32, 461039.1699999999 5479643.24, 461047.21999999974 5479662.720000001, 461051.8700000001 5479681.130000001, 461057.7999999998 5479700.8100000005, 461061.38999999966 5479711.6, 461065.83999999985 5479724.300000001, 461071.5499999998 5479746.3100000005, 461073.4500000002 5479777.210000001, 461077.2599999998 5479810.220000001, 461079.58999999985 5479826.52, 461082.1299999999 5479859.960000001, 461081.0700000003 5479875.619999999, 461076.6299999999 5479907.779999999, 461074.29000000004 5479932.75, 461073.03000000026 5479957.1, 461071.3200000003 5479965.220000001, 461066.01999999955 5479971.15, 461058.3200000003 5479976.779999999, 461055.6799999997 5479981.4399999995, 461051.4500000002 5480000.050000001, 461047.63999999966 5480016.57, 461041.70999999996 5480034.550000001, 461032.5099999998 5480055.300000001, 461027.3200000003 5480071.16, 461021.2999999998 5480085.140000001, 461015.7999999998 5480097.619999999, 461012.6200000001 5480107.57, 461005.0099999998 5480121.33, 460994.4299999997 5480140.16, 460985.11000000034 5480157.09, 460981.0999999996 5480163.01, 460978.03000000026 5480178.039999999, 460973.6900000004 5480186.51, 460964.0800000001 5480196.49, 460960.1500000004 5480202.800000001, 460955.28000000026 5480215.5, 460947.3499999996 5480234.550000001, 460939.9500000002 5480247.039999999, 460923.86000000034 5480246.609999999, 460915.1200000001 5480269.42, 460906.4299999997 5480292.3100000005, 460874.20999999996 5480368.199999999, 460866.0999999996 5480384.390000001, 460857.6799999997 5480396.4, 460852.58999999985 5480397.460000001, 460847.71999999974 5480394.49, 460844.75 5480390.039999999, 460823.1299999999 5480330.68)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109017</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.64875620534</v>
+        <v>46262.47036302326</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>37218</v>
       </c>
       <c r="S2" s="3">
         <v>37218</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>