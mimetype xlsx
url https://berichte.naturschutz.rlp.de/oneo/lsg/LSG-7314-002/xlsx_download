--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109015</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67133891481</v>
+        <v>46115.23665787308</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31189</v>
       </c>
       <c r="S2" s="3">
         <v>31189</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>