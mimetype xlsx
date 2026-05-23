--- v1 (2026-04-03)
+++ v2 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109015</v>
       </c>
       <c r="O2" s="3">
-        <v>46115.23665787308</v>
+        <v>46165.6763354152</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31189</v>
       </c>
       <c r="S2" s="3">
         <v>31189</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>