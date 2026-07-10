--- v2 (2026-05-23)
+++ v3 (2026-07-10)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109015</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.6763354152</v>
+        <v>46213.99568894332</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31189</v>
       </c>
       <c r="S2" s="3">
         <v>31189</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>