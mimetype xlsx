--- v3 (2026-07-10)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Kreuzgraben</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-002</t>
   </si>
   <si>
     <t>Harperscheid, Andrea</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Ludwigshafen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-002.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-002.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((454956.9400000004 5480959.199999999, 454890.28000000026 5480883.029999999, 454877.0599999996 5480867.16, 454869.1299999999 5480860.279999999, 454861.71999999974 5480858.699999999, 454837.9199999999 5480861.869999999, 454833.16000000015 5480855, 454942.1299999999 5480833.83, 454943.1799999997 5480837.01, 454969.11000000034 5480830.130000001, 455002.4299999997 5480824.85, 455004.54000000004 5480820.619999999, 455051.08999999985 5480810.5600000005, 455080.71999999974 5480808.98, 455183.8700000001 5480797.859999999, 455404.4400000004 5480776.18, 455423.4900000002 5480771.42, 455589.0499999998 5480760.3100000005, 455604.4000000004 5480759.25, 455604.9199999999 5480770.359999999, 455726.5800000001 5480762.42, 455777.36000000034 5480763.48, 455877.8700000001 5480761.890000001, 455942.9400000004 5480758.1899999995, 455967.7999999998 5480758.720000001, 456008 5480752.369999999, 456023.33999999985 5480748.130000001, 456045.5499999998 5480748.130000001, 456126.3200000003 5480743.859999999, 456133.2000000002 5480745.960000001, 456141.66000000015 5480751.779999999, 456254.86000000034 5480749.67, 456260.6699999999 5480753.9, 456264.3799999999 5480760.779999999, 456256.08999999985 5480818.49, 456243.0099999998 5480906.58, 456243.9199999999 5480929.58, 456251.58999999985 5480950.210000001, 456238.4400000004 5481000.220000001, 456290.28000000026 5481157.85, 456313.03000000026 5481223.970000001, 456348.45999999996 5481293.789999999, 456380.20999999996 5481355.16, 456384.95999999996 5481371.550000001, 456379.6799999997 5481377.369999999, 456404.0099999998 5481450.369999999, 456413.53000000026 5481490.5600000005, 456424.11000000034 5481525.48, 456397.0599999996 5481548.48, 456363.73000000045 5481580.220000001, 456301.0800000001 5481641.220000001, 456278.1200000001 5481661.949999999, 456258.01999999955 5481677.300000001, 456128.8700000001 5481525.199999999, 456133.70999999996 5481497.970000001, 456092.4400000004 5481414.4, 456048.9900000002 5481308.85, 456020.4299999997 5481146.460000001, 455694.66000000015 5481334.52, 455690.95999999996 5481336.640000001, 455533.86000000034 5481512.789999999, 455540.2000000002 5481522.3100000005, 455481.4900000002 5481568.859999999, 455474.0099999998 5481574.92, 455477.70999999996 5481580.220000001, 455312.41000000015 5481765.35, 455289.4000000004 5481723.039999999, 455264.0099999998 5481688.130000001, 455241.79000000004 5481661.68, 455214.29000000004 5481631, 455193.1299999999 5481606.130000001, 455172.23000000045 5481573.33, 455150.54000000004 5481537.890000001, 455141.01999999955 5481520.970000001, 455125.1500000004 5481501.93, 455108.75 5481487.640000001, 455102.4000000004 5481468.609999999, 455093.9400000004 5481427.34, 455092.36000000034 5481382.380000001, 455094.46999999974 5481339.539999999, 455095.7999999998 5481304.1, 455097.1200000001 5481272.359999999, 455097.63999999966 5481246.960000001, 455095 5481221.039999999, 455086.54000000004 5481173.970000001, 455077.54000000004 5481142.76, 455066.4400000004 5481111.550000001, 455061.6699999999 5481108.9, 455043.16000000015 5481076.640000001, 455029.9400000004 5481055.470000001, 454997.6699999999 5481011.57, 454956.9400000004 5480959.199999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41161</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109015</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.99568894332</v>
+        <v>46262.34247664965</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31189</v>
       </c>
       <c r="S2" s="3">
         <v>31189</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>