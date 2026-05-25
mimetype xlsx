--- v1 (2026-02-17)
+++ v2 (2026-05-25)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>43122</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109014</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.59379821683</v>
+        <v>46167.81362636727</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28607</v>
       </c>
       <c r="S2" s="3">
         <v>41060</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>