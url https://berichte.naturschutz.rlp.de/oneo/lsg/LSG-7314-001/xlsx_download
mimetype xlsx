--- v2 (2026-05-25)
+++ v3 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Maudacher Bruch</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-001</t>
   </si>
   <si>
     <t>Harperscheid, Andrea</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Ludwigshafen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-001.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-001.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((455006.03000000026 5480780.050000001, 454989.4500000002 5480782.130000001, 454987.6799999997 5480779.470000001, 454984.6500000004 5480774.82, 454977.6200000001 5480751.07, 454973.4199999999 5480735.720000001, 454969.16000000015 5480709.25, 454969.13999999966 5480700.01, 454968.2000000002 5480684.52, 454966.75 5480658.77, 454965.01999999955 5480628.949999999, 454823.03000000026 5480675.41, 454816.1299999999 5480677.029999999, 454770.5099999998 5480629.529999999, 454767.23000000045 5480630.1899999995, 454711.38999999966 5480642.699999999, 454694.66000000015 5480645.15, 454678.63999999966 5480649.16, 454665.11000000034 5480655.32, 454618.2000000002 5480688.4, 454607.91000000015 5480690.640000001, 454577.8200000003 5480690.970000001, 454564.4299999997 5480692.57, 454542.9400000004 5480697.74, 454521.76999999955 5480705.1899999995, 454508.03000000026 5480710.43, 454486.6900000004 5480718.9399999995, 454468.9299999997 5480725.85, 454426.5800000001 5480741.02, 454414.61000000034 5480744.9399999995, 454360.7999999998 5480762.6, 454350.51999999955 5480765.17, 454346.5499999998 5480766.16, 454342.5999999996 5480767.15, 454307.1799999997 5480769.210000001, 454263.38999999966 5480767.52, 454248.0999999996 5480765.4399999995, 454220.5499999998 5480759.050000001, 454193.6799999997 5480751.52, 454183.3300000001 5480747.5, 454171.0800000001 5480741.17, 454146.61000000034 5480727.43, 454139.23000000045 5480721.25, 454135.13999999966 5480713.83, 454134.5700000003 5480712.789999999, 454130.51999999955 5480714.609999999, 454122.3099999996 5480711.970000001, 454110.51999999955 5480677.0600000005, 454096.95999999996 5480644.109999999, 454079.04000000004 5480595.43, 454072.4900000002 5480558.0600000005, 454067.9900000002 5480528.359999999, 454060.1200000001 5480486.42, 454043.0499999998 5480418.58, 454036.11000000034 5480390.640000001, 454029.9400000004 5480363.17, 454021.2599999998 5480328.699999999, 454009.2000000002 5480280.83, 453996.1500000004 5480231.48, 453991.41000000015 5480200.029999999, 453979.96999999974 5480142.220000001, 453972.0700000003 5480088.15, 453970.7400000002 5480074.460000001, 453974.4000000004 5480055.529999999, 453976.54000000004 5480030.859999999, 453978.01999999955 5479997.710000001, 453979.11000000034 5479975.58, 453985.2400000002 5479941.529999999, 453987.51999999955 5479900.949999999, 453989.5800000001 5479863.119999999, 453992.1200000001 5479816.210000001, 453994.6200000001 5479783.119999999, 454003.25 5479668.720000001, 454006.7599999998 5479627.199999999, 454007.1500000004 5479618.8100000005, 454008.21999999974 5479596.0600000005, 454016.03000000026 5479509.34, 454017.23000000045 5479497.630000001, 454021.1799999997 5479463.51, 454036.91000000015 5479401.9, 454049.3099999996 5479355.880000001, 454066.51999999955 5479288.65, 454082.3300000001 5479245, 454093.4299999997 5479224.289999999, 454114.6699999999 5479184.640000001, 454132.6500000004 5479155.32, 454145.25 5479130.779999999, 454158.61000000034 5479104.75, 454178.6200000001 5479076.99, 454212.83999999985 5479029.52, 454225.6900000004 5479011.699999999, 454239.4500000002 5478992.6, 454249.7999999998 5478979.140000001, 454267.8200000003 5478956.199999999, 454279.70999999996 5478941.07, 454280.63999999966 5478939.890000001, 454289.4199999999 5478928.710000001, 454298.26999999955 5478917.470000001, 454307.4900000002 5478906.789999999, 454316.9500000002 5478896.35, 454328.61000000034 5478883.51, 454338.03000000026 5478873.119999999, 454347.4400000004 5478862.75, 454356.83999999985 5478852.380000001, 454366.25 5478842.01, 454375.66000000015 5478831.609999999, 454385.0700000003 5478821.26, 454394.3300000001 5478810.6899999995, 454403.4500000002 5478800.02, 454412.5599999996 5478789.35, 454421.66000000015 5478778.68, 454429.25 5478769.789999999, 454440.4000000004 5478762.16, 454451.5499999998 5478754.59, 454448.29000000004 5478750.74, 454480.71999999974 5478728.77, 454479.6900000004 5478726.4, 454499.2999999998 5478718.52, 454519.03000000026 5478708.1899999995, 454529 5478703.6, 454560.9400000004 5478689.25, 454578.5700000003 5478681.42, 454618.04000000004 5478663.640000001, 454620.76999999955 5478662.41, 454630.33999999985 5478658.6899999995, 454644.11000000034 5478652.59, 454659.0099999998 5478645.92, 454665 5478643.199999999, 454671.0800000001 5478640.4399999995, 454685.4000000004 5478633.59, 454696.7599999998 5478628.99, 454703 5478626.58, 454714.0599999996 5478621.17, 454725.58999999985 5478615.23, 454731.75 5478613.050000001, 454740.3499999996 5478609.460000001, 454753.6299999999 5478604.15, 454764.3099999996 5478599.869999999, 454780.5 5478593.390000001, 454795.7599999998 5478586.26, 454811.96999999974 5478578.66, 454828.11000000034 5478570.82, 454845.1299999999 5478562.5600000005, 454874.4400000004 5478552.529999999, 454882.2599999998 5478549.76, 454890.0499999998 5478546.92, 454897.86000000034 5478544.07, 454899.9900000002 5478543.9, 454903.7000000002 5478549.720000001, 454908.73000000045 5478548.26, 454917.1799999997 5478545.800000001, 454927.7599999998 5478542.33, 454939.7999999998 5478538.369999999, 454953.5 5478532.779999999, 454967.2400000002 5478527.17, 454985.2999999998 5478519.67, 454998.5499999998 5478511.01, 455006.86000000034 5478505.33, 455007.20999999996 5478506.960000001, 455010.5999999996 5478507.23, 455036.7000000002 5478506.130000001, 455067.1299999999 5478500.98, 455088.1799999997 5478497.380000001, 455121.2000000002 5478491.25, 455140.6900000004 5478487.619999999, 455174.20999999996 5478476.5, 455191.8200000003 5478470.65, 455192.5599999996 5478472.029999999, 455218.5 5478462.710000001, 455236.5499999998 5478456.220000001, 455254.0099999998 5478449.93, 455266.26999999955 5478445.52, 455277.26999999955 5478442.960000001, 455296.4900000002 5478438.5, 455301.01999999955 5478437.449999999, 455321.98000000045 5478424.93, 455331.1799999997 5478419.4399999995, 455343.1699999999 5478412.279999999, 455352.51999999955 5478406.699999999, 455359.5800000001 5478402.49, 455368.98000000045 5478396.82, 455380.8499999996 5478389.66, 455382.86000000034 5478388.449999999, 455383.36000000034 5478382.949999999, 455386.9000000004 5478381.1899999995, 455411.86000000034 5478442.91, 455471.88999999966 5478413.050000001, 455455.9199999999 5478360.949999999, 455453.5099999998 5478353.07, 455452.16000000015 5478348.68, 455520.0800000001 5478315.02, 455536.63999999966 5478307.529999999, 455541.53000000026 5478325.5, 455549.6900000004 5478321.91, 455544.16000000015 5478299.18, 455554.51999999955 5478294.6899999995, 455567.29000000004 5478290.08, 455587.51999999955 5478282.199999999, 455598.5800000001 5478278.109999999, 455611.2400000002 5478273.300000001, 455618.5999999996 5478302.26, 455626.53000000026 5478301.460000001, 455634.1500000004 5478300.699999999, 455648.03000000026 5478299.300000001, 455662.0800000001 5478297.779999999, 455662.6500000004 5478297.720000001, 455676.5099999998 5478296.1899999995, 455694.08999999985 5478294.3100000005, 455701.0499999998 5478292.5600000005, 455712.04000000004 5478289.93, 455716.48000000045 5478288.869999999, 455727.1900000004 5478287.880000001, 455742.21999999974 5478286.48, 455753.16000000015 5478285.470000001, 455762.38999999966 5478284.609999999, 455764.3799999999 5478284.25, 455775.8300000001 5478282.199999999, 455784.0800000001 5478280.720000001, 455787.8099999996 5478280.52, 455801 5478279.800000001, 455803.9000000004 5478279.32, 455810.58999999985 5478278.210000001, 455827.9900000002 5478275.33, 455830.5599999996 5478274.91, 455839.20999999996 5478276.4, 455839.38999999966 5478276.43, 455835.4900000002 5478248.3100000005, 455835.4500000002 5478248.3100000005, 455835.03000000026 5478245.130000001, 455835.04000000004 5478245.130000001, 455834.5700000003 5478241.720000001, 455838.5800000001 5478241.890000001, 455840.58999999985 5478241.779999999, 455846.53000000026 5478240.77, 455850.9299999997 5478240.289999999, 455854.48000000045 5478239.890000001, 455861.41000000015 5478238.99, 455868.36000000034 5478237.99, 455874.2400000002 5478236.789999999, 455880.96999999974 5478234.93, 455887.54000000004 5478232.449999999, 455888.6299999999 5478231.99, 455895.41000000015 5478229.140000001, 455897.7400000002 5478228.08, 455904.0499999998 5478225.210000001, 455910.3200000003 5478222.02, 455916.73000000045 5478219.16, 455921.5800000001 5478217.9399999995, 455926.5700000003 5478217.390000001, 455927.8799999999 5478217.449999999, 455931.5599999996 5478217.6, 455936.3700000001 5478219.050000001, 455937.2599999998 5478219.42, 455940.9900000002 5478220.99, 455945.4500000002 5478223.289999999, 455949.54000000004 5478226.15, 455953.1200000001 5478229.65, 455959.61000000034 5478237.289999999, 455965.5700000003 5478244.07, 455971.6699999999 5478250.699999999, 455976.6699999999 5478255.6, 455982.0099999998 5478260.130000001, 455987.53000000026 5478264.24, 455988.4500000002 5478264.92, 455995.1900000004 5478269.24, 456000.91000000015 5478273.24, 456006.48000000045 5478277.470000001, 456012.1200000001 5478281.640000001, 456017.88999999966 5478285.640000001, 456026.23000000045 5478291.1, 456034.8499999996 5478296.1899999995, 456035.1699999999 5478296.4399999995, 456036.7999999998 5478297.73, 456037.6500000004 5478300.119999999, 456035.5499999998 5478299.380000001, 456023.78000000026 5478325.68, 456018.98000000045 5478336.4, 456015.58999999985 5478343.960000001, 456065.2599999998 5478367.4, 456100.91000000015 5478384.83, 456120.5 5478394.289999999, 456194.96999999974 5478487.130000001, 456238.4900000002 5478559.859999999, 456264.36000000034 5478608.449999999, 456301.5099999998 5478678.26, 456307.78000000026 5478689.92, 456351.91000000015 5478797.039999999, 456376.0599999996 5478855.66, 456384.5 5478876.140000001, 456407.86000000034 5478925.640000001, 456456.48000000045 5479028.6899999995, 456458.53000000026 5479031.289999999, 456475.98000000045 5479064.32, 456481.7599999998 5479074.65, 456485.8700000001 5479081.130000001, 456490.4400000004 5479085.130000001, 456497.78000000026 5479091.9, 456504.8300000001 5479096.58, 456508.3300000001 5479098.41, 456510.4500000002 5479099.48, 456508.54000000004 5479103.9, 456505.5 5479112.359999999, 456501.9900000002 5479121.359999999, 456499.1500000004 5479131.41, 456497.0999999996 5479140.74, 456496.5 5479145.300000001, 456496.8300000001 5479152.119999999, 456498.6900000004 5479162.699999999, 456502.7000000002 5479175.890000001, 456506.0999999996 5479185.32, 456511.1900000004 5479195.57, 456519.1299999999 5479209.859999999, 456525.6500000004 5479223, 456512.54000000004 5479224.58, 456507.6699999999 5479225.17, 456486.66000000015 5479227.68, 456487.4400000004 5479246.66, 456488.2599999998 5479266.640000001, 456489.08999999985 5479286.609999999, 456489.91000000015 5479306.59, 456491.23000000045 5479338.619999999, 456491.9299999997 5479355.550000001, 456492.1200000001 5479359.460000001, 456504.98000000045 5479358.16, 456513.4000000004 5479357.050000001, 456519.8700000001 5479355.800000001, 456536.7999999998 5479350.300000001, 456553.36000000034 5479345.59, 456571.4500000002 5479429.119999999, 456594.3099999996 5479423.35, 456597.8499999996 5479445.93, 456599.6900000004 5479461.99, 456553.3799999999 5479468.4, 456556.25 5479479.1899999995, 456519.3200000003 5479485.1899999995, 456525.9900000002 5479533.65, 456490.8700000001 5479543.539999999, 456474.1900000004 5479602.529999999, 456462.6200000001 5479643.68, 456458.76999999955 5479656.84, 456456.03000000026 5479666.52, 456449.4500000002 5479689.720000001, 456548.6500000004 5479720.76, 456555.6699999999 5479726.4, 456548.58999999985 5479752.470000001, 456545.0599999996 5479766.35, 456542.2400000002 5479782.109999999, 456531.3300000001 5479855.42, 456519.16000000015 5479937.960000001, 456510.1699999999 5479998.27, 456501.6699999999 5480066.3100000005, 456498.54000000004 5480076.119999999, 456473.6799999997 5480248.529999999, 456468.3799999999 5480252.77, 456457.23000000045 5480317.43, 456389.0099999998 5480307.84, 456362.9000000004 5480315.369999999, 456312.1799999997 5480545.57, 456310.71999999974 5480554.550000001, 456306.20999999996 5480563.119999999, 456305.04000000004 5480583.220000001, 456306.08999999985 5480603.93, 456305.7999999998 5480617.6, 456305.3799999999 5480634.039999999, 456303.5800000001 5480646.210000001, 456298.1900000004 5480671.16, 456292.21999999974 5480696.15, 456283.51999999955 5480696.34, 456217.5099999998 5480699.32, 456141.08999999985 5480702.300000001, 456087.86000000034 5480704.8100000005, 456029.2599999998 5480707.720000001, 455978.71999999974 5480710.630000001, 455959.5999999996 5480711.890000001, 455868.7000000002 5480715.65, 455813.9500000002 5480718.630000001, 455756.33999999985 5480721.35, 455701.2400000002 5480724.52, 455599.4400000004 5480729.220000001, 455562 5480731.73, 455453.0599999996 5480737.619999999, 455397.36000000034 5480742.51, 455282.86000000034 5480751.91, 455200.3799999999 5480760.9, 455152.16000000015 5480766.0600000005, 455070.0700000003 5480773.140000001, 455047.61000000034 5480774.33, 455006.03000000026 5480780.050000001)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7314-001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7314-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7314-001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>43122</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109014</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.81362636727</v>
+        <v>46262.93552496036</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28607</v>
       </c>
       <c r="S2" s="3">
         <v>41060</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>