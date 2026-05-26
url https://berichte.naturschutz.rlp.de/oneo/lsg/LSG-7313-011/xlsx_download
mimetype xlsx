--- v1 (2026-02-17)
+++ v2 (2026-05-26)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109013</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.98624525238</v>
+        <v>46168.14559287138</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32336</v>
       </c>
       <c r="S2" s="3">
         <v>32336</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>