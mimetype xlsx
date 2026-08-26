--- v2 (2026-05-26)
+++ v3 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Täler Brühl-und Schleidgraben</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7313-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Landau</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7313-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7313-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((434630.8799999999 5447236.359999999, 434584.28000000026 5447246.710000001, 434490.4900000002 5447252.43, 434405.7400000002 5447252.789999999, 434307.7000000002 5447245.67, 434209.4000000004 5447226.07, 434122.5499999998 5447198.5, 434052.0800000001 5447174.289999999, 433995.0800000001 5447143.050000001, 433959.3099999996 5447136.470000001, 433907.2000000002 5447159.039999999, 433867.0499999998 5447199.630000001, 433831.5800000001 5447200.539999999, 433769.01999999955 5447186.52, 433696.4500000002 5447172.390000001, 433642.83999999985 5447163.52, 433594.11000000034 5447189.449999999, 433555 5447180.5, 433485.8799999999 5447184.24, 433396.6500000004 5447191.279999999, 433319.7000000002 5447199.33, 433252.83999999985 5447202.99, 433196.08999999985 5447203.24, 433142.5800000001 5447184.35, 433094.48000000045 5447169.26, 433070 5447163.73, 433056.7599999998 5447182.76, 433035.46999999974 5447207.1, 433008.76999999955 5447189.66, 432946.0599999996 5447134.140000001, 432885.70999999996 5447075.02, 432866.45999999996 5447037.279999999, 432879.66000000015 5446998.25, 432893.0800000001 5446958.210000001, 432876.0800000001 5446888.869999999, 432846.8099999996 5446825.52, 432839.86000000034 5446795.289999999, 432867.88999999966 5446802.18, 432903.58999999985 5446819.77, 432953.9400000004 5446866.279999999, 433020.96999999974 5446929.630000001, 433089.33999999985 5446982.93, 433150.8300000001 5447014, 433196.5700000003 5447026.1899999995, 433270.20999999996 5447035.77, 433351.6200000001 5447052.050000001, 433416.28000000026 5447068.48, 433476.53000000026 5447068.1, 433557.8099999996 5447062.369999999, 433603.5599999996 5447062.0600000005, 433647.1200000001 5447063.33, 433700.3700000001 5447044.220000001, 433742.5800000001 5447018.039999999, 433773.95999999996 5447014.800000001, 433828.73000000045 5447046.630000001, 433865.5999999996 5447074.67, 433897.8799999999 5447087.890000001, 433922.45999999996 5447089.92, 433953.51999999955 5447078.6899999995, 433988.0999999996 5447074.3100000005, 434075.11000000034 5447099.369999999, 434165.6799999997 5447132.279999999, 434252.7400000002 5447139.83, 434339.73000000045 5447151.890000001, 434467.98000000045 5447170.300000001, 434549.28000000026 5447171.08, 434617.25 5447163.890000001, 434661.73000000045 5447150.619999999, 434686.2000000002 5447137.15, 434731.91000000015 5447135.84, 434796.5999999996 5447127.77, 434808.70999999996 5447105.289999999, 434720.4199999999 5447054.279999999, 434618.8700000001 5447009.300000001, 434540.61000000034 5446971.390000001, 434468.0800000001 5446939.27, 434313.98000000045 5446874.359999999, 434224.54000000004 5446825.9, 434163.0999999996 5446802.33, 434080.5800000001 5446770.6, 433986.8799999999 5446734.3100000005, 433891.91000000015 5446716.57, 433831.8499999996 5446708.949999999, 433739.1299999999 5446666.119999999, 433674.25 5446625.1899999995, 433583.7999999998 5446576.26, 433508.8099999996 5446545.23, 433426.29000000004 5446501, 433346.96999999974 5446468.140000001, 433243.3499999996 5446452.74, 433157.4900000002 5446456.65, 433076.1200000001 5446460.369999999, 433001.4000000004 5446473.84, 432929.0499999998 5446490.710000001, 432923.33999999985 5446466.43, 432910.8200000003 5446383.91, 432977.46999999974 5446362.27, 433101.1699999999 5446316.359999999, 433222.45999999996 5446279.039999999, 433350.7000000002 5446259.449999999, 433440.7999999998 5446267.880000001, 433506.8499999996 5446306.77, 433578.4400000004 5446346.4399999995, 433658.76999999955 5446379.76, 433705.6500000004 5446395.41, 433765.78000000026 5446398.52, 433794.63999999966 5446356.869999999, 433815.78000000026 5446310.029999999, 433821.0099999998 5446277.8100000005, 433830.98000000045 5446251.91, 433863.4299999997 5446263.130000001, 433933.76999999955 5446309.35, 434018.8499999996 5446361.48, 434055.6900000004 5446382.529999999, 434071.48000000045 5446414.91, 434065.8200000003 5446436.130000001, 434103.8799999999 5446462.630000001, 434242.4299999997 5446526.65, 434346.1799999997 5446576.539999999, 434450.1799999997 5446632.93, 434514.9199999999 5446682.869999999, 434509.5099999998 5446704.09, 434499.53000000026 5446729.99, 434544.1500000004 5446751.720000001, 434645.86000000034 5446800.699999999, 434710.75 5446860.630000001, 434691.8799999999 5446889.380000001, 434678.7400000002 5446917.41, 434686.71999999974 5446942.1, 434717.98000000045 5446967.359999999, 434815.2000000002 5447010.51, 434914.5599999996 5447057.08, 434924.6299999999 5447090.1899999995, 434886.91000000015 5447122.6899999995, 434842.5 5447181.960000001, 434799.0499999998 5447202.18, 434744.5099999998 5447220.35, 434707.96999999974 5447238.300000001, 434672.16000000015 5447230.720000001, 434630.8799999999 5447236.359999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7313-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7313-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7313-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7313-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109013</v>
       </c>
       <c r="O2" s="3">
-        <v>46168.14559287138</v>
+        <v>46260.56500960095</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32336</v>
       </c>
       <c r="S2" s="3">
         <v>32336</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>