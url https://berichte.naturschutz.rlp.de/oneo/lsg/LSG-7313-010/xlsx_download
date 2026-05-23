--- v1 (2026-02-18)
+++ v2 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109012</v>
       </c>
       <c r="O2" s="3">
-        <v>46071.06335755141</v>
+        <v>46165.47936970993</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33106</v>
       </c>
       <c r="S2" s="3">
         <v>33106</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>