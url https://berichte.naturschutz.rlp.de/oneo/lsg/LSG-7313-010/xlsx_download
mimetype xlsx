--- v2 (2026-05-23)
+++ v3 (2026-07-10)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109012</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.47936970993</v>
+        <v>46213.62304706709</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33106</v>
       </c>
       <c r="S2" s="3">
         <v>33106</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>