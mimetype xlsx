--- v3 (2026-07-10)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Birnbachtal West und Ost</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7313-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Landau</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7313-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7313-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((434808.5800000001 5448211.960000001, 434662.5999999996 5448238.25, 434541.1299999999 5448214.07, 434431.5700000003 5448181.41, 434408.45999999996 5448229.33, 434275.03000000026 5448181.109999999, 434095.8300000001 5448094.699999999, 434029.9500000002 5448072.8100000005, 433925.51999999955 5448043.449999999, 433761.2400000002 5448024.460000001, 433613.04000000004 5448013.83, 433479.29000000004 5448001.640000001, 433474.21999999974 5448031.34, 433326.6699999999 5448018.1899999995, 433333.03000000026 5447938.92, 433372.3200000003 5447939.869999999, 433396.70999999996 5447842.380000001, 433623.54000000004 5447874.9, 433676.1299999999 5447883.3100000005, 433686.21999999974 5447822.4, 433922.71999999974 5447853.029999999, 434100.6900000004 5447908.48, 434102.4199999999 5447958.42, 434130.8799999999 5447969.789999999, 434201.91000000015 5447982.98, 434246.11000000034 5447975.23, 434271.6799999997 5447951.710000001, 434288.8300000001 5447917.52, 434414.8099999996 5448011.039999999, 434493.7400000002 5448078.42, 434524.75 5448103.699999999, 434565.8700000001 5448125.57, 434599.5099999998 5448135.24, 434646.41000000015 5448138.880000001, 434700.9299999997 5448139.220000001, 434717.4400000004 5448101.5600000005, 434769.3099999996 5448117, 434821.3499999996 5448130.4399999995, 434808.5800000001 5448211.960000001)), ((431926.4199999999 5447853.68, 431844.6500000004 5447859.92, 431823.76999999955 5447787.24, 431890.4900000002 5447761.09, 431945.70999999996 5447747.4, 431990.0599999996 5447737.140000001, 432024.1200000001 5447732.289999999, 432050.8499999996 5447731.73, 432076.2599999998 5447716.720000001, 432102.9900000002 5447678.15, 432054.33999999985 5447624.07, 432018.9299999997 5447594.970000001, 431980.7599999998 5447559.48, 431957.4900000002 5447514.890000001, 431961.3099999996 5447478.74, 432127.4400000004 5447519.16, 432328.0999999996 5447604.210000001, 432312.1799999997 5447675.859999999, 432336.11000000034 5447673.91, 432361.5499999998 5447697.4, 432325.9500000002 5447707.82, 432324.4299999997 5447820.9, 432163.54000000004 5447824.27, 431926.4199999999 5447853.68)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7313-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7313-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7313-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7313-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109012</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.62304706709</v>
+        <v>46262.32327927977</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33106</v>
       </c>
       <c r="S2" s="3">
         <v>33106</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>