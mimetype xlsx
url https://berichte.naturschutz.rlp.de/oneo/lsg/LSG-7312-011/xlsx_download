--- v2 (2026-03-15)
+++ v3 (2026-05-26)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109011</v>
       </c>
       <c r="O2" s="3">
-        <v>46096.42629782188</v>
+        <v>46168.19261048755</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22945</v>
       </c>
       <c r="S2" s="3">
         <v>29295</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>