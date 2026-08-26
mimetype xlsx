--- v3 (2026-05-26)
+++ v4 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Kaiserslauterer Reichswald</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Kaiserslautern</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7312-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7312-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((408376.86000000034 5480892.630000001, 408337.25 5480965.73, 408314.54000000004 5481042.16, 408291.5700000003 5481112.09, 408275.2000000002 5481153.26, 408234.7400000002 5481242.4, 408195.29000000004 5481344.5, 408120.3099999996 5481458.52, 408081.9199999999 5481530.57, 408032.9299999997 5481581.529999999, 407957.51999999955 5481647.0600000005, 407898.3700000001 5481681.42, 407855.6699999999 5481651.609999999, 407811.45999999996 5481602.859999999, 407742.45999999996 5481540.59, 407658.6799999997 5481458.9, 407578.5 5481392.07, 407440.71999999974 5481279.52, 407286.11000000034 5481158.640000001, 407156.25 5481062.779999999, 407072.75 5481000.58, 407018.5700000003 5480965.23, 406983.6799999997 5480943.109999999, 406950.25 5480951.449999999, 406893.3499999996 5480985.720000001, 406868.8099999996 5481003.699999999, 406835.2400000002 5481008.539999999, 406823.75 5480964.99, 406812.96999999974 5480901.4, 406804.54000000004 5480834.210000001, 406817.26999999955 5480777.1899999995, 406860.53000000026 5480720.449999999, 406909.9199999999 5480629.449999999, 406937.3799999999 5480565.34, 406963.2599999998 5480461.77, 406977.3200000003 5480419.199999999, 406972.46999999974 5480385.380000001, 406928.4900000002 5480361.130000001, 406826.2400000002 5480324.1899999995, 406751.96999999974 5480299.130000001, 406658.8099999996 5480270.83, 406578.71999999974 5480212.5, 406452.51999999955 5480152.01, 406348.1299999999 5480111.65, 406306.3499999996 5480086.3100000005, 406257.9900000002 5480058.720000001, 406223.1299999999 5480043.609999999, 406193.83999999985 5480049.27, 406163.9199999999 5480076.470000001, 406120.0800000001 5480055.710000001, 406097.6699999999 5480045.6, 406067.3300000001 5480037.3100000005, 406041.3099999996 5480030.84, 405985.04000000004 5480005.57, 405922.1799999997 5479997.07, 405869.5099999998 5479993.17, 405869.26999999955 5479949.66, 405892.6200000001 5479832.699999999, 405909.21999999974 5479690.49, 405927.6699999999 5479519.699999999, 405940.83999999985 5479373.130000001, 405956.20999999996 5479231.470000001, 405939.5999999996 5479153.609999999, 405896.83999999985 5479134.8100000005, 405836.46999999974 5479132.210000001, 405772.6500000004 5479137.25, 405734.6699999999 5479150.77, 405697.1299999999 5479212.779999999, 405656.5599999996 5479292.92, 405613.4900000002 5479360.66, 405515.8200000003 5479457.58, 405417.9000000004 5479529.5, 405325.6299999999 5479598.6899999995, 405291.0700000003 5479610.07, 405217.2599999998 5479615.51, 405115.4900000002 5479634.57, 405051.7400000002 5479654.109999999, 405058.0700000003 5479718.880000001, 405060.8700000001 5479770.289999999, 405034.0099999998 5479792.859999999, 404938.9299999997 5479804.15, 404886.3700000001 5479815.75, 404825.9000000004 5479810.65, 404776.3499999996 5479784.619999999, 404691.04000000004 5479765.01, 404577.8200000003 5479760.51, 404512.79000000004 5479760.1, 404450.11000000034 5479756.09, 404426.58999999985 5479762.029999999, 404400.2400000002 5479709.5600000005, 404350.3499999996 5479637.529999999, 404293.5999999996 5479568.76, 404275.2400000002 5479515.98, 404288.3700000001 5479481.4399999995, 404318.26999999955 5479447.24, 404366.0499999998 5479428.83, 404435.5099999998 5479414.5600000005, 404531.5999999996 5479384.73, 404605.0599999996 5479339.289999999, 404709.4500000002 5479247.609999999, 404819.5099999998 5479179.199999999, 404914.0800000001 5479098.41, 404987.3499999996 5479029.470000001, 405063.8799999999 5478947.9, 405150.58999999985 5478883.43, 405232.75 5478805.130000001, 405328.33999999985 5478724.800000001, 405381.63999999966 5478688.17, 405443.03000000026 5478659.720000001, 405501.1200000001 5478648.9, 405568.3200000003 5478647.23, 405664.79000000004 5478664.390000001, 405764.38999999966 5478659.93, 405861.8799999999 5478640.039999999, 405935.61000000034 5478632.6, 405989.3200000003 5478624.960000001, 406020.51999999955 5478617.220000001, 406028.1500000004 5478588.9, 406035.36000000034 5478525.1, 406051.95999999996 5478389.390000001, 406063.63999999966 5478330.91, 406074.3499999996 5478285.970000001, 406113.36000000034 5478254.41, 406199.16000000015 5478210.98, 406253.63999999966 5478172.300000001, 406291.3300000001 5478132.779999999, 406323.83999999985 5478126.49, 406336.04000000004 5478106.5, 406359.9299999997 5478047.029999999, 406374.53000000026 5477929.91, 406382.76999999955 5477848.0600000005, 406375.33999999985 5477793.33, 406361.61000000034 5477749.869999999, 406366.73000000045 5477715.15, 406391.3200000003 5477704.67, 406411.33999999985 5477679.859999999, 406392.79000000004 5477628.59, 406372.0700000003 5477572.890000001, 406320.1299999999 5477530.949999999, 406273.6200000001 5477480.779999999, 406257.9000000004 5477462.9, 406270.9299999997 5477425.869999999, 406314.48000000045 5477414.130000001, 406374.9500000002 5477406.73, 406429.6500000004 5477386.039999999, 406464.01999999955 5477363.67, 406493.13999999966 5477354.01, 406523.28000000026 5477350.8100000005, 406543.83999999985 5477377.5, 406555.1900000004 5477405.050000001, 406583.6799999997 5477448.43, 406644.7999999998 5477495.02, 406733.6500000004 5477547, 406819.2999999998 5477581.6, 406937.1200000001 5477607.42, 407030.23000000045 5477615.720000001, 407142.4900000002 5477652.76, 407225.88999999966 5477699.960000001, 407273.3700000001 5477736.58, 407338.5999999996 5477766.99, 407429.54000000004 5477789.880000001, 407518.3499999996 5477803.35, 407588.9400000004 5477805.039999999, 407672.6900000004 5477791.710000001, 407744.4199999999 5477803.35, 407823.0800000001 5477819.23, 407893.76999999955 5477823.42, 407951.8799999999 5477807.1, 408022.1500000004 5477781.800000001, 408061.28000000026 5477772.24, 408089.13999999966 5477762.119999999, 408115.0599999996 5477772.6, 408142.4400000004 5477819.52, 408180.23000000045 5477895.539999999, 408245.88999999966 5477974.449999999, 408303.53000000026 5478015.17, 408409.3700000001 5478066.970000001, 408507.3799999999 5478123.09, 408576.0700000003 5478164.869999999, 408595.36000000034 5478184.609999999, 408627.41000000015 5478248.35, 408672.8700000001 5478335.07, 408696.61000000034 5478359.630000001, 408729.28000000026 5478376.34, 408768.6699999999 5478385.77, 408793.5499999998 5478407.789999999, 408823.20999999996 5478449.119999999, 408875.0599999996 5478501.57, 408923.6799999997 5478535.65, 408963.3200000003 5478570.08, 409013.9000000004 5478609.58, 409059.01999999955 5478637.289999999, 409085.11000000034 5478670.76, 409058.5700000003 5478688.82, 409021.9199999999 5478729.289999999, 408973.29000000004 5478789.25, 408937.8099999996 5478827.67, 408931.66000000015 5478892.9399999995, 408929.8200000003 5478941.02, 408906.5499999998 5478959.460000001, 408865.3700000001 5478986.6, 408867.98000000045 5479014.51, 408865.88999999966 5479043.6, 408842.4400000004 5479045.029999999, 408792.0800000001 5479036.539999999, 408722.51999999955 5479029.300000001, 408651.11000000034 5479057.15, 408587.6299999999 5479114.699999999, 408571.1799999997 5479147.359999999, 408582.6299999999 5479177.42, 408597.7000000002 5479216.83, 408575.3700000001 5479233.720000001, 408554.01999999955 5479212.5600000005, 408522.2999999998 5479194.82, 408495.4299999997 5479179.390000001, 408492.95999999996 5479154.98, 408474.75 5479124.6899999995, 408439.5999999996 5479096.08, 408391.3799999999 5479078.5, 408310.48000000045 5479050.210000001, 408247.3700000001 5479022.710000001, 408213.7599999998 5479014.050000001, 408160.6500000004 5478980.15, 408080.5700000003 5478934.83, 408016.5499999998 5478897.359999999, 407954.5099999998 5478877.83, 407934.66000000015 5478900.619999999, 407911.1500000004 5478900.5600000005, 407884.45999999996 5478908.619999999, 407852.46999999974 5478959.41, 407833.5800000001 5478981.17, 407802.2000000002 5478996.92, 407750.86000000034 5479007.470000001, 407662.73000000045 5479036.49, 407549.7999999998 5479057.99, 407459.63999999966 5479123.6, 407446.41000000015 5479143.130000001, 407438.78000000026 5479177.449999999, 407463.6799999997 5479199.960000001, 407531.3700000001 5479241.779999999, 407574.45999999996 5479294.08, 407616.28000000026 5479326.93, 407636.6500000004 5479336.119999999, 407665.3700000001 5479297.460000001, 407686.16000000015 5479260.619999999, 407702.70999999996 5479236.460000001, 407725.1500000004 5479228.5600000005, 407753.33999999985 5479251.949999999, 407803 5479299.49, 407852.7999999998 5479338.02, 407878.83999999985 5479363.99, 407882.3099999996 5479388.359999999, 407857.9400000004 5479416.84, 407823.63999999966 5479453.710000001, 407801.7000000002 5479486.6, 407757.0099999998 5479507.380000001, 407682.21999999974 5479538.369999999, 407601.9199999999 5479581.58, 407534.20999999996 5479627.289999999, 407498.4500000002 5479658.720000001, 407477.5099999998 5479691.5600000005, 407493.6900000004 5479727.43, 407531.1900000004 5479777.449999999, 407574.23000000045 5479840.76, 407630.0599999996 5479924.0600000005, 407675.2599999998 5479972.779999999, 407717.0599999996 5480005.119999999, 407776.61000000034 5480024.76, 407850.83999999985 5480048.8100000005, 407901.53000000026 5480071.800000001, 407953.3499999996 5480104.75, 408009.6299999999 5480130.02, 408044.5999999996 5480141.630000001, 408068.21999999974 5480169.699999999, 408082.13999999966 5480205.15, 408076.1299999999 5480273.91, 408078.5499999998 5480403.859999999, 408079.13999999966 5480468.85, 408091.7400000002 5480496.359999999, 408142.41000000015 5480525.35, 408202.29000000004 5480565.98, 408255.41000000015 5480612.380000001, 408267.9900000002 5480658.390000001, 408272.9199999999 5480694.210000001, 408285.46999999974 5480714.210000001, 408308.1500000004 5480737.32, 408351.8700000001 5480742.58, 408382.75 5480707.84, 408407.9299999997 5480649.32, 408462.25 5480569.130000001, 408488.71999999974 5480543.07, 408512.26999999955 5480531.630000001, 408545.8799999999 5480540.289999999, 408554.0800000001 5480570.48, 408539.76999999955 5480594.050000001, 408507.4500000002 5480630.35, 408474.3700000001 5480678.68, 408432.5099999998 5480745.369999999, 408402.88999999966 5480799.07, 408396.6299999999 5480842.83, 408376.86000000034 5480892.630000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7312-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7312-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109011</v>
       </c>
       <c r="O2" s="3">
-        <v>46168.19261048755</v>
+        <v>46260.56501790163</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22945</v>
       </c>
       <c r="S2" s="3">
         <v>29295</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>