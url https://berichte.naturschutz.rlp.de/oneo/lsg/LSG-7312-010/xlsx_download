--- v1 (2026-02-18)
+++ v2 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109010</v>
       </c>
       <c r="O2" s="3">
-        <v>46071.06336353229</v>
+        <v>46165.47937303941</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22530</v>
       </c>
       <c r="S2" s="3">
         <v>23399</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>