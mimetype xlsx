--- v2 (2026-05-23)
+++ v3 (2026-07-10)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109010</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.47937303941</v>
+        <v>46213.6571458055</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22530</v>
       </c>
       <c r="S2" s="3">
         <v>23399</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>