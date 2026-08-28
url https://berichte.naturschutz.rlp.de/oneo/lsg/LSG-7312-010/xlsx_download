--- v3 (2026-07-10)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Eselsbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Kaiserslautern</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7312-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7312-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((413859.1299999999 5479609.99, 413849.3700000001 5479634.890000001, 413828.1200000001 5479647.74, 413793.5999999996 5479653.609999999, 413737.51999999955 5479658.35, 413639.2400000002 5479670.76, 413596.8099999996 5479697.960000001, 413533.3300000001 5479736.5, 413496.6299999999 5479769.470000001, 413459.4500000002 5479846.970000001, 413439.53000000026 5479867.77, 413375.9400000004 5479916.3100000005, 413321.5800000001 5479963.99, 413270.4900000002 5480012.539999999, 413199.41000000015 5480054.880000001, 413139.16000000015 5480080.289999999, 413076.48000000045 5480107.789999999, 413022.9000000004 5480124.93, 412998.5700000003 5480141.9, 412995.51999999955 5480172.029999999, 412997.3200000003 5480254.98, 412969.3799999999 5480256.59, 412935.88999999966 5480263.43, 412926.0999999996 5480293.83, 412909.86000000034 5480356.99, 412862.5 5480442.4, 412814.01999999955 5480512.35, 412753.0599999996 5480570.300000001, 412690.83999999985 5480646.800000001, 412659.11000000034 5480716.58, 412616.48000000045 5480820.3100000005, 412541.3300000001 5480923.83, 412471.8300000001 5481031.130000001, 412408.9000000004 5481121.16, 412350.5099999998 5481218.51, 412304.25 5481300.369999999, 412288.79000000004 5481326.5, 412269.8300000001 5481340.26, 412243.0800000001 5481340.32, 412180.95999999996 5481293.779999999, 412101.9000000004 5481236.41, 412046.5499999998 5481184.1, 411982.16000000015 5481124.65, 411902.0499999998 5481065.82, 411832.01999999955 5481021.6, 411775.6200000001 5480974.33, 411735.73000000045 5480920.9, 411706.3700000001 5480880.5600000005, 411642.91000000015 5480825.57, 411564.9900000002 5480759.15, 411481.7400000002 5480709.460000001, 411393.9199999999 5480664.4399999995, 411294.8200000003 5480612.369999999, 411208.0700000003 5480562.8100000005, 411101.78000000026 5480481.02, 411031.7599999998 5480418.289999999, 410959.6299999999 5480384.15, 410886.5800000001 5480352.050000001, 410800.16000000015 5480329.48, 410751.8700000001 5480328.9, 410729.41000000015 5480323.800000001, 410717.79000000004 5480283.25, 410713.6900000004 5480192.880000001, 410719.1200000001 5480084.140000001, 410741.3499999996 5479939.210000001, 410766.0499999998 5479824.6899999995, 410777.54000000004 5479755.210000001, 410781.78000000026 5479723.539999999, 410749.1299999999 5479713.83, 410704.2599999998 5479698.609999999, 410682.3200000003 5479750.5, 410650.95999999996 5479741.75, 410620.45999999996 5479722.960000001, 410573.3499999996 5479714.33, 410509.2400000002 5479699.380000001, 410468.86000000034 5479683.98, 410432.9400000004 5479679.91, 410418.73000000045 5479712.48, 410392.66000000015 5479805.050000001, 410391.04000000004 5479871.130000001, 410392.9900000002 5479939.08, 410402.2400000002 5479982.720000001, 410414.76999999955 5480008.73, 410417.25 5480033.140000001, 410390.6299999999 5480049.199999999, 410369.0700000003 5480029.050000001, 410350.76999999955 5479990.27, 410326.83999999985 5479935.710000001, 410307.9400000004 5479850.4399999995, 410302.4500000002 5479756.630000001, 410299.3300000001 5479646.720000001, 410306.1900000004 5479548.92, 410281.78000000026 5479457.359999999, 410256.45999999996 5479392.85, 410252.5999999996 5479352.49, 410260.1500000004 5479309.68, 410279.66000000015 5479265.890000001, 410271.23000000045 5479198.699999999, 410251.2000000002 5479103.970000001, 410235.9400000004 5479034.5600000005, 410243.5599999996 5479006.25, 410287.21999999974 5479003.51, 410361.2999999998 5479005.0600000005, 410447.4299999997 5479007.640000001, 410542.78000000026 5479015.84, 410635.01999999955 5479046.18, 410720.3300000001 5479072.289999999, 410813.6699999999 5479111.59, 410941.8200000003 5479152, 411040.78000000026 5479188.07, 411163.53000000026 5479237.199999999, 411273.48000000045 5479272.83, 411402.7999999998 5479317.699999999, 411533.33999999985 5479368.01, 411687.4400000004 5479425.9, 411814.45999999996 5479469.35, 411934.7400000002 5479507.07, 412058.2599999998 5479544.17, 412144.61000000034 5479558.73, 412207.45999999996 5479560.73, 412326.1200000001 5479564.01, 412409.0800000001 5479568.710000001, 412524.4299999997 5479564.109999999, 412594.9500000002 5479557.8100000005, 412675.4900000002 5479545.6, 412775.9900000002 5479513.59, 412868.70999999996 5479493.390000001, 412963.76999999955 5479469.1, 413046.36000000034 5479426.800000001, 413106.5499999998 5479393.390000001, 413207.61000000034 5479318.85, 413279.0800000001 5479279.99, 413313.54000000004 5479253.609999999, 413359.29000000004 5479240.789999999, 413428.9900000002 5479270.52, 413511.0999999996 5479310.26, 413604.7000000002 5479356.050000001, 413702.7000000002 5479405.66, 413768.8499999996 5479434.039999999, 413805.1200000001 5479459.6, 413834.38999999966 5479472.4399999995, 413857.9000000004 5479472.5, 413886.8700000001 5479458.85, 413932.4299999997 5479422.52, 413990.2599999998 5479373.710000001, 414051.3200000003 5479324.76, 414115.8799999999 5479288.18, 414178.6299999999 5479275.18, 414243.3700000001 5479268.1, 414290.58999999985 5479279.73, 414351.0999999996 5479285.82, 414417.3099999996 5479284.18, 414482.23000000045 5479288.1, 414555.0999999996 5479278.199999999, 414597.5099999998 5479275.51, 414644.61000000034 5479284.140000001, 414653.03000000026 5479325.8100000005, 414652.4000000004 5479372.85, 414618.71999999974 5479368.6899999995, 414531.1699999999 5479361.67, 414425.7599999998 5479358.369999999, 414311.4500000002 5479344.91, 414222.7599999998 5479340.9399999995, 414132.29000000004 5479348.550000001, 414078.5599999996 5479368.1899999995, 414023.08999999985 5479406.91, 413958.4199999999 5479453.5, 413914.21999999974 5479505.27, 413875.5599999996 5479564.33, 413859.1299999999 5479609.99)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7312-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7312-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109010</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.6571458055</v>
+        <v>46262.36095538618</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22530</v>
       </c>
       <c r="S2" s="3">
         <v>23399</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>