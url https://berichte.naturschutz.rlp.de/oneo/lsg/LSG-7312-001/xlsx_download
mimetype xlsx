--- v1 (2026-02-17)
+++ v2 (2026-05-25)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109009</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.59381560938</v>
+        <v>46167.85086307257</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36496</v>
       </c>
       <c r="S2" s="3">
         <v>36496</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>