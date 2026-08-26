--- v2 (2026-05-25)
+++ v3 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Kaiserberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-001</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Kaiserslautern</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7312-001.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7312-001.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((409495.45999999996 5478496.09, 409481.9199999999 5478474.77, 409480.0099999998 5478471.970000001, 409475.79000000004 5478465.289999999, 409445.5700000003 5478455.4399999995, 409431.86000000034 5478450.970000001, 409420.5499999998 5478447.289999999, 409416.4900000002 5478445.960000001, 409412.5499999998 5478444.68, 409415.51999999955 5478416.050000001, 409393.2599999998 5478381.5, 409391.66000000015 5478381.42, 409378.45999999996 5478381.76, 409356.75 5478382.3100000005, 409353.25 5478382.41, 409366.3799999999 5478361.92, 409364.88999999966 5478355.57, 409364.8099999996 5478354.91, 409363.6699999999 5478344.949999999, 409362.79000000004 5478337.289999999, 409361.70999999996 5478327.869999999, 409361.66000000015 5478327.32, 409360.83999999985 5478318.140000001, 409360.45999999996 5478313.92, 409359.5700000003 5478306.779999999, 409358.25 5478296.18, 409357.03000000026 5478286.24, 409355.79000000004 5478276.32, 409354.5700000003 5478266.52, 409353.9199999999 5478261.26, 409352.2400000002 5478247.74, 409351.96999999974 5478245.050000001, 409336.3200000003 5478150.32, 409337.13999999966 5478132.1, 409341.0700000003 5478121.0600000005, 409343.28000000026 5478119.17, 409343.4000000004 5478119.08, 409345.46999999974 5478118.460000001, 409347.9900000002 5478119.369999999, 409350.0099999998 5478120.1, 409352.83999999985 5478120.5, 409354.79000000004 5478120.77, 409357.7400000002 5478120.119999999, 409360.79000000004 5478117.710000001, 409361.4000000004 5478116.779999999, 409362.5999999996 5478114.9399999995, 409363.6299999999 5478112.33, 409364.25 5478110.779999999, 409366.26999999955 5478108.130000001, 409367.1799999997 5478106.92, 409369.70999999996 5478104.52, 409371.70999999996 5478102.630000001, 409373.8799999999 5478102.0600000005, 409378.70999999996 5478100.779999999, 409379.6500000004 5478100.529999999, 409380.08999999985 5478100.16, 409383.91000000015 5478096.9399999995, 409386.58999999985 5478094.67, 409387.73000000045 5478093.710000001, 409391.54000000004 5478090.49, 409395.3700000001 5478087.27, 409399.1900000004 5478084.039999999, 409402.8499999996 5478080.960000001, 409403.0499999998 5478080.9, 409407.86000000034 5478079.57, 409412.6799999997 5478078.25, 409417.5 5478076.91, 409419.0999999996 5478076.470000001, 409422.03000000026 5478074.859999999, 409426.41000000015 5478072.460000001, 409428.83999999985 5478071.119999999, 409430.96999999974 5478070.51, 409435.78000000026 5478069.1, 409440.5700000003 5478067.710000001, 409445.3799999999 5478066.32, 409450.1699999999 5478064.93, 409454.96999999974 5478063.539999999, 409459.78000000026 5478062.15, 409464.5700000003 5478060.75, 409469.3799999999 5478059.35, 409474.1699999999 5478057.960000001, 409476.6900000004 5478057.24, 409478.1500000004 5478057.210000001, 409483.13999999966 5478057.119999999, 409488.13999999966 5478057.02, 409493.13999999966 5478056.93, 409498.1299999999 5478056.83, 409503.1200000001 5478056.73, 409508.1200000001 5478056.640000001, 409513.1200000001 5478056.539999999, 409518.1200000001 5478056.449999999, 409523.11000000034 5478056.35, 409528.11000000034 5478056.26, 409533.11000000034 5478056.17, 409538.11000000034 5478056.07, 409541.3499999996 5478056.01, 409543.11000000034 5478055.98, 409548.0999999996 5478055.880000001, 409553.0999999996 5478055.789999999, 409558.0999999996 5478055.6899999995, 409563.0999999996 5478055.59, 409566.1699999999 5478055.539999999, 409568.08999999985 5478055.43, 409573.0800000001 5478055.1899999995, 409578.0700000003 5478054.93, 409583.0700000003 5478054.67, 409588.0599999996 5478054.41, 409593.0499999998 5478054.15, 409598.04000000004 5478053.890000001, 409601.0800000001 5478053.74, 409603.01999999955 5478053.51, 409607.98000000045 5478052.93, 409612.9400000004 5478052.34, 409617.91000000015 5478051.76, 409622.8700000001 5478051.17, 409627.83999999985 5478050.59, 409632.79000000004 5478050.01, 409637.7599999998 5478049.42, 409639.7400000002 5478049.18, 409658.5599999996 5478041.640000001, 409660.6500000004 5478040.949999999, 409665.38999999966 5478039.35, 409666.58999999985 5478038.949999999, 409668.5099999998 5478037.699999999, 409669.8700000001 5478037.220000001, 409674.5700000003 5478035.529999999, 409679.28000000026 5478033.84, 409681.54000000004 5478033.02, 409684 5478032.220000001, 409686.48000000045 5478031.43, 409685.9900000002 5478027.09, 409683.46999999974 5478004.109999999, 409683.2000000002 5477999.99, 409684.88999999966 5477999.789999999, 409689.6799999997 5477998.960000001, 409693.8700000001 5477997.9399999995, 409698.9299999997 5477996.66, 409702.41000000015 5477995.41, 409704.86000000034 5477994.5, 409707.5599999996 5477993.83, 409710.8700000001 5477993.289999999, 409721.0800000001 5477991.949999999, 409725.45999999996 5477991.34, 409727.5599999996 5477996.42, 409736.7000000002 5477995.300000001, 409744.29000000004 5477992.699999999, 409745.8499999996 5477992.17, 409752.86000000034 5477989.4399999995, 409756.61000000034 5477989.07, 409762.8200000003 5477988.470000001, 409763.7999999998 5477988.539999999, 409768.7999999998 5477988.85, 409774.96999999974 5477989.220000001, 409778.76999999955 5477989.720000001, 409786.96999999974 5477990.8100000005, 409788.71999999974 5477991.140000001, 409797.5700000003 5477992.85, 409798.6500000004 5477992.99, 409808.61000000034 5477994.23, 409811.51999999955 5477994.6, 409818.5800000001 5477995.119999999, 409827.0599999996 5477995.75, 409828.5499999998 5477995.779999999, 409835.1699999999 5477995.91, 409845.2400000002 5477996.109999999, 409845.26999999955 5477996.109999999, 409855.2999999998 5477995.640000001, 409860.08999999985 5477995.42, 409865.28000000026 5477994.99, 409874.78000000026 5477994.210000001, 409879 5477993.859999999, 409884.76999999955 5477993.369999999, 409894.75 5477992.51, 409899.58999999985 5477992.1, 409904.73000000045 5477991.609999999, 409915.98000000045 5477990.5, 409922.3099999996 5477989.880000001, 409925.9400000004 5477989.59, 409935.9000000004 5477988.800000001, 409945.25 5477988.050000001, 409946.2999999998 5477987.98, 409952.9500000002 5477987.550000001, 409957.76999999955 5477987.24, 409958.61000000034 5477987.18, 409960.2999999998 5477987.07, 409969.4500000002 5477986.59, 409975.0999999996 5477986.300000001, 409977.3300000001 5477986.18, 409981.38999999966 5477985.960000001, 409990.86000000034 5477985.470000001, 409991.7000000002 5477985.42, 409994.1200000001 5477985.9, 409995.78000000026 5477986.550000001, 409997.2400000002 5477987.27, 409998.71999999974 5477988.109999999, 410000.1699999999 5477989.09, 410001.66000000015 5477989.859999999, 410003.1200000001 5477990.359999999, 410005 5477991.02, 410006.8700000001 5477991.210000001, 410009 5477991.25, 410011.33999999985 5477991.18, 410022.4500000002 5477990.9399999995, 410032.4400000004 5477990.710000001, 410042.4400000004 5477990.5, 410052.4299999997 5477990.279999999, 410057.78000000026 5477990.17, 410060.3499999996 5477990.42, 410062.7400000002 5477990.6, 410064.0099999998 5477990.74, 410064.8099999996 5477990.83, 410066.5499999998 5477991.050000001, 410068.1900000004 5477991.390000001, 410069.86000000034 5477991.779999999, 410071.1900000004 5477992.15, 410072.5599999996 5477992.57, 410073.8099999996 5477992.970000001, 410075.6299999999 5477993.57, 410075.6900000004 5477993.58, 410076.83999999985 5477994.08, 410078.8700000001 5477995.210000001, 410080.70999999996 5477996.08, 410083.7999999998 5477997.960000001, 410087.21999999974 5478000.58, 410092.0800000001 5478004.6899999995, 410094.29000000004 5478006.869999999, 410101.48000000045 5478019.67, 410101.9000000004 5478022.51, 410102.73000000045 5478025.42, 410104.1900000004 5478032.24, 410109.8200000003 5478061.859999999, 410114.7400000002 5478092.66, 410118.61000000034 5478116.369999999, 410131.53000000026 5478193.42, 410135.3099999996 5478211, 410142.0099999998 5478236.880000001, 410145.5800000001 5478247.73, 410147.83999999985 5478255.08, 410150.6500000004 5478262.77, 410153.0499999998 5478270.27, 410156.8799999999 5478279.25, 410160.76999999955 5478288.33, 410165.1299999999 5478297.42, 410169.7999999998 5478306.279999999, 410171.6200000001 5478309.43, 410175 5478314.75, 410180.20999999996 5478323.300000001, 410183.7999999998 5478329.66, 410186.2000000002 5478333.539999999, 410188.48000000045 5478337.960000001, 410190.76999999955 5478342.18, 410192.9500000002 5478346.6899999995, 410194.4400000004 5478350.609999999, 410195.11000000034 5478353.91, 410195.0999999996 5478357.59, 410194.1699999999 5478361.35, 410192.3799999999 5478364.880000001, 410189.5700000003 5478368.130000001, 410186.9299999997 5478370.16, 410183.1699999999 5478371.960000001, 410179.4299999997 5478373.369999999, 410174.4900000002 5478374.23, 410177.5800000001 5478392.609999999, 410180.61000000034 5478392.960000001, 410182.9199999999 5478393.35, 410186.61000000034 5478394.41, 410189.5999999996 5478395.6, 410192.63999999966 5478397.0600000005, 410195.75 5478399.460000001, 410197.91000000015 5478401.470000001, 410199.88999999966 5478403.66, 410202.0599999996 5478406.789999999, 410203.53000000026 5478409.43, 410204.5 5478412.16, 410205.75 5478415.470000001, 410206.7999999998 5478420.109999999, 410207.45999999996 5478428.33, 410207.1500000004 5478436.6, 410206.1200000001 5478444.789999999, 410204.6200000001 5478453.01, 410202.9199999999 5478461.17, 410201.16000000015 5478468.91, 410198.98000000045 5478477, 410196.6799999997 5478486.33, 410192.0700000003 5478501.869999999, 410178.2599999998 5478543.26, 410173.16000000015 5478558.539999999, 410168.5999999996 5478573.49, 410164.4500000002 5478588.550000001, 410162.6799999997 5478589.34, 410126.45999999996 5478584.93, 410119.45999999996 5478584.58, 410113.96999999974 5478585.09, 410108.78000000026 5478586.890000001, 410105.21999999974 5478589.17, 410100.96999999974 5478592.859999999, 410097.70999999996 5478597.289999999, 410094.4900000002 5478604.4399999995, 410093.3799999999 5478607.789999999, 410092.4000000004 5478611.98, 410087.3200000003 5478639.619999999, 410084.3099999996 5478652.1, 410083.66000000015 5478654.24, 410069.7000000002 5478646.18, 410045.73000000045 5478651.640000001, 410033.0800000001 5478654.52, 410027.1299999999 5478655.880000001, 410016.5800000001 5478658.279999999, 409999.4299999997 5478662.1899999995, 409991.5700000003 5478678.66, 409987.11000000034 5478687.99, 409984.48000000045 5478693.49, 409978.78000000026 5478705.449999999, 409959.4900000002 5478693.279999999, 409938.33999999985 5478678.73, 409916.46999999974 5478671.050000001, 409894.2000000002 5478661.76, 409872.3099999996 5478652.630000001, 409851.5800000001 5478641.26, 409829.5499999998 5478630.539999999, 409808.38999999966 5478620.24, 409788.0999999996 5478610.35, 409795.0800000001 5478595.76, 409805.0499999998 5478574.640000001, 409816.79000000004 5478549.8100000005, 409821.5 5478549.93, 409825.8099999996 5478548.380000001, 409830.8499999996 5478535.279999999, 409877.6299999999 5478440.800000001, 409851.5999999996 5478428.960000001, 409867 5478392.1899999995, 409872.8200000003 5478378.17, 409858.29000000004 5478372.01, 409860.0499999998 5478367.43, 409807.23000000045 5478345.859999999, 409805.33999999985 5478350.1899999995, 409796.8300000001 5478348.3100000005, 409789.95999999996 5478348.33, 409784 5478354.58, 409748.36000000034 5478375.15, 409737.8200000003 5478377.470000001, 409731.95999999996 5478377.23, 409729.6799999997 5478377.130000001, 409721.03000000026 5478373.210000001, 409684.3700000001 5478356.5600000005, 409645.8700000001 5478356.68, 409618.26999999955 5478417.8100000005, 409601.5700000003 5478454.8100000005, 409607.9500000002 5478467.289999999, 409608.01999999955 5478490.539999999, 409624.9400000004 5478497.73, 409640.63999999966 5478518.02, 409626.16000000015 5478551.83, 409650.5999999996 5478569.800000001, 409660.0499999998 5478576.76, 409658.28000000026 5478579.8100000005, 409656 5478582.609999999, 409632.33999999985 5478612.1, 409630.20999999996 5478610.42, 409623.3700000001 5478604.99, 409610.20999999996 5478623.84, 409591.3099999996 5478608.449999999, 409573.61000000034 5478594.050000001, 409581.3700000001 5478583.51, 409564.1200000001 5478569.08, 409554.6500000004 5478561.15, 409545.4299999997 5478553.42, 409527.9900000002 5478538.82, 409518.83999999985 5478549.789999999, 409515.9500000002 5478547.630000001, 409520.8700000001 5478536.050000001, 409509.1299999999 5478517.6, 409495.45999999996 5478496.09)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7312-001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7312-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7312-001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109009</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.85086307257</v>
+        <v>46260.5650124988</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36496</v>
       </c>
       <c r="S2" s="3">
         <v>36496</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>