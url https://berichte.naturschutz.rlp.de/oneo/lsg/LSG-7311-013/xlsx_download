--- v1 (2026-02-18)
+++ v2 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41465</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108959</v>
       </c>
       <c r="O2" s="3">
-        <v>46071.04586092263</v>
+        <v>46165.70746501236</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>30665</v>
       </c>
       <c r="S2" s="3">
         <v>30665</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>