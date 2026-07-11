--- v2 (2026-05-23)
+++ v3 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41465</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108959</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.70746501236</v>
+        <v>46214.32844113746</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>30665</v>
       </c>
       <c r="S2" s="3">
         <v>30665</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>