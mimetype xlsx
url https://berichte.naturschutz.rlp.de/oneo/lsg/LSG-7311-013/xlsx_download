--- v3 (2026-07-11)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Im Hansenbusch</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-013</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Frankenthal</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7311-013.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7311-013.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((457018.29000000004 5488277.720000001, 457022.5599999996 5488253.369999999, 457023.4299999997 5488248.41, 457055.6900000004 5488064.4, 457072.95999999996 5488067.09, 457083.26999999955 5488068.699999999, 457095.0499999998 5488070.539999999, 457111.26999999955 5488073.07, 457123.1500000004 5488074.92, 457162.6799999997 5488081.08, 457210.2000000002 5488088.49, 457282.8200000003 5488099.800000001, 457298.6200000001 5488102.279999999, 457311.6500000004 5488104.3100000005, 457335.16000000015 5488107.98, 457358.5700000003 5488111.630000001, 457363.51999999955 5488112.380000001, 457372.66000000015 5488110.720000001, 457433.9299999997 5488099.619999999, 457455.5700000003 5488095.699999999, 457469.91000000015 5488093.1, 457683.6900000004 5488054.35, 457688.5800000001 5488058.449999999, 457688.61000000034 5488053.449999999, 457693.63999999966 5488052.539999999, 457698.9400000004 5488039.27, 457704.5800000001 5488034.77, 457705.53000000026 5488034.949999999, 457731.08999999985 5488039.25, 457755.58999999985 5488043.380000001, 457788.9299999997 5488052.24, 457825.04000000004 5488038.4399999995, 457845.0099999998 5488026.25, 457861.3300000001 5488007.09, 457867.66000000015 5488010.859999999, 457885.4000000004 5488017.32, 457887.36000000034 5488018.029999999, 457890.0099999998 5488019.02, 457896.11000000034 5488021.289999999, 457897.5999999996 5488021.859999999, 457912.1500000004 5488006.02, 457919.6299999999 5487997.880000001, 457955.1299999999 5487959.220000001, 457996.8300000001 5487914.109999999, 458020.0700000003 5487887.82, 458032.2599999998 5487874.01, 458036.70999999996 5487868.98, 458041.2400000002 5487864.369999999, 458084.8499999996 5487819.890000001, 458085.8200000003 5487820.91, 458089.0999999996 5487824.8100000005, 458091.79000000004 5487829.359999999, 458093.79000000004 5487833.710000001, 458095.33999999985 5487838.140000001, 458096.5800000001 5487842.77, 458097.6200000001 5487848.07, 458099.6299999999 5487862.9, 458099.5700000003 5487864.789999999, 458096.8099999996 5487881.859999999, 458092.5599999996 5487880.470000001, 458088.0599999996 5487880.32, 458083.28000000026 5487881.65, 458079.78000000026 5487884.470000001, 458077.5499999998 5487888.91, 458077.1699999999 5487893.1899999995, 458078.1299999999 5487897.33, 458080.4199999999 5487900.9399999995, 458087.4500000002 5487907.33, 458082.3799999999 5487917.779999999, 458079.3200000003 5487918.68, 458076.91000000015 5487920.220000001, 458074.83999999985 5487922, 458073.48000000045 5487924.289999999, 458072.2000000002 5487928.789999999, 458072.1699999999 5487931.289999999, 458075.48000000045 5487940.300000001, 458067.6900000004 5487943.800000001, 458064.9500000002 5487962.789999999, 458059.6900000004 5487975.75, 458053.46999999974 5487988.74, 458038.4199999999 5487991.57, 458029.4199999999 5488009.33, 457965.96999999974 5488120.279999999, 457884.4900000002 5488252.710000001, 457802.6500000004 5488391.470000001, 457741.71999999974 5488508.029999999, 457726.8200000003 5488539.1899999995, 457692.8799999999 5488522.890000001, 457666.11000000034 5488510.130000001, 457656.36000000034 5488505.460000001, 457652.13999999966 5488503.279999999, 457650.96999999974 5488502.48, 457634.1699999999 5488494.65, 457623.2599999998 5488489.65, 457613.5800000001 5488485.01, 457596.71999999974 5488476.93, 457590.7400000002 5488473.16, 457583.7999999998 5488469.5600000005, 457577.16000000015 5488466.109999999, 457551.91000000015 5488454.890000001, 457514.9500000002 5488436.9399999995, 457481.4000000004 5488421.15, 457445.3499999996 5488403.5600000005, 457409.8300000001 5488385.98, 457381.1200000001 5488373.050000001, 457356.71999999974 5488363, 457333.21999999974 5488353.130000001, 457307.75 5488344.16, 457282.0999999996 5488335.91, 457257.51999999955 5488327.65, 457231.6799999997 5488319.220000001, 457202.2599999998 5488310.779999999, 457176.25 5488304.32, 457152.9299999997 5488298.76, 457124.0499999998 5488292.83, 457101.4400000004 5488288.529999999, 457071.83999999985 5488283.68, 457047.7999999998 5488280.8100000005, 457022.6900000004 5488278.119999999, 457018.29000000004 5488277.720000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7311-013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7311-013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41465</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108959</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.32844113746</v>
+        <v>46262.47163463514</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>30665</v>
       </c>
       <c r="S2" s="3">
         <v>30665</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>