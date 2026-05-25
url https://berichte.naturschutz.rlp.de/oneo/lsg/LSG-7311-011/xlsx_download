--- v1 (2026-02-17)
+++ v2 (2026-05-25)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41465</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108958</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.98618715193</v>
+        <v>46167.81363353134</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31982</v>
       </c>
       <c r="S2" s="3">
         <v>38563</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>