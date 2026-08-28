--- v2 (2026-05-25)
+++ v3 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Kräppelweiher</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Frankenthal</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7311-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7311-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((453341.396 5490811.584, 453341.547 5490806.212, 453341.942 5490787.279, 453342.263 5490775.732, 453343.024 5490748.562, 453343.284 5490739.374, 453343.735 5490723.31, 453344.076 5490711.144, 453346.839 5490612.237, 453357.488 5490539.722, 453369.2999999998 5490460.33, 453370.766 5490450.153, 453373.245 5490459.67, 453376.5 5490459.949999999, 453381.6900000004 5490458.140000001, 453386.61000000034 5490454.390000001, 453390.6799999997 5490449.800000001, 453394.0099999998 5490446.65, 453399.0099999998 5490445.91, 453411.58999999985 5490447.390000001, 453425.83999999985 5490450.17, 453447.1200000001 5490453.6899999995, 453469.3200000003 5490457.210000001, 453493.0099999998 5490459.43, 453515.03000000026 5490460.720000001, 453533.1699999999 5490462.9399999995, 453556.8499999996 5490466.83, 453571.83999999985 5490468.869999999, 453588.4900000002 5490470.720000001, 453611.4400000004 5490474.609999999, 453631.79000000004 5490476.83, 453653.4500000002 5490480.16, 453665.83999999985 5490483.49, 453675.83999999985 5490489.970000001, 453683.98000000045 5490498.49, 453693.0499999998 5490504.960000001, 453703.04000000004 5490511.07, 453711.1799999997 5490512.92, 453719.5099999998 5490513.67, 453727.45999999996 5490513.109999999, 453737.26999999955 5490511.630000001, 453749.2999999998 5490507.74, 453757.8099999996 5490505.15, 453765.0999999996 5490503.289999999, 453772.7999999998 5490502.93, 453780.9400000004 5490504.779999999, 453788.70999999996 5490508.85, 453795.9299999997 5490515.33, 453806.66000000015 5490525.51, 453818.5099999998 5490532.73, 453831.08999999985 5490538.84, 453839.23000000045 5490541.800000001, 453843.4900000002 5490542.73, 453847.1900000004 5490542.539999999, 453851.8200000003 5490541.619999999, 453855.7000000002 5490539.02, 453860.3300000001 5490534.029999999, 453864.9500000002 5490529.58, 453869.5800000001 5490525.51, 453874.01999999955 5490522.73, 453878.8300000001 5490520.880000001, 453884.6299999999 5490519.779999999, 453892.4000000004 5490520.15, 453899 5490520.880000001, 453907.13999999966 5490522.550000001, 453920.6500000004 5490526.99, 453931.2000000002 5490531.07, 453940.8200000003 5490533.66, 453948.96999999974 5490535.6899999995, 453957.11000000034 5490536.99, 453964.8799999999 5490537.92, 453973.20999999996 5490538.65, 453983.75 5490538.1, 453985.96999999974 5490542.17, 453986.70999999996 5490549.76, 453991.70999999996 5490562.529999999, 453996.33999999985 5490571.42, 453999.6699999999 5490574.380000001, 454003.9199999999 5490574.57, 454048.62 5490578.682, 454310.7999999998 5490635.380000001, 454324.1200000001 5490635.529999999, 454445.8700000001 5490600.77, 454457.20999999996 5490595.220000001, 454488.4299999997 5490580.550000001, 454492.9000000004 5490583.34, 454619.0499999998 5490775, 454608.9400000004 5490783.17, 454575.5999999996 5490810.08, 454562.9299999997 5490820.33, 454557.28000000026 5490824.890000001, 454534.98000000045 5490842.9, 454507.4500000002 5490865.130000001, 454471.33999999985 5490894.289999999, 454461.29000000004 5490905.710000001, 454443.88999999966 5490925.470000001, 454426.2000000002 5490945.5600000005, 454406.9900000002 5490967.35, 454402.7599999998 5490967.6, 454360.8200000003 5490970.26, 454355.48000000045 5490970.6, 454285.4500000002 5490975.039999999, 454274.8300000001 5490975.710000001, 454204.36000000034 5490980.289999999, 454153.61000000034 5490983.58, 454115.4299999997 5490966.24, 454016.4500000002 5490981.66, 454006.4000000004 5490983.23, 453933.982 5490994.501, 453906.11000000034 5491027.3100000005, 453787.817 5491166.568, 453699.121 5491156.786, 453550.655 5491140.783, 453555.835 5491139.43, 453571.4900000002 5491103.27, 453576.1799999997 5491092.43, 453582.26999999955 5491078.4, 453586.41000000015 5491068.82, 453588.58999999985 5491064.16, 453603.4199999999 5491030.02, 453633.11000000034 5490971.720000001, 453648.16000000015 5490953.09, 453598.2599999998 5490953.220000001, 453596.7599999998 5490953.220000001, 453541.2400000002 5490953.359999999, 453500.8700000001 5490953.460000001, 453448.5700000003 5490953.59, 453444.5099999998 5490953.6, 453451.54000000004 5490906.390000001, 453458.45999999996 5490859.880000001, 453459.03000000026 5490843.119999999, 453459.1699999999 5490838.140000001, 453459.41 5490829.091, 453454.372 5490833.139, 453450.9000000004 5490832.470000001, 453448.16000000015 5490831.9399999995, 453390.111 5490820.692, 453386.172 5490819.922, 453376.926 5490818.112, 453350.263 5490812.904, 453341.396 5490811.584)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7311-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7311-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41465</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108958</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.81363353134</v>
+        <v>46262.93552354065</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31982</v>
       </c>
       <c r="S2" s="3">
         <v>38563</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>