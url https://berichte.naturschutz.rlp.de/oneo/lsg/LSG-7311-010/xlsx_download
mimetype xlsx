--- v1 (2026-02-17)
+++ v2 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41465</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108957</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.76652428506</v>
+        <v>46165.67633348297</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34143</v>
       </c>
       <c r="S2" s="3">
         <v>34143</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>