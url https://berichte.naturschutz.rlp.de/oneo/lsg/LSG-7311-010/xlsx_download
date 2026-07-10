--- v2 (2026-05-23)
+++ v3 (2026-07-10)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41465</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108957</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.67633348297</v>
+        <v>46213.88456346206</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34143</v>
       </c>
       <c r="S2" s="3">
         <v>34143</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>