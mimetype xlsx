--- v3 (2026-07-10)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Im Kleinen Wald</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ST Frankenthal</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7311-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7311-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((454054.3499999996 5485274.859999999, 454041.86000000034 5485252.859999999, 454074.03000000026 5485269.18, 454105.9500000002 5485288.460000001, 454131.1299999999 5485309.4, 454153.8300000001 5485334.390000001, 454171.7400000002 5485359.619999999, 454213.70999999996 5485442.9, 454216.1200000001 5485447.68, 454233.75 5485477.15, 454282.8300000001 5485543.130000001, 454286.1799999997 5485547.24, 454286.9299999997 5485548.140000001, 454338.08999999985 5485599.949999999, 454352.04000000004 5485611.130000001, 454412.78000000026 5485657.67, 454557.0999999996 5485741.52, 454598.7599999998 5485774.789999999, 454642.5999999996 5485816.380000001, 454679.7000000002 5485861.210000001, 454710.2400000002 5485904.08, 454730.91000000015 5485943.48, 454748.8300000001 5485991.26, 454758.95999999996 5486031.34, 454763.71999999974 5486059.949999999, 454751.21999999974 5486072.869999999, 454750.3300000001 5486073.789999999, 454745.9900000002 5486078.27, 454728.3099999996 5486096.550000001, 454676.63999999966 5486149.960000001, 454664.6299999999 5486162.380000001, 454663.21999999974 5486163.84, 454577.11000000034 5486252.880000001, 454563.8099999996 5486266.630000001, 454562.70999999996 5486267.35, 454554.3499999996 5486264.76, 454553.8700000001 5486265.43, 454545.29000000004 5486270.52, 454541.0499999998 5486273.35, 454537.5599999996 5486275.98, 454537.5599999996 5486275.99, 454535.5 5486277.1, 454491.4299999997 5486301.369999999, 454487.83999999985 5486303.35, 454487.61000000034 5486302.84, 454488.1799999997 5486300.4399999995, 454486.08999999985 5486301.630000001, 454470.58999999985 5486310.42, 454466.66000000015 5486312.66, 454387.3700000001 5486357.800000001, 454382.0999999996 5486360.800000001, 454379.6900000004 5486362.17, 454290.6900000004 5486412.82, 454285.1799999997 5486413.26, 454281.3099999996 5486413.57, 454279.41000000015 5486413.720000001, 454274.20999999996 5486414.140000001, 454269.66000000015 5486361.619999999, 454269.95999999996 5486335.73, 454269.8200000003 5486327.789999999, 454269.86000000034 5486317.58, 454269.8700000001 5486315.109999999, 454269.9500000002 5486299.529999999, 454240.1699999999 5486298.07, 454236.1799999997 5486297.880000001, 454232.4299999997 5486297.6899999995, 454227.83999999985 5486297.470000001, 454227.3799999999 5486292.220000001, 454226.86000000034 5486262.800000001, 454228.58999999985 5486219.98, 454232.9000000004 5486171.619999999, 454236.5099999998 5486117.74, 454239.5499999998 5486054.15, 454238.9199999999 5485953.16, 454239.4299999997 5485911.41, 454238.3499999996 5485854.07, 454240.1200000001 5485846.369999999, 454237.3099999996 5485788.609999999, 454233.2599999998 5485760.92, 454224.46999999974 5485699.699999999, 454211.66000000015 5485631.380000001, 454208.2599999998 5485617.619999999, 454197.9500000002 5485575.84, 454192.28000000026 5485553.08, 454170.9299999997 5485491.41, 454154.5700000003 5485453.23, 454132.6200000001 5485404.609999999, 454107.9199999999 5485357.140000001, 454081.9400000004 5485315.1899999995, 454072.0999999996 5485300.82, 454062.61000000034 5485287.029999999, 454054.3499999996 5485274.859999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7311-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7311-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7311-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41465</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108957</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.88456346206</v>
+        <v>46262.36083959795</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34143</v>
       </c>
       <c r="S2" s="3">
         <v>34143</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>