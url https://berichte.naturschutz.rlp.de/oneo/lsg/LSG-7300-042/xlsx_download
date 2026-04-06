--- v1 (2026-02-18)
+++ v2 (2026-04-06)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108955</v>
       </c>
       <c r="O2" s="3">
-        <v>46071.19018599745</v>
+        <v>46118.21457441638</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31916</v>
       </c>
       <c r="S2" s="3">
         <v>31916</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>