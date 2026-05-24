--- v2 (2026-04-06)
+++ v3 (2026-05-24)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108955</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.21457441638</v>
+        <v>46166.17215194625</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31916</v>
       </c>
       <c r="S2" s="3">
         <v>31916</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>