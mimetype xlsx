--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Landstuhler Bruch –Oberes Glantal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-042</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-042.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-042.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((391025.3799999999 5473326.640000001, 391037.3300000001 5473328.8100000005, 391047.83999999985 5473330.710000001, 391056.9000000004 5473332.26, 391068.70999999996 5473334.27, 391082.3499999996 5473336.6, 391109.6200000001 5473341.199999999, 391119.9000000004 5473342.390000001, 391135.53000000026 5473345.039999999, 391200.6299999999 5473356.890000001, 391217.36000000034 5473359.9399999995, 391299.54000000004 5473374.609999999, 391350.6699999999 5473383.5600000005, 391391.3799999999 5473390.67, 391397.9199999999 5473391.5, 391422.8300000001 5473396.119999999, 391427.4900000002 5473397.050000001, 391435.70999999996 5473398.279999999, 391492.38999999966 5473408.039999999, 391690.16000000015 5473441.34, 391789.54000000004 5473458.3100000005, 391887.98000000045 5473474.52, 391986.48000000045 5473491.529999999, 392079.13999999966 5473507.85, 392085.5999999996 5473507.25, 392152.75 5473520.220000001, 392176.04000000004 5473524.720000001, 392185.25 5473526.41, 392214.36000000034 5473532.23, 392262.96999999974 5473540.26, 392344.2999999998 5473566.289999999, 392345.5700000003 5473563.0600000005, 392358.79000000004 5473565.4399999995, 392362.1299999999 5473585.720000001, 392365.0700000003 5473601.529999999, 392366.5 5473610.029999999, 392375.5999999996 5473664.15, 392378.16000000015 5473676.710000001, 392384.61000000034 5473698.300000001, 392385.7000000002 5473701.380000001, 392390.6200000001 5473715.26, 392397.8200000003 5473728.68, 392401.1900000004 5473736.52, 392406.1699999999 5473753.85, 392408.36000000034 5473774.460000001, 392409.63999999966 5473791.85, 392410.6699999999 5473806, 392411.9000000004 5473826.41, 392413.1500000004 5473842.17, 392413.9500000002 5473847.59, 392415.5999999996 5473858.869999999, 392418.8099999996 5473882.390000001, 392421.1900000004 5473892.08, 392425.6799999997 5473909.01, 392428.3200000003 5473924.65, 392428.6699999999 5473932.279999999, 392428.5999999996 5473941.27, 392427.54000000004 5473947.32, 392428.01999999955 5473957.25, 392430.95999999996 5473983, 392420.33999999985 5474001.58, 392367.8300000001 5474028.15, 392356.5099999998 5474042.880000001, 392351.91000000015 5474066.890000001, 392349.1299999999 5474188.630000001, 392347.54000000004 5474265.99, 392349.5099999998 5474356.02, 392354.7400000002 5474397.5, 392354.6799999997 5474419.98, 392347.3700000001 5474441.869999999, 392321.0700000003 5474499.289999999, 392368.78000000026 5474519.630000001, 392392.4299999997 5474529.710000001, 392453.9900000002 5474555.35, 392466.5999999996 5474560.57, 392524.36000000034 5474584.5, 392588.38999999966 5474610.550000001, 392659.23000000045 5474640.119999999, 392721.1699999999 5474668, 392792.1699999999 5474698.5, 392854.25 5474725.26, 392906.0099999998 5474747.039999999, 392951.4400000004 5474764.880000001, 392974.58999999985 5474773.970000001, 392996.0599999996 5474782.42, 393036.28000000026 5474798.25, 393039.0999999996 5474799.35, 393042.8099999996 5474800.75, 393051.16000000015 5474803.92, 393053.01999999955 5474804.609999999, 393078.96999999974 5474814.43, 393111.5099999998 5474826.73, 393174.5999999996 5474850.58, 393223.5700000003 5474870.279999999, 393222.16000000015 5474873.24, 393207.1699999999 5474904.57, 393199.9500000002 5474919.66, 393178.5099999998 5474966.3100000005, 393163.01999999955 5474996.050000001, 393158.23000000045 5475005.27, 393141.3700000001 5475041.25, 393137.1299999999 5475050.32, 393131.1799999997 5475063.01, 393105.36000000034 5475118.050000001, 393099.41000000015 5475130.73, 393091.9400000004 5475146.65, 393053.7999999998 5475229.68, 393019.5999999996 5475299.98, 393010.9299999997 5475306.85, 393009.3700000001 5475310.050000001, 393009.23000000045 5475320.140000001, 392990.9400000004 5475357.890000001, 392957.20999999996 5475428.07, 392927.91000000015 5475491.92, 392911.5800000001 5475512.529999999, 392907.79000000004 5475517.08, 392904.21999999974 5475521.359999999, 392881.5800000001 5475548.460000001, 392879.0800000001 5475574.66, 392868.63999999966 5475597.32, 392852.1299999999 5475651.43, 392846.88999999966 5475662.57, 392845.8799999999 5475664.73, 392809.2400000002 5475742.59, 392773.29000000004 5475821.59, 392735.75 5475895.779999999, 392696.6299999999 5475976.02, 392656.6799999997 5476054.32, 392630.21999999974 5476110.140000001, 392604.1699999999 5476103.050000001, 392507.61000000034 5476076.789999999, 392417.13999999966 5476053.220000001, 392306.2999999998 5476024.35, 392290.5700000003 5476022.35, 392281.0599999996 5476019, 392265.9299999997 5476013.67, 392253.51999999955 5476012.460000001, 392152.3799999999 5475979.25, 392111.91000000015 5475965.960000001, 392071.28000000026 5475949, 392075.8099999996 5475920.359999999, 392077.66000000015 5475908.720000001, 392080.03000000026 5475893.74, 392080.9199999999 5475888.1, 392082.73000000045 5475876.74, 392084.2400000002 5475867.199999999, 392088.4500000002 5475840.630000001, 392094.0800000001 5475805.08, 392095.38999999966 5475796.84, 392096.9000000004 5475787.3100000005, 392099.11000000034 5475773.390000001, 392074.7000000002 5475763.15, 392057.9000000004 5475756.08, 392045.79000000004 5475751.02, 392025.9500000002 5475742.6899999995, 392025.4299999997 5475742.619999999, 392002.63999999966 5475739.199999999, 391978.03000000026 5475735.5, 391944.01999999955 5475730.4, 391916.28000000026 5475726.24, 391893.75 5475722.85, 391889.58999999985 5475722.359999999, 391862.71999999974 5475719.210000001, 391835.8200000003 5475716.050000001, 391816.88999999966 5475713.82, 391804.75 5475712.4, 391776.5999999996 5475709.09, 391748.45999999996 5475705.800000001, 391728.33999999985 5475703.4399999995, 391692.1299999999 5475699.1899999995, 391551.0099999998 5475682.619999999, 391545.3200000003 5475685.77, 391548.8700000001 5475678.35, 391598.5999999996 5475574.75, 391603.9000000004 5475563.699999999, 391597.54000000004 5475559.59, 391590.95999999996 5475561.789999999, 391512.5700000003 5475523.119999999, 391503.9900000002 5475518.890000001, 391494.5 5475514.220000001, 391459.5700000003 5475496.98, 391451.1200000001 5475492.8100000005, 391435.29000000004 5475485.01, 391407.54000000004 5475471.33, 391378.9299999997 5475457.210000001, 391368.75 5475452.1899999995, 391354.1900000004 5475445, 391336.6900000004 5475436.380000001, 391331.2999999998 5475433.720000001, 391325.5999999996 5475431.43, 391322.6299999999 5475429.210000001, 391315.04000000004 5475423.529999999, 391305.51999999955 5475420.710000001, 391286.33999999985 5475417.550000001, 391285.23000000045 5475417.359999999, 391283.4199999999 5475417.07, 391269.6299999999 5475412.9399999995, 391256.7400000002 5475407.5600000005, 391216.54000000004 5475388.02, 391203.8700000001 5475381.880000001, 391175.3799999999 5475368.039999999, 391148.2400000002 5475354.869999999, 391144.4199999999 5475353.380000001, 391121.4500000002 5475344.16, 391091.1799999997 5475332.01, 391070.04000000004 5475324.49, 391037.0099999998 5475312.74, 391030.1200000001 5475308.91, 391026.46999999974 5475308.859999999, 391022.48000000045 5475308.59, 391021.2400000002 5475292.609999999, 391017.3799999999 5475290.85, 391004.23000000045 5475286.1, 390943.4500000002 5475289.02, 390934.9500000002 5475289.43, 390925.6500000004 5475289.880000001, 390915.4000000004 5475290.359999999, 390881.01999999955 5475292.02, 390873 5475292.41, 390868.6900000004 5475292.619999999, 390792.0999999996 5475296.3100000005, 390766.5999999996 5475297.539999999, 390765.48000000045 5475297.59, 390764.6799999997 5475297.630000001, 390735.9500000002 5475288.6, 390719.36000000034 5475283.390000001, 390704.71999999974 5475278.779999999, 390661.3300000001 5475265.17, 390651.5499999998 5475262.1, 390647.7400000002 5475260.9, 390643.9299999997 5475259.699999999, 390640.08999999985 5475258.49, 390636.26999999955 5475257.300000001, 390612.6500000004 5475249.869999999, 390579.0999999996 5475239.33, 390576.8499999996 5475238.640000001, 390577.45999999996 5475237.02, 390592.76999999955 5475196.119999999, 390589.9500000002 5475195.050000001, 390570.26999999955 5475187.74, 390550.5999999996 5475180.43, 390536.2599999998 5475175.109999999, 390530.9199999999 5475173.130000001, 390510.2999999998 5475165.470000001, 390504.1299999999 5475182.029999999, 390487.0800000001 5475175.73, 390485.4199999999 5475180.18, 390472.3700000001 5475176.119999999, 390453.4000000004 5475170.210000001, 390433.9000000004 5475171.050000001, 390409.9900000002 5475172.199999999, 390378.71999999974 5475173.630000001, 390389 5475149.300000001, 390380.9299999997 5475147.35, 390379.3099999996 5475147.01, 390364.88999999966 5475144.01, 390352.9000000004 5475141.52, 390347.54000000004 5475140.4, 390337.3799999999 5475138.300000001, 390315.53000000026 5475133.75, 390301.53000000026 5475130.84, 390296.13999999966 5475129.710000001, 390285.38999999966 5475127.48, 390274.1299999999 5475125.140000001, 390262.7599999998 5475122.779999999, 390255.2400000002 5475121.210000001, 390238.0800000001 5475113.49, 390209.8200000003 5475100.76, 390178.91000000015 5475086.82, 390165.28000000026 5475080.68, 390160.58999999985 5475078.5600000005, 390158.76999999955 5475074.6, 390185.3200000003 5474993.92, 390181.4299999997 5474993.08, 390171.23000000045 5474990.869999999, 390159.8200000003 5474988.4, 390147.4299999997 5474985.710000001, 390141.7000000002 5474984.470000001, 390130.6200000001 5474983.210000001, 390120.16000000015 5474983.050000001, 390108.1500000004 5474984.380000001, 390103.6500000004 5474984.960000001, 390061.0499999998 5474990.470000001, 389997.29000000004 5474998.710000001, 389984.3499999996 5475000.380000001, 389973.91000000015 5475001.73, 389932.20999999996 5475007.119999999, 389930.79000000004 5475007.3100000005, 389927.3200000003 5475008.76, 389917.9400000004 5475008.529999999, 389905.41000000015 5475011.01, 389901.0499999998 5475011.869999999, 389876.61000000034 5475015.130000001, 389853.6299999999 5475018.18, 389848.7999999998 5475018.82, 389831.6799999997 5475021.1, 389805.1200000001 5475024.630000001, 389802.4199999999 5475024.539999999, 389795.48000000045 5475024.300000001, 389783.2999999998 5475022.73, 389762.75 5475017.789999999, 389742.2400000002 5475012.890000001, 389718.4299999997 5475007.18, 389697.4199999999 5475002.17, 389652.3799999999 5474991.390000001, 389643.01999999955 5474989.17, 389633.6900000004 5474986.960000001, 389624.6200000001 5474984.76, 389622.9900000002 5474984.359999999, 389621.2000000002 5474983.93, 389610.5800000001 5474981.380000001, 389586 5474975.49, 389577.86000000034 5474973.529999999, 389566.21999999974 5474970.720000001, 389544.4500000002 5474965.52, 389512.29000000004 5474957.789999999, 389491.95999999996 5474952.91, 389453.0700000003 5474943.58, 389439.95999999996 5474940.42, 389376.41000000015 5474925.130000001, 389317.70999999996 5474910.99, 389311.08999999985 5474909.82, 389231.6500000004 5474867.85, 389230.4199999999 5474867.34, 389210.21999999974 5474858.93, 389197.4500000002 5474855.48, 389185.5099999998 5474853.17, 389165.6299999999 5474851.970000001, 389112.6699999999 5474856.460000001, 389103.58999999985 5474856.68, 389086.9500000002 5474857.09, 389045.83999999985 5474857.32, 389034.4299999997 5474857.380000001, 388944.29000000004 5474859.73, 388828.8499999996 5474862.73, 388823.29000000004 5474862.789999999, 388809.7000000002 5474863.17, 388711.01999999955 5474865.91, 388647.58999999985 5474867.67, 388626.3700000001 5474868.26, 388613.2400000002 5474869.66, 388597.9000000004 5474872.92, 388580.5099999998 5474876.609999999, 388565.54000000004 5474879.789999999, 388575.8499999996 5474902.1, 388577.5499999998 5474905.4, 388572.9500000002 5474907.050000001, 388550.75 5474919.33, 388552.4400000004 5474922.380000001, 388567.01999999955 5474946.359999999, 388572.5599999996 5474955.5, 388576.9299999997 5474969.369999999, 388581.9400000004 5474985.199999999, 388584.3499999996 5475003.41, 388555.25 5475000.82, 388543.45999999996 5475002.58, 388527.70999999996 5475004.93, 388509.0499999998 5475004.48, 388504.83999999985 5475004.41, 388472.6900000004 5474995.02, 388425.96999999974 5474967.380000001, 388423.9000000004 5474966.16, 388386.8099999996 5474944.24, 388366.9199999999 5474930.17, 388321.3799999999 5474921.23, 388319.70999999996 5474921.210000001, 388316.6200000001 5474922.859999999, 388305.73000000045 5474920.630000001, 388238.8300000001 5474906.949999999, 388211.9500000002 5474901.460000001, 388160.48000000045 5474890.970000001, 388104.04000000004 5474880.050000001, 388047.5999999996 5474869.140000001, 388039.7999999998 5474866.26, 387982.2000000002 5474844.970000001, 387973.58999999985 5474841.789999999, 387955.3200000003 5474834.75, 387930.6900000004 5474825.24, 387873.01999999955 5474802.130000001, 387859.2400000002 5474802.02, 387832.7599999998 5474795.949999999, 387778.1900000004 5474783.460000001, 387777.45999999996 5474783.289999999, 387710.5099999998 5474766.119999999, 387709.61000000034 5474765.9, 387697.96999999974 5474763.92, 387684.1699999999 5474761.57, 387667.0099999998 5474759.529999999, 387645.2599999998 5474760.5, 387522.71999999974 5474779.119999999, 387521.96999999974 5474779.23, 387500.4199999999 5474783.74, 387478.4900000002 5474792.630000001, 387436.8200000003 5474818.279999999, 387436.1500000004 5474818.699999999, 387435.38999999966 5474819.16, 387435.23000000045 5474819.27, 387429 5474823.0600000005, 387384.3099999996 5474850.25, 387370.6500000004 5474855.16, 387297.28000000026 5474874.449999999, 387238.1799999997 5474889.99, 387209.3099999996 5474897.59, 387197.63999999966 5474900.66, 387179.5599999996 5474906.48, 387139.03000000026 5474926.92, 387090.8499999996 5474953.8100000005, 387075.29000000004 5474966.8100000005, 387049.98000000045 5474989.4399999995, 387028.7599999998 5475010.880000001, 387012.98000000045 5475028.380000001, 386988.9199999999 5475054.220000001, 386984.23000000045 5475059.25, 386981.8499999996 5475061.82, 386972.66000000015 5475071.67, 386965.6299999999 5475079.210000001, 386960.20999999996 5475085.029999999, 386890.75 5475159.5600000005, 386871.8799999999 5475175.42, 386863.7000000002 5475179.85, 386820.3499999996 5475204.73, 386817.23000000045 5475206.529999999, 386800.5499999998 5475216.1, 386797.4000000004 5475218.59, 386793.86000000034 5475221.380000001, 386749.7999999998 5475250.449999999, 386727.71999999974 5475263.199999999, 386731 5475268.17, 386736.8499999996 5475273.890000001, 386778.4299999997 5475329.98, 386794.3799999999 5475351.529999999, 386805.08999999985 5475365.9399999995, 386817.5599999996 5475379.75, 386826.79000000004 5475388.25, 386872.53000000026 5475426.07, 386880.4900000002 5475431.6899999995, 386921.04000000004 5475456.92, 386955.6200000001 5475478.460000001, 386983.9000000004 5475495.789999999, 386997.5700000003 5475504.17, 387021.4000000004 5475519.710000001, 387025.4000000004 5475520.6, 387068.5800000001 5475545.01, 387088.3200000003 5475557.8100000005, 387095.5599999996 5475562.449999999, 387190.46999999974 5475613.800000001, 387192.86000000034 5475615.27, 387239.8799999999 5475641.85, 387243.11000000034 5475644.23, 387253.3799999999 5475651.83, 387280.4199999999 5475666.58, 387305.7000000002 5475677.539999999, 387318.8700000001 5475684.880000001, 387338.6299999999 5475695.890000001, 387357.45999999996 5475707.619999999, 387386.4400000004 5475720.41, 387394.9000000004 5475725.57, 387398.3099999996 5475727.65, 387432.66000000015 5475753.449999999, 387431.3499999996 5475755.050000001, 387418.95999999996 5475770.24, 387396.01999999955 5475798.220000001, 387332.26999999955 5475763.4, 387267.04000000004 5475727.76, 387204.6799999997 5475693.699999999, 387201.16000000015 5475691.779999999, 387123.45999999996 5475665.140000001, 387061.1500000004 5475645.76, 387052.5700000003 5475643.6899999995, 387044.7999999998 5475641.8100000005, 387033.5099999998 5475636.51, 386945.78000000026 5475577.18, 386908.2999999998 5475549.02, 386785.25 5475455.470000001, 386613.48000000045 5475335.32, 386611.0099999998 5475333.59, 386599.9400000004 5475328.09, 386536.75 5475352.42, 386435.45999999996 5475332.27, 386401.61000000034 5475336.449999999, 386396.4400000004 5475336.75, 386325.95999999996 5475341.98, 386276.6299999999 5475357.34, 386263.58999999985 5475346.640000001, 386246.83999999985 5475341.640000001, 386215.5 5475337.51, 386200.1500000004 5475341.01, 386170.7999999998 5475339.07, 386137.26999999955 5475334.92, 386131.1900000004 5475334.17, 386110.36000000034 5475327.43, 386098.3200000003 5475321.699999999, 386069.03000000026 5475322.890000001, 386014.33999999985 5475326.16, 385956.51999999955 5475335.369999999, 385880.8200000003 5475341.42, 385860.01999999955 5475345.699999999, 385834.9199999999 5475355.66, 385838.6200000001 5475361.130000001, 385842.1699999999 5475392.5600000005, 385843.9199999999 5475408.1, 385846.63999999966 5475432.140000001, 385849.78000000026 5475459.869999999, 385852.41000000015 5475483.220000001, 385863.54000000004 5475581.699999999, 385753.4299999997 5475553.869999999, 385752.4900000002 5475559.279999999, 385748.9400000004 5475600.68, 385723.51999999955 5475599.24, 385725.48000000045 5475623.65, 385726.88999999966 5475655.33, 385727.9900000002 5475679.949999999, 385728.2400000002 5475685.49, 385728.6200000001 5475694.0600000005, 385729.03000000026 5475702.800000001, 385724.5499999998 5475701.970000001, 385714.4500000002 5475700.960000001, 385716.13999999966 5475746.52, 385717.3700000001 5475791.15, 385719.73000000045 5475790.67, 385720.70999999996 5475794.800000001, 385722.9199999999 5475805.550000001, 385723.8300000001 5475808.4399999995, 385713.86000000034 5475811.92, 385710.88999999966 5475813.74, 385708.45999999996 5475817.029999999, 385706.95999999996 5475820.76, 385705.4900000002 5475833.02, 385665.1500000004 5475814.25, 385610.36000000034 5475802.300000001, 385509.48000000045 5475814.77, 385497.2400000002 5475816.35, 385484.6200000001 5475818.57, 385469.9000000004 5475821.57, 385464.4199999999 5475822.6899999995, 385425.20999999996 5475832.1, 385406.8099999996 5475837.9, 385390.5 5475846.9399999995, 385372.3799999999 5475865.92, 385362.3200000003 5475875.300000001, 385329.46999999974 5475893.48, 385283.1200000001 5475923.26, 385245.96999999974 5475948.380000001, 385232.46999999974 5475952.98, 385211.3700000001 5475960.130000001, 385185.9000000004 5475972.9, 385171.01999999955 5475980.369999999, 385168.78000000026 5475980.390000001, 385159.0599999996 5475980.73, 385123.7999999998 5475981.960000001, 385110.63999999966 5475977.3100000005, 385096.4500000002 5475972.3100000005, 385072.86000000034 5475963.98, 385040.96999999974 5475952.73, 385030.70999999996 5475949.1899999995, 385017.3300000001 5475944.58, 385003.8499999996 5475939.93, 384996.8099999996 5475937.5, 384965.8300000001 5475926.800000001, 384963.5999999996 5475925.9399999995, 384943.5 5475923.289999999, 384910.6699999999 5475919.779999999, 384894.7000000002 5475918.32, 384868.58999999985 5475915.57, 384865.8300000001 5475915.279999999, 384848.46999999974 5475911.82, 384843.7599999998 5475910.880000001, 384832.96999999974 5475908.73, 384829.01999999955 5475907.4399999995, 384826.6299999999 5475906.720000001, 384816.16000000015 5475902.0600000005, 384813.5800000001 5475900.5600000005, 384806.95999999996 5475896.710000001, 384804.5599999996 5475894.779999999, 384801.73000000045 5475892.49, 384793.54000000004 5475884.48, 384784.63999999966 5475873.9399999995, 384771.0700000003 5475842.890000001, 384764.33999999985 5475827.51, 384762.5099999998 5475829.41, 384762.4900000002 5475829.359999999, 384720.4299999997 5475748, 384703.7000000002 5475715.43, 384668.0599999996 5475644.98, 384660.2599999998 5475619.380000001, 384655.3700000001 5475604.76, 384647.0099999998 5475514.76, 384646.23000000045 5475506.09, 384643.8099999996 5475482.220000001, 384679.3099999996 5475479.09, 384716.0599999996 5475475.859999999, 384730.1200000001 5475451.23, 384726.1200000001 5475448.09, 384744.6299999999 5475383.960000001, 384752.58999999985 5475368.41, 384761.6500000004 5475350.73, 384772.36000000034 5475329.82, 384781.0499999998 5475321.82, 384784.13999999966 5475318.98, 384797.79000000004 5475304.07, 384807.9400000004 5475289.630000001, 384815.25 5475272.35, 384822.45999999996 5475250.68, 384829.29000000004 5475217.199999999, 384805.70999999996 5475174.289999999, 384796.11000000034 5475156.75, 384789.38999999966 5475139.039999999, 384786.1200000001 5475135.640000001, 384778.16000000015 5475127.390000001, 384765.54000000004 5475122.210000001, 384762.20999999996 5475118.48, 384753.9500000002 5475113.84, 384753.71999999974 5475113.720000001, 384730.36000000034 5475101.300000001, 384723.45999999996 5475097.630000001, 384722.9900000002 5475097.380000001, 384722.96999999974 5475097.369999999, 384718.6699999999 5475095.390000001, 384713.4500000002 5475092.99, 384713.1500000004 5475092.859999999, 384693.7599999998 5475085.74, 384683.21999999974 5475082.380000001, 384683.1299999999 5475082.359999999, 384662.8499999996 5475075.08, 384662.8200000003 5475075.0600000005, 384657.23000000045 5475072.109999999, 384657.1799999997 5475072.08, 384655.9299999997 5475070.93, 384655.86000000034 5475070.869999999, 384642.95999999996 5475056.65, 384633.8200000003 5475046.59, 384627.8700000001 5475040.029999999, 384622.3799999999 5475033.98, 384621 5475032.470000001, 384611.79000000004 5475022.33, 384602.9000000004 5475012.52, 384601.4199999999 5475010.890000001, 384598.2000000002 5475007.25, 384595.63999999966 5475004.369999999, 384593.0800000001 5475001.460000001, 384592.91000000015 5475001.220000001, 384592.0499999998 5474999.960000001, 384592.04000000004 5474999.9399999995, 384584.20999999996 5474987.34, 384575.4199999999 5474973.18, 384567.08999999985 5474959.75, 384558.7999999998 5474946.41, 384556.6500000004 5474943.51, 384554.08999999985 5474940.25, 384552.83999999985 5474938.66, 384557.9199999999 5474929.300000001, 384566.26999999955 5474922.77, 384571.8099999996 5474921.4399999995, 384581.21999999974 5474919.18, 384591.3200000003 5474919.98, 384642.75 5474935.9, 384677.3200000003 5474952.8100000005, 384679.66000000015 5474953.970000001, 384684.73000000045 5474956.789999999, 384689.9400000004 5474959.68, 384711.04000000004 5474971.43, 384735.5099999998 5474980.609999999, 384800.36000000034 5474994.0600000005, 384866.8099999996 5474989.73, 384921.53000000026 5474955.42, 384932.78000000026 5474946.300000001, 384935.61000000034 5474940.16, 384951.0999999996 5474910.369999999, 384956.6900000004 5474898.869999999, 384962.2599999998 5474887.369999999, 384964 5474884, 384981.23000000045 5474861.92, 384989.1200000001 5474851.26, 384990.0999999996 5474849.68, 384997.08999999985 5474838.83, 385003.8700000001 5474826.59, 385023.5800000001 5474786.82, 385025.25 5474783.199999999, 385027.2599999998 5474779.289999999, 385036.3799999999 5474762.050000001, 385037.0700000003 5474760.67, 385052.54000000004 5474740.57, 385077.13999999966 5474707.970000001, 385106.2999999998 5474667.300000001, 385117.08999999985 5474647.6899999995, 385133.9000000004 5474618.16, 385149.08999999985 5474591.970000001, 385151.88999999966 5474586.619999999, 385157.5700000003 5474576.49, 385159.5499999998 5474572.949999999, 385172.3200000003 5474556.85, 385171.8300000001 5474555.130000001, 385187.38999999966 5474542.6899999995, 385197.5599999996 5474548.4, 385219.71999999974 5474562.27, 385253.0499999998 5474589.1, 385253.8300000001 5474589.640000001, 385285.03000000026 5474611.550000001, 385297.33999999985 5474622.83, 385297.7599999998 5474623.210000001, 385321.4500000002 5474645.220000001, 385322.86000000034 5474648.41, 385332.21999999974 5474653.890000001, 385339.70999999996 5474658.26, 385340.1699999999 5474658.57, 385358.1900000004 5474670.630000001, 385376.6200000001 5474682.960000001, 385383.58999999985 5474700.76, 385385.1900000004 5474704.84, 385391.8099999996 5474701.029999999, 385394.6500000004 5474699.4, 385403.88999999966 5474709.789999999, 385417.1900000004 5474724.720000001, 385430.6699999999 5474739.84, 385444.54000000004 5474752.029999999, 385463.03000000026 5474768.289999999, 385488.5599999996 5474803.029999999, 385493.8700000001 5474800.41, 385496.5700000003 5474801.1899999995, 385514.0999999996 5474807.6, 385545.7000000002 5474827.6, 385588.95999999996 5474851.59, 385616.95999999996 5474872.970000001, 385630.76999999955 5474889.41, 385636.4500000002 5474897.630000001, 385642.2400000002 5474906.02, 385638.83999999985 5474918.130000001, 385673.20999999996 5474932.27, 385679.36000000034 5474939.630000001, 385685 5474946.4, 385695.8799999999 5474959.449999999, 385702.3200000003 5474970.199999999, 385707.2400000002 5474980.76, 385711.70999999996 5474990.4, 385716.4000000004 5475000.51, 385720.88999999966 5475010.17, 385724.58999999985 5475018.15, 385728.3099999996 5475026.15, 385731.08999999985 5475034.25, 385733.7400000002 5475042.01, 385736.3499999996 5475049.57, 385740 5475060.710000001, 385726.63999999966 5475083.08, 385716.3099999996 5475100.41, 385723.6299999999 5475103.550000001, 385728.48000000045 5475105.630000001, 385733.25 5475107.68, 385737.8700000001 5475109.66, 385739.26999999955 5475115.0600000005, 385755.9199999999 5475124.42, 385757.1500000004 5475139.300000001, 385757.75 5475146.5, 385757.7000000002 5475151.800000001, 385757.63999999966 5475158.630000001, 385757.58999999985 5475165.050000001, 385757.46999999974 5475178.67, 385757.4199999999 5475186.09, 385756.2000000002 5475194.98, 385791.58999999985 5475196.77, 385839.41000000015 5475189.6899999995, 385846.91000000015 5475188.59, 385848.9400000004 5475187.33, 385853.3499999996 5475186.369999999, 385925.1900000004 5475172.26, 385937.3099999996 5475169.890000001, 385970.13999999966 5475163.4399999995, 385972.2999999998 5475171.02, 385974.48000000045 5475178.65, 385976.7999999998 5475186.76, 385981.9000000004 5475204.58, 385983.36000000034 5475209.949999999, 385995.88999999966 5475205.27, 386024.08999999985 5475189.59, 386025.76999999955 5475188.93, 386095.9199999999 5475160.210000001, 386129.88999999966 5475147, 386131.73000000045 5475146.710000001, 386257.3700000001 5475129.369999999, 386327.88999999966 5475120.029999999, 386330.2400000002 5475119.710000001, 386499.79000000004 5475089.640000001, 386608.73000000045 5475071.0600000005, 386619.6500000004 5475068.5600000005, 386641.63999999966 5475061.550000001, 386662.33999999985 5475051.390000001, 386682.98000000045 5475039.65, 386691.1299999999 5475034.08, 386698.78000000026 5475028.83, 386706.61000000034 5475022.109999999, 386714.2999999998 5475015.48, 386711.1200000001 5475008.789999999, 386744.88999999966 5474985.789999999, 386744.0599999996 5474978.640000001, 386745.9500000002 5474969.3100000005, 386747.36000000034 5474966.43, 386750.4199999999 5474960.16, 386760.8300000001 5474950.92, 386755.1500000004 5474939.359999999, 386749.8499999996 5474928.57, 386753.66000000015 5474926.460000001, 386804.7999999998 5474896.77, 386805.6799999997 5474896.27, 386831.91000000015 5474881.43, 386863.5499999998 5474865.039999999, 386896.5700000003 5474846.199999999, 386911.7999999998 5474837.51, 386930.53000000026 5474826.470000001, 386949.9500000002 5474815.01, 386969.4000000004 5474802.130000001, 386979.8099999996 5474794.9399999995, 386988.0499999998 5474789.25, 387001.7999999998 5474780.279999999, 387013.08999999985 5474772.73, 387021.8200000003 5474766.880000001, 387031.8099999996 5474761.640000001, 387042.45999999996 5474756.0600000005, 387048.4500000002 5474752.92, 387051.9400000004 5474752.15, 387060.7400000002 5474750.210000001, 387070.3700000001 5474748.1, 387078.63999999966 5474746.279999999, 387090.2400000002 5474743.73, 387097.1900000004 5474740.17, 387105.38999999966 5474735.99, 387114.61000000034 5474731.279999999, 387140.78000000026 5474717.92, 387144.8700000001 5474715.84, 387145.29000000004 5474715.619999999, 387196.4400000004 5474684.890000001, 387205.4000000004 5474679.5, 387251.6799999997 5474662.84, 387276.38999999966 5474652.33, 387276.88999999966 5474652.119999999, 387301.41000000015 5474636.279999999, 387312.26999999955 5474629.17, 387313.36000000034 5474630.84, 387348.5499999998 5474614.720000001, 387349.48000000045 5474614.279999999, 387355.5499999998 5474611.4, 387355.4000000004 5474611.0600000005, 387351.0800000001 5474601.130000001, 387355.2599999998 5474597.470000001, 387347.0499999998 5474594.01, 387343.1299999999 5474591.73, 387341.36000000034 5474590.359999999, 387339.9199999999 5474588.779999999, 387339.1299999999 5474587.279999999, 387338.6200000001 5474585.84, 387338.4199999999 5474583.460000001, 387338.4199999999 5474582.34, 387338.4299999997 5474579.9, 387338.61000000034 5474576.9399999995, 387338.8499999996 5474575.5600000005, 387340.0499999998 5474569.029999999, 387340.8200000003 5474566.17, 387342.0700000003 5474563.789999999, 387343.04000000004 5474562.85, 387345.66000000015 5474562.02, 387347.98000000045 5474562.119999999, 387362.38999999966 5474563.9399999995, 387371.04000000004 5474565.029999999, 387375.41000000015 5474565.09, 387381.0800000001 5474565.15, 387393.5 5474564.9, 387394.41000000015 5474564.880000001, 387399.04000000004 5474564.49, 387402.7599999998 5474563.77, 387403.7999999998 5474563.210000001, 387413.3799999999 5474554.300000001, 387417.61000000034 5474549.48, 387423.20999999996 5474541.890000001, 387431.70999999996 5474530.380000001, 387439.2000000002 5474520.220000001, 387447.75 5474508.630000001, 387456.58999999985 5474496.630000001, 387482.38999999966 5474507.529999999, 387484.1200000001 5474508.050000001, 387485.6200000001 5474508.51, 387493.1900000004 5474509.949999999, 387506.8300000001 5474510.34, 387527.9299999997 5474509.029999999, 387550.13999999966 5474504.949999999, 387570.5099999998 5474501.220000001, 387575.7000000002 5474500.279999999, 387586.1299999999 5474496.9399999995, 387593.8700000001 5474494.470000001, 387601.46999999974 5474493.779999999, 387612.28000000026 5474492.8100000005, 387625.6900000004 5474491.59, 387634.71999999974 5474487.17, 387645.2999999998 5474478.529999999, 387652.95999999996 5474470.050000001, 387653.8700000001 5474469.390000001, 387655.3300000001 5474468.859999999, 387657.83999999985 5474468.48, 387658.3799999999 5474465.98, 387659.23000000045 5474462.720000001, 387660.3200000003 5474459.41, 387662.73000000045 5474453.359999999, 387664.5499999998 5474444.880000001, 387657.2000000002 5474442.73, 387649.4900000002 5474440.49, 387642.9400000004 5474438.58, 387635.76999999955 5474436.48, 387628.20999999996 5474434.27, 387620.8499999996 5474432.130000001, 387606.0099999998 5474427.800000001, 387598.83999999985 5474425.699999999, 387591.1299999999 5474423.460000001, 387583.8499999996 5474421.34, 387576.16000000015 5474419.09, 387568.7400000002 5474416.93, 387594.6200000001 5474293.01, 387590.1699999999 5474257.300000001, 387588.91000000015 5474252.58, 387575.21999999974 5474257.949999999, 387567.2400000002 5474261.07, 387557.79000000004 5474264.779999999, 387556.9000000004 5474237.41, 387554.7599999998 5474172.300000001, 387564.3499999996 5474172.5600000005, 387572.4400000004 5474172.77, 387593.6799999997 5474173.34, 387635.6900000004 5474174.460000001, 387641.11000000034 5474240.359999999, 387641.13999999966 5474240.77, 387640.5599999996 5474246.26, 387698.86000000034 5474234.630000001, 387701 5474234.300000001, 387725.36000000034 5474230.5600000005, 387728.46999999974 5474234.07, 387743.11000000034 5474250.52, 387748.0999999996 5474258.76, 387751.75 5474266.869999999, 387758.8200000003 5474280.52, 387788.53000000026 5474314.8100000005, 387805.8499999996 5474320.74, 387819.2999999998 5474325.33, 387832.63999999966 5474329.890000001, 387837.6200000001 5474331.59, 387815.4199999999 5474351.16, 387774.4199999999 5474370.470000001, 387765.13999999966 5474380.359999999, 387756.38999999966 5474389.68, 387754.9299999997 5474391.23, 387751.16000000015 5474404.48, 387749.79000000004 5474409.34, 387751.25 5474416.960000001, 387753.7599999998 5474429.970000001, 387758.76999999955 5474456, 387761.36000000034 5474469.35, 387763.75 5474481.8100000005, 387764.66000000015 5474485.57, 387769.6200000001 5474489.720000001, 387773.5599999996 5474493.449999999, 387776 5474496.32, 387776.91000000015 5474497.390000001, 387789.53000000026 5474515.25, 387791.79000000004 5474518.449999999, 387802.45999999996 5474532.4399999995, 387802.9000000004 5474533.01, 387825.08999999985 5474552.859999999, 387858.28000000026 5474582.550000001, 387859.63999999966 5474583.77, 387878.8799999999 5474596.67, 387879.51999999955 5474597.1, 387887.2400000002 5474601.51, 387906.4400000004 5474611.390000001, 387923.36000000034 5474619.34, 387932.7400000002 5474623.75, 387934 5474624.25, 387953.95999999996 5474632.220000001, 387954.63999999966 5474632.49, 387962.7599999998 5474638.42, 387972.3799999999 5474647.5600000005, 387973.3300000001 5474648.449999999, 387977.23000000045 5474650.77, 387979.88999999966 5474651.6899999995, 387981.8099999996 5474652.359999999, 388004.8499999996 5474658.0500000</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-042" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-042.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-042" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-042.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108955</v>
       </c>
       <c r="O2" s="3">
-        <v>46166.17215194625</v>
+        <v>46262.47324300699</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31916</v>
       </c>
       <c r="S2" s="3">
         <v>31916</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>