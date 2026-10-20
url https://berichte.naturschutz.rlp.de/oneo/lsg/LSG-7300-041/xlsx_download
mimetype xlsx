--- v4 (2026-07-14)
+++ v5 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Blümelstal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-041</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-041.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-041.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((396332.6200000001 5451234.57, 396345.98000000045 5451227.82, 396345.8099999996 5451211.66, 396345.76999999955 5451208.130000001, 396345.4299999997 5451161.470000001, 396339.1900000004 5451115.6899999995, 396334.53000000026 5451093.210000001, 396331.26999999955 5451089.24, 396323.70999999996 5451091.4, 396312.0499999998 5451094.73, 396227.78000000026 5451025.390000001, 396144.9000000004 5450957.199999999, 396146.48000000045 5450953.98, 396142.3700000001 5450951.18, 396037.78000000026 5450879.779999999, 396028.26999999955 5450873.300000001, 396024.5700000003 5450870.800000001, 396019.71999999974 5450882.039999999, 396007.3700000001 5450876.890000001, 395831.4000000004 5450803.42, 395837.3099999996 5450796.050000001, 395845.28000000026 5450786.1, 395852.9500000002 5450776.529999999, 395798.0499999998 5450698.369999999, 395785.01999999955 5450707.140000001, 395779.11000000034 5450711.130000001, 395768.16000000015 5450718.5, 395757.66000000015 5450725.58, 395754.8700000001 5450721.550000001, 395687.16000000015 5450623.5600000005, 395683.01999999955 5450617.5600000005, 395681.0599999996 5450612.52, 395666.41000000015 5450617.98, 395663.29000000004 5450593.74, 395659.04000000004 5450558.140000001, 395649.4199999999 5450533.75, 395636.16000000015 5450513.220000001, 395599.75 5450466.1899999995, 395593.79000000004 5450458.48, 395580.8499999996 5450451.050000001, 395560.3499999996 5450455.0600000005, 395445.26999999955 5450407.34, 395447.8700000001 5450401.4399999995, 395451.11000000034 5450394.0600000005, 395492.9400000004 5450409.93, 395521.25 5450420.68, 395537.29000000004 5450426.76, 395563.61000000034 5450436.74, 395568.5499999998 5450428.390000001, 395609.2599999998 5450456.48, 395621.8700000001 5450444.15, 395610.3499999996 5450431.49, 395612.51999999955 5450418.0600000005, 395629.9400000004 5450436.789999999, 395661.4299999997 5450458.4399999995, 395748.1500000004 5450505.49, 395775.4199999999 5450518.42, 395800.83999999985 5450528.890000001, 395836.86000000034 5450536.869999999, 395895.78000000026 5450565.130000001, 395900.01999999955 5450567.16, 395920.48000000045 5450559.4, 395927.3499999996 5450529.380000001, 395922.5700000003 5450507.83, 395917.38999999966 5450501.25, 395935.1699999999 5450506.699999999, 395932.4199999999 5450498.640000001, 395940.11000000034 5450494.99, 395931 5450464.92, 395929.66000000015 5450460.539999999, 395919.96999999974 5450428.550000001, 395913 5450405.550000001, 395910.73000000045 5450398.07, 395900.23000000045 5450363.449999999, 395891.91000000015 5450362.93, 395877.28000000026 5450362.02, 395870.21999999974 5450361.58, 395862.5 5450297.15, 395860.1799999997 5450287.289999999, 395848.6699999999 5450238.43, 395834.4000000004 5450177.890000001, 395838.45999999996 5450178.08, 395837.5099999998 5450174.039999999, 395819.4299999997 5450173.18, 395807.01999999955 5450056.52, 395809.51999999955 5450052.18, 395774.9299999997 5450056.359999999, 395769.86000000034 5450049.4, 395767.71999999974 5449911.279999999, 395806.01999999955 5449916.869999999, 395813.3799999999 5449919.52, 395829.6500000004 5449928.24, 395837.8300000001 5449926.949999999, 395864.13999999966 5449926.859999999, 395873.1799999997 5449930.18, 395869.08999999985 5449962.9, 395872.5099999998 5449972.859999999, 395886.29000000004 5449965.67, 395888.13999999966 5449964.720000001, 395902.36000000034 5449957.289999999, 395924.7999999998 5449978.289999999, 395932.9000000004 5449990.289999999, 395967.63999999966 5450041.8100000005, 395981.3200000003 5450056.41, 395972.53000000026 5450069.92, 395984.0999999996 5450083.109999999, 395991.95999999996 5450086.68, 395996.45999999996 5450088.720000001, 396009.3300000001 5450089.210000001, 396034.9900000002 5450087.529999999, 396040.95999999996 5450097.32, 395994.54000000004 5450121.449999999, 395993.3799999999 5450122.99, 396014.21999999974 5450140.9399999995, 396016.4900000002 5450144.970000001, 396018.3799999999 5450146.34, 396032.26999999955 5450128.24, 396034.36000000034 5450129.73, 396041.70999999996 5450131.65, 396069.5999999996 5450138.890000001, 396039.88999999966 5450187.15, 396031.86000000034 5450205.83, 396031.7999999998 5450225.720000001, 396036.13999999966 5450250.93, 396037.8200000003 5450260.630000001, 396034.33999999985 5450260.710000001, 396025.38999999966 5450260.92, 396026.25 5450287.25, 396031.3700000001 5450308.390000001, 396039.54000000004 5450336.08, 396048.86000000034 5450367.6899999995, 396051.33999999985 5450377.130000001, 396058.53000000026 5450404.42, 396068.25 5450429.02, 396069.95999999996 5450433.33, 396081.79000000004 5450456.220000001, 396093.8799999999 5450492.52, 396103.4000000004 5450510.02, 396105.98000000045 5450514.77, 396106.3099999996 5450529.26, 396121.4299999997 5450572.390000001, 396123.25 5450581.02, 396138.0099999998 5450643.32, 396137.2999999998 5450647.33, 396134.9400000004 5450660.85, 396135.4299999997 5450675.75, 396139.7599999998 5450688.029999999, 396146.1799999997 5450706.24, 396165.8200000003 5450749.65, 396169.4199999999 5450757.35, 396174 5450767.17, 396176.1699999999 5450769.359999999, 396214.28000000026 5450807.789999999, 396216.1699999999 5450809.699999999, 396245.9299999997 5450838.050000001, 396259.0999999996 5450844.51, 396267.83999999985 5450855.300000001, 396273.11000000034 5450860.98, 396307.91000000015 5450838.130000001, 396316.4299999997 5450830.26, 396298.4400000004 5450814.09, 396320.46999999974 5450787.09, 396326.4500000002 5450792.109999999, 396378.3300000001 5450839.029999999, 396387.3300000001 5450828.76, 396515.4500000002 5450924.85, 396518.2000000002 5450940.779999999, 396522.0700000003 5450941.220000001, 396527.0999999996 5450941.779999999, 396522.11000000034 5450916.99, 396517.6900000004 5450894.99, 396509.63999999966 5450854.949999999, 396509.3499999996 5450853.550000001, 396499.0499999998 5450830.82, 396488.3499999996 5450807.1899999995, 396485.4900000002 5450800.880000001, 396481.48000000045 5450791.640000001, 396470.78000000026 5450761.289999999, 396465.28000000026 5450718.76, 396458.1200000001 5450663.24, 396455.6799999997 5450640.33, 396453.63999999966 5450595.93, 396453.0499999998 5450583.119999999, 396452.8700000001 5450579.08, 396453.0800000001 5450573.84, 396453.46999999974 5450564.73, 396453.8300000001 5450555.9399999995, 396454.9400000004 5450529.49, 396456.26999999955 5450497.699999999, 396456.7999999998 5450485.1, 396458.28000000026 5450467.33, 396460.95999999996 5450435.4399999995, 396465.0099999998 5450420.3100000005, 396469.21999999974 5450404.609999999, 396477.9500000002 5450372.029999999, 396512.25 5450377.73, 396522.71999999974 5450379.48, 396538.2400000002 5450382.0600000005, 396539.9400000004 5450382.35, 396541.6699999999 5450382.640000001, 396546.4900000002 5450383.4399999995, 396548.28000000026 5450383.74, 396592.83999999985 5450391.1, 396595.08999999985 5450381.359999999, 396595.3300000001 5450380.359999999, 396599.1699999999 5450381.720000001, 396618.0099999998 5450388.449999999, 396619.8499999996 5450389.109999999, 396621.76999999955 5450389.800000001, 396627.28000000026 5450391.77, 396624.7400000002 5450406.59, 396620.71999999974 5450429, 396620.5999999996 5450429.99, 396619.1900000004 5450441.24, 396618.7400000002 5450445.890000001, 396618.6900000004 5450447.42, 396618.4500000002 5450455.8100000005, 396618.58999999985 5450466.1, 396621.6500000004 5450486.539999999, 396621.70999999996 5450489.07, 396621.9199999999 5450497.01, 396621.5599999996 5450507.75, 396621.2999999998 5450515.390000001, 396621.29000000004 5450520.24, 396621.6699999999 5450533.539999999, 396621.8300000001 5450536.07, 396622.3700000001 5450545.050000001, 396622.78000000026 5450548.77, 396623.03000000026 5450554.66, 396623.5099999998 5450558.539999999, 396625.9900000002 5450578.6899999995, 396629.8300000001 5450601.6, 396631.6200000001 5450612.27, 396635.96999999974 5450632.99, 396644.8799999999 5450632.039999999, 396651.2000000002 5450667.4399999995, 396656.95999999996 5450699.83, 396669.3300000001 5450695.800000001, 396671.4299999997 5450705.130000001, 396689.3200000003 5450784.76, 396700.5 5450782.51, 396711.8700000001 5450780.24, 396714.46999999974 5450779.73, 396716.83999999985 5450793.83, 396722.5499999998 5450827.77, 396731.95999999996 5450832.369999999, 396747.28000000026 5450830.02, 396754.0700000003 5450848.99, 396763.04000000004 5450874.039999999, 396758.16000000015 5450877.359999999, 396760.88999999966 5450881.539999999, 396759.71999999974 5450893.51, 396758.29000000004 5450908.1, 396757.78000000026 5450913.279999999, 396757.0099999998 5450921.220000001, 396755.79000000004 5450933.67, 396754.45999999996 5450947.26, 396753.7999999998 5450953.91, 396753.3499999996 5450958.619999999, 396753.1900000004 5450960.23, 396751.71999999974 5450975.27, 396750.4900000002 5450987.77, 396749.08999999985 5451002.109999999, 396748.4000000004 5451009.15, 396747.91000000015 5451014.17, 396747.2999999998 5451020.4399999995, 396746.63999999966 5451027.119999999, 396745.54000000004 5451038.35, 396748.0499999998 5451041.220000001, 396756.5700000003 5451050.970000001, 396761.9400000004 5451057.119999999, 396766.66000000015 5451062.51, 396772.4199999999 5451069.109999999, 396777.1299999999 5451074.5, 396781.3099999996 5451079.27, 396778.6799999997 5451080.41, 396791.33999999985 5451100.880000001, 396802.7999999998 5451119.380000001, 396811.46999999974 5451133.23, 396819.98000000045 5451146.84, 396829.0800000001 5451161.369999999, 396838.25 5451169.789999999, 396839.45999999996 5451167.4, 396843.9500000002 5451168.82, 396870.8700000001 5451178.720000001, 396895.29000000004 5451187.720000001, 396886.11000000034 5451208.699999999, 396916.33999999985 5451219.5600000005, 396917.4299999997 5451219.960000001, 396925.0599999996 5451199.58, 396928.20999999996 5451200.8100000005, 396928.83999999985 5451201.050000001, 396930.6699999999 5451201.77, 396959 5451212.83, 396961.16000000015 5451213.67, 396955.3799999999 5451231.6, 396955.13999999966 5451232.34, 396948.7000000002 5451242.970000001, 396946.6299999999 5451259.4, 396946.88999999966 5451265.84, 396947.41000000015 5451279.470000001, 396947.4400000004 5451280.369999999, 396942.0599999996 5451289.32, 396933.0499999998 5451304.26, 396933.0800000001 5451307.65, 396932.41000000015 5451308.68, 396926.2599999998 5451318.029999999, 396919.76999999955 5451328.23, 396919.08999999985 5451334.9, 396921.9199999999 5451344.43, 396924.4299999997 5451345.08, 396928.0499999998 5451346.01, 396922.86000000034 5451382.51, 396922.5499999998 5451384.65, 396918.2000000002 5451399, 396911.5700000003 5451413.17, 396910.0700000003 5451416.369999999, 396904.45999999996 5451428.35, 396904.3200000003 5451428.58, 396900.9199999999 5451434.09, 396889.58999999985 5451452.529999999, 396883.6200000001 5451462.300000001, 396883.2400000002 5451462.91, 396879.21999999974 5451468.140000001, 396878.21999999974 5451469.449999999, 396873.5599999996 5451475.52, 396869.11000000034 5451481.73, 396857.98000000045 5451497.27, 396855.7999999998 5451500.300000001, 396846.78000000026 5451512.91, 396833.9299999997 5451549.460000001, 396824.5700000003 5451588.58, 396819.9500000002 5451589.140000001, 396815.04000000004 5451589.73, 396808.04000000004 5451590.57, 396817.91000000015 5451627.02, 396818.0099999998 5451627.369999999, 396829.45999999996 5451658.470000001, 396831.86000000034 5451665, 396831.9199999999 5451665.1899999995, 396843.0999999996 5451699.529999999, 396852.23000000045 5451733.359999999, 396869.45999999996 5451769.18, 396893.5499999998 5451800.119999999, 396893.75 5451800.380000001, 396914.95999999996 5451822.73, 396960.4000000004 5451854.17, 396953.83999999985 5451863.25, 396947.0499999998 5451872.640000001, 396962.1299999999 5451874.859999999, 396982.23000000045 5451890.279999999, 396983.7000000002 5451891.4, 397021.9000000004 5451920.710000001, 397040.1699999999 5451934.720000001, 397044.4299999997 5451957.43, 397048.01999999955 5451976.529999999, 397085.8799999999 5452006.02, 397112.1699999999 5452032.140000001, 397116.51999999955 5452040.609999999, 397116.9900000002 5452041.51, 397120.9199999999 5452048.58, 397121.46999999974 5452049.84, 397124.1200000001 5452055.970000001, 397126.5800000001 5452063.029999999, 397126.7999999998 5452063.640000001, 397128.6699999999 5452071.51, 397129.63999999966 5452079.66, 397129.63999999966 5452079.85, 397129.70999999996 5452087.33, 397129.70999999996 5452087.619999999, 397129.16000000015 5452095.77, 397129.1500000004 5452095.9399999995, 397127.54000000004 5452103.630000001, 397123 5452118.630000001, 397122.88999999966 5452118.98, 397120.71999999974 5452124.67, 397118.1500000004 5452129.77, 397118.04000000004 5452129.99, 397114.96999999974 5452135.16, 397111.7999999998 5452140.01, 397111.63999999966 5452140.24, 397108.1200000001 5452145.18, 397107.91000000015 5452145.449999999, 397104.41000000015 5452149.99, 397071.5800000001 5452192.0600000005, 397052.66000000015 5452216.220000001, 397009.25 5452275.880000001, 396995.9199999999 5452285.59, 396994.1799999997 5452293.83, 396974.4199999999 5452306.17, 396973.6900000004 5452306.630000001, 396961.03000000026 5452314.98, 396964.5700000003 5452319.02, 396970.29000000004 5452325.550000001, 396965.9199999999 5452336.77, 396959.73000000045 5452352.640000001, 396965.16000000015 5452355.82, 396954.1799999997 5452384.24, 396940.6799999997 5452404.140000001, 396927.25 5452423.93, 396915.4000000004 5452441.380000001, 396920.08999999985 5452445.5600000005, 396921.25 5452446.68, 396927.2599999998 5452451.59, 396927.5800000001 5452451.859999999, 396932.8099999996 5452456.699999999, 396949.3300000001 5452472, 396956.8799999999 5452479, 396971.58999999985 5452497.720000001, 396975.0099999998 5452502.08, 396968.0599999996 5452506.369999999, 396979.08999999985 5452514.890000001, 396984.95999999996 5452520.92, 396987.21999999974 5452523.25, 396989 5452525.09, 397007.2599999998 5452543.890000001, 397020.33999999985 5452557.35, 397029.78000000026 5452568.09, 397037.5999999996 5452576.49, 397037.04000000004 5452579.470000001, 397035.88999999966 5452585.619999999, 397067.23000000045 5452641.43, 397074.8499999996 5452655, 397082.13999999966 5452667.970000001, 397065.7400000002 5452681.210000001, 397060.5700000003 5452685.380000001, 397035.4199999999 5452705.67, 397037.08999999985 5452706.93, 397030.8700000001 5452715.279999999, 397020.46999999974 5452708.0600000005, 397022.5999999996 5452704.33, 397009.8099999996 5452694.460000001, 396989.4500000002 5452720.470000001, 396982.48000000045 5452715.52, 396974.28000000026 5452709.710000001, 396965.3300000001 5452703.49, 396958.6500000004 5452698.84, 396948.6699999999 5452691.92, 396933.1699999999 5452681.15, 396930.11000000034 5452679.02, 396928.9500000002 5452680.66, 396919.54000000004 5452679.42, 396909.8200000003 5452678.130000001, 396899.54000000004 5452676.76, 396892.6699999999 5452675.85, 396888.3300000001 5452675.27, 396885.1500000004 5452674.85, 396876.96999999974 5452673.76, 396868.78000000026 5452672.68, 396855.63999999966 5452670.9399999995, 396847.66000000015 5452669.869999999, 396840.5099999998 5452668.93, 396839.86000000034 5452667.73, 396829 5452676.08, 396821.5800000001 5452682.43, 396821.3499999996 5452682.630000001, 396814.1900000004 5452689.539999999, 396808.0499999998 5452695.890000001, 396803.21999999974 5452700.960000001, 396802.5499999998 5452701.619999999, 396796.48000000045 5452707.640000001, 396795.1900000004 5452708.960000001, 396788.3099999996 5452716.01, 396781.6699999999 5452723.01, 396781.13999999966 5452723.619999999, 396770.1900000004 5452736.460000001, 396760.95999999996 5452733.699999999, 396759.2999999998 5452737.880000001, 396761.16000000015 5452738.630000001, 396761.0999999996 5452790.02, 396761.08999999985 5452790.42, 396761.0099999998 5452857.4399999995, 396768.08999999985 5452858.5600000005, 396776.8700000001 5452859.77, 396787.1299999999 5452861.18, 396797.0499999998 5452862.550000001, 396806.73000000045 5452863.890000001, 396806.9199999999 5452863.91, 396812.71999999974 5452866.1, 396806.88999999966 5452887.43, 396799.66000000015 5452913.82, 396792.3799999999 5452940.390000001, 396784.16000000015 5452970.4399999995, 396775.88999999966 5453000.66, 396784.0099999998 5453001.33, 396789.66000000015 5453001.789999999, 396779.5099999998 5453019.66, 396784.2599999998 5453021.140000001, 396799.76999999955 5453025.99, 396788.88999999966 5453078.0600000005, 396779.6699999999 5453122.23, 396781.66000000015 5453121.84, 396783.58999999985 5453121.449999999, 396790.03000000026 5453136.68, 396795.3300000001 5453143.43, 396841.9299999997 5453202.73, 396898.2000000002 5453274.33, 396895.1299999999 5453277.039999999, 396894.9900000002 5453277.16, 396892.28000000026 5453278.130000001, 396884.51999999955 5453285.52, 396882.8300000001 5453287.140000001, 396878.2599999998 5453291.48, 396875.98000000045 5453293.65, 396874.9500000002 5453294.630000001, 396873.5999999996 5453295.92, 396872.6299999999 5453296.85, 396872.48000000045 5453296.98, 396869.3499999996 5453300.199999999, 396865.3099999996 5453304.960000001, 396857.7599999998 5453312.77, 396839.8300000001 5453306.220000001, 396830.20999999996 5453319.699999999, 396829.88999999966 5453320.34, 396814.58999999985 5453308.119999999, 396797.41000000015 5453294.4, 396783.13999999966 5453282.99, 396780.3099999996 5453280.449999999, 396772.9199999999 5453273.789999999, 396765.2999999998 5453267.51, 396751.96999999974 5453259.0600000005, 396744.71999999974 5453254.460000001, 396735.86000000034 5453248.84, 396732.6299999999 5453246.800000001, 396727.46999999974 5453243.52, 396726.9400000004 5453244.3100000005, 396698.9500000002 5453209.140000001, 396693.73000000045 5453202.59, 396691.5599999996 5453198.800000001, 396660.6500000004 5453144.529999999, 396652.3099999996 5453146.49, 396650.88999999966 5453146.82, 396644.1900000004 5453148.390000001, 396636.45999999996 5453117.58, 396631.70999999996 5453093.15, 396631.5700000003 5453076.359999999, 396631.48000000045 5453066.880000001, 396631.3799999999 5453055.050000001, 396631.33999999985 5453051.359999999, 396631.2000000002 5453035.960000001, 396631.16000000015 5453031.67, 396630.75 5453027.34, 396584.54000000004 5453014.77, 396546.76999999955 5453004.51, 396466.0099999998 5452995.41, 396463.03000000026 5452997.02, 396371.16000000015 5452980.67, 396367.53000000026 5452979.58, 396362.29000000004 5452977.99, 396347.78000000026 5452973.65, 396335.8300000001 5452970.0600000005, 396334.1299999999 5452969.550000001, 396329.8700000001 5452968.09, 396323.2999999998 5452965.84, 396320.33999999985 5452964.83, 396308.71999999974 5452960.4399999995, 396327.46999999974 5452933.890000001, 396321.46999999974 5452931.34, 396320.8799999999 5452931.1, 396316.70999999996 5452929.65, 396313.16000000015 5452928.42, 396316.1699999999 5452924.34, 396254.75 5452903.67, 396221.1699999999 5452891.369999999, 396219.9400000004 5452890.92, 396189.48000000045 5452879.140000001, 396185.7599999998 5452877.630000001, 396141.4199999999 5452859.470000001, 396130.8799999999 5452854.49, 396119.7000000002 5452850.720000001, 396102.2000000002 5452842.640000001, 396101.6799999997 5452842.380000001, 396070.4900000002 5452826.619999999, 396036.01999999955 5452808.52, 396019.36000000034 5452799.77, 395987.20999999996 5452781.57, 395986.8099999996 5452781.33, 395873.0800000001 5452709.109999999, 395810.9299999997 5452660.24, 395810.4299999997 5452659.84, 395785.3099999996 5452642.77, 395768.3300000001 5452631.220000001, 395767.54000000004 5452630.68, 395765.7999999998 5452636.4399999995, 395771.79000000004 5452640.359999999, 395783.2999999998 5452647.859999999, 395768.0999999996 5452709.699999999, 395760.75 5452739.619999999, 395756.8799999999 5452755.369999999, 395749.9400000004 5452783.609999999, 395743.71999999974 5452785.58, 395744.5099999998 5452787.93, 395749.3499999996 5452802.42, 395760.23000000045 5452829.48, 395739.3700000001 5452806.25, 395722.4299999997 5452776.35, 395711.0999999996 5452756.34, 395704.98000000045 5452745.51, 395690.1799999997 5452719.369999999, 395672.91000000015 5452688.9, 395652.0800000001 5452652.1, 395637.71999999974 5452626.5, 395634.0999999996 5452621.49, 395629.3799999999 5452614.99, 395614.0800000001 5452596.720000001, 395586.5599999996 5452588.460000001, 395559.26999999955 5452583.98, 395548.4900000002 5452579.58, 395542.9000000004 5452573.15, 395542.5099999998 5452572.550000001, 395534.2400000002 5452559.630000001, 395528.45999999996 5452550.609999999, 395522.0800000001 5452540.640000001, 395518.76999999955 5452535.470000001, 395513.75 5452525.67, 395512.8799999999 5452523.970000001, 395506.6900000004 5452520.68, 395498.9000000004 5452518.369999999, 395480.88999999966 5452521.8100000005, 395413.16000000015 5452536.5, 395371.13999999966 5452545.550000001, 395372.7000000002 5452549.6, 395373.1799999997 5452550.85, 395361.6799999997 5452559.34, 395351.23000000045 5452567.050000001, 395335.36000000034 5452578.75, 395332.9900000002 5452580.539999999, 395305.86000000034 5452600.960000001, 395307.3499999996 5452603.0600000005, 395303.4299999997 5452609.25, 395292.9000000004 5452625.83, 395285.5800000001 5452637.369999999, 395281.3099999996 5452653.029999999, 395280.8499999996 5452656.6899999995, 395279.83999999985 5452656.5600000005, 395277.4500000002 5452656.279999999, 395276.0700000003 5452664.57, 395272.9299999997 5452683.41, 395274.2000000002 5452686.970000001, 395273.6500000004 5452693.84, 395272.7400000002 5452705.140000001, 395271.2999999998 5452723.08, 395270 5452731.289999999, 395266.0999999996 5452755.65, 395263.86000000034 5452768.75, 395266.1799999997 5452775.57, 395258.73000000045 5452769.369999999, 395254.36000000034 5452762.390000001, 395240.21999999974 5452743.09, 395229.91000000015 5452729.01, 395213.11000000034 5452720.15, 395205.1799999997 5452718.199999999, 395194.04000000004 5452717.52, 395187.61000000034 5452717.119999999, 395180.3099999996 5452716.67, 395179.23000000045 5452716.77, 395174.20999999996 5452717.17, 395159.08999999985 5452718.4, 395146.1699999999 5452719.460000001, 395134.5700000003 5452720.5600000005, 395126.48000000045 5452721.33, 395123.41000000015 5452721.9, 395119.33999999985 5452722.65, 395113.4900000002 5452723.119999999, 395111.5499999998 5452723.720000001, 395106.3799999999 5452725.359999999, 395101.5599999996 5452726.890000001, 395100.5599999996 5452727.199999999, 395094.73000000045 5452729.050000001, 395094.1699999999 5452729.23, 395089.13999999966 5452730.82, 395082.71999999974 5452732.859999999, 395076.29000000004 5452734.890000001, 395062.3799999999 5452740.09, 395051.78000000026 5452741.75, 395045.26999999955 5452742.77, 395037.36000000034 5452745.0600000005, 395027.1500000004 5452748.01, 395014.79000000004 5452751.58, 395004.9199999999 5452754.43, 394990.3300000001 5452755.57, 394975.1200000001 5452756.74, 394956.0999999996 5452758.23, 394960.76999999955 5452771.5600000005, 394961.70999999996 5452774.24, 394967.21999999974 5452789.99, 394956.25 5452793.369999999, 394950.9500000002 5452795.01, 394942.38999999966 5452797.640000001, 394941.48000000045 5452797.92, 394929.1799999997 5452801.710000001, 394919.3499999996 5452804.73, 394915.26999999955 5452806, 394897.9500000002 5452814.6, 394895.4199999999 5452815.85, 394884.51999999955 5452821.26, 394876.26999999955 5452829.880000001, 394863.9000000004 5452842.8100000005, 394858.5499999998 5452848.390000001, 394857.8300000001 5452849.15, 394851.5 5452855.76, 394846.33999999985 5452861.15, 394842.5599999996 5452865.93, 394834.20999999996 5452875.67, 394830.48000000045 5452881.119999999, 394826.01999999955 5452889.15, 394821.7599999998 5452899.800000001, 394820.28000000026 5452907.529999999, 394819.2999999998 5452915, 394818.63999999966 5452926.369999999, 394824.79000000004 5452927.9, 394830.73000000045 5452929.369999999, 394836.2000000002 5452930.73, 394837.45999999996 5452931.050000001, 394840.63999999966 5452931.09, 394841.04000000004 5452934.970000001, 394841.98000000045 5452935, 394863.2599999998 5452935.75, 394864.3499999996 5452939.210000001, 394867.2000000002 5452956.970000001, 394873.0800000001 5452974.1899999995, 394873.4000000004 5452975.109999999, 394880.83999999985 5452986.02, 394885.28000000026 5452991.949999999, 394894.7999999998 5453002.359999999, 394897.20999999996 5453004.9399999995, 394914.8499999996 5453022.289999999, 394942.5999999996 5453049.6, 394943.2999999998 5453050.279999999, 394973.8499999996 5453081.26, 394968.7400000002 5453085.15, 394976.0800000001 5453092.92, 394984.5999999996 5453101.9399999995, 395013.4400000004 5453132.470000001, 395014.13999999966 5453133.210000001, 395016 5453135.17, 395039.9400000004 5453160.51, 395057.29000000004 5453178.869999999, 395058.3200000003 5453179.960000001, 395060.1299999999 5453178.1, 395073.79000000004 5453194.6899999995, 395108.1299999999 5453235.4399999995, 395112.08999999985 5453240.130000001, 395113.1200000001 5453241.35, 395116.7999999998 5453238.75, 395131.28000000026 5453255.92, 395133.75 5453258.84, 395200.2999999998 5453335.91, 395205.51999999955 5453341.9399999995, 395211.41000000015 5453335.59, 395266.53000000026 5453399.76, 395327.4500000002 5453457.24, 395327.0800000001 5453457.75, 395336.66000000015 5453462.630000001, 395396.5599999996 5453493.1, 395394.0599999996 5453497.59, 395419.3200000003 5453511.68, 395437.38999999966 5453519.949999999, 395446.1799999997 5453523.630000001, 395451.29000000004 5453525.77, 395451.6699999999 5453525.890000001, 395469.61000000034 5453531.66, 395475.7400000002 5453521.9, 395570.04000000004 5453523.609999999, 395578.3099999996 5453524.26, 395629.5499999998 5453528.34, 395679.9199999999 5453532.359999999, 395690.2000000002 5453533.17, 395691.9500000002 5453533, 395771.98000000045 5453525.25, 395839.95999999996 5453518.66, 395861.16000000015 5453516.609999999, 395861.79000000004 5453515.67, 395886.2000000002 5453548.6, 395884.9900000002 5453550.24, 395886.28000000026 5453551.23, 395940.7999999998 5453593.65, 395945.6200000001 5453597.4, 395966.0999999996 5453606.619999999, 396035.1799999997 5453637.75, 396035.4900000002 5453636.880000001, 396036.4400000004 5453634.199999999, 396038.3200000003 5453628.92, 396038.9400000004 5453627.17, 396040.73000000045 5453622.140000001, 396041.26999999955 5453620.630000001, 396043.21999999974 5453615.17, 396043.79000000004 5453613.5600000005, 396045.71999999974 5453608.15, 396162.13999999966 5453636.67, 396162.7400000002 5453631.74, 396163.5099999998 5453625.42, 396163.75 5453623.4, 396256 5453633.92, 396256.54000000004 5453624.82, 396270.03000000026 5453626.289999999, 396285.03000000026 5453628.16, 396298.86000000034 5453629.880000001, 396299.75 5453630.0600000005, 396325.70999999996 5453635.119999999, 396339.73000000045 5453637.16, 396353.5 5453640.51, 396355.6799999997 5453632.359999999, 396355.96999999974 5453631.35, 396358.73000000045 5453621.720000001, 396391.4900000002 5453634.029999999, 396435.0099999998 5453650.390000001, 396437.3499999996 5453651.27, 396435.8099999996 5453655.49, 396433.83999999985 5453660.91, 396432.6500000004 5453664.25, 396430.53000000026 5453670.23, 396428.79000000004 5453675.039999999, 396426.2400000002 5453682.109999999, 396425.61000000034 5453684.1, 396424.1200000001 5453688.27, 396421.5999999996 5453695.4, 396415.48000000045 5453712.630000001, 396415.0800000001 5453713.73, 396413.61000000034 5453717.880000001, 396411.1900000004 5453724.6899999995, 396409.5999999996 5453729.17, 396413 5453730.23, 396414.20999999996 5453734.4399999995, 396414.6500000004 5453735.779999999, 396415.51999999955 5453736.869999999, 396416.7000000002 5453737.630000001, 396418.0700000003 5453737.92, 396422.78000000026 5453738.02, 396422.2400000002 5453753.98, 396404.9299999997 5453754.84, 396394.63999999966 5453756, 396379.4199999999 5453757.699999999, 396378.9400000004 5453728.85, 396374.38999999966 5453728.539999999, 396368.13999999966 5453725.9, 396364.4000000004 5453724.83, 396361.5999999996 5453724.02, 396356.2400000002 5453723.119999999, 396354.88999999966 5453722.9, 396348.11000000034 5453722.57, 396346.3499999996 5453722.619999999, 396341.0099999998 5453723.09, 396311.6200000001 5453729.83, 396295.66000000015 5453733.49, 396279.6900000004 5453736.99, 396278.3300000001 5453737.289999999, 396264.6500000004 5453741.550000001, 396240.66000000015 5453749.02, 396210.0599999996 5453745.84, 396179.9199999999 5453743.449999999, 396173.9900000002 5453744.779999999, 396170.86000000034 5453744.359999999, 396129.08999999985 5453738.699999999, 396120.9500000002 5453738.49, 396108.3099999996 5453738.16, 396094.3300000001 5453737.789999999, 396073.6799999997 5453737.26, 396062.4500000002 5453736.98, 396057.5999999996 5453736.85, 396054.29000000004 5453736.76, 396050.0999999996 5453736.16, 396017.13999999966 5453731.41, 395988.8099999996 5453726.15, 395973.1799999997 5453720.59, 395964.23000000045 5453717.210000001, 395941.6200000001 5453709.58, 395925.1200000001 5453704.02, 395922.0499999998 5453702.98, 395909.48000000045 5453698.92, 395906.0599999996 5453697.84, 395904.8300000001 5453697.449999999, 395891.08999999985 5453692.289999999, 395888.3300000001 5453691.109999999, 395872.25 5453684.17, 395872.4500000002 5453681.59, 395872.7999999998 5453679.869999999, 395874.6200000001 5453670.93, 395875.2999999998 5453667.529999999, 395852.2599999998 5453659.140000001, 395845.7599999998 5453656.76, 395825.8200000003 5453651.199999999, 395813.6299999999 5453649.529999999, 395805.16000000015 5453648.369999999, 395794.79000000004 5453647.949999999, 395778.16000000015 5453647.279999999, 395765.6200000001 5453646.77, 395753.1900000004 5453648.039999999, 395754.9900000002 5453655.23, 395756.20999999996 5453660.1, 395756.73000000045 5453666.59, 395756.8099999996 5453667.5, 395757.3799999999 5453674.6899999995, 395757.66000000015 5453678.09, 395757.8700000001 5453680.710000001, 395730.0599999996 5453691.52, 395717.6900000004 5453696.32, 395724.8499999996 5453725.1, 395730.28000000026 5453736.970000001, 395735.4299999997 5453747.92, 395739.8099999996 5453757.210000001, 395741.4299999997 5453760.66, 395745.8799999999 5453770.109999999, 395746.33999999985 5453771.1, 395748.03000000026 5453774.970000001, 395749.2000000002 5453780.51, 395749.75 5453783.83, 395749.9000000004 5453785.300000001, 395749.98000000045 5453786.1899999995, 395749.5800000001 5453791.42, 395744.5999999996 5453802.119999999, 395742.01999999955 5453803.73, 395740.08999999985 5453804.199999999, 395737.1900000004 5453804.609999999, 395735 5453803.699999999, 395732.54000000004 5453802.59, 395731.11000000034 5453801.550000001, 395729.5800000001 5453799.359999999, 395723.1799999997 5453790.699999999, 395714.53000000026 5453780.1, 395700.71999999974 5453767.6, 395676.9299999997 5453732.35, 395659.6799999997 5453706.789999999, 395652.83999999985 5453696.66, 395653.38999999966 5453693.91, 395654.2000000002 5453689.83, 395655.1200000001 5453685.210000001, 395656.6500000004 5453677.5600000005, 395655.48000000045 5453675.640000001, 395653.3200000003 5453674.640000001, 395647.3499999996 5453674.8100000005, 395642.03000000026 5453674.35, 395638.8200000003 5453673.1, 395636.5499999998 5453672.210000001, 395635.0700000003 5453672, 395629.76999999955 5453672.66, 395626.6200000001 5453672.16, 395624.2999999998 5453671.66, 395620.96999999974 5453671.66, 395617.8300000001 5453671.33, 395612.8499999996 5453672, 395610.5499999998 5453671.77, 395609.53000000026 5453671.66, 395601.9000000004 5453670.33, 395593.76999999955 5453672.16, 395578.83999999985 5453672.5, 395570.1299999999 5453673.09, 395566.7400000002 5453673.32, 395558.5 5453674.67, 395556.6200000001 5453674.98, 395553.13999999966 5453674.65, 395551.63999999966 5453683.359999999, 395531.1900000004 5453683.800000001, 395509.66000000015 5453684.26, 395488.7999999998 5453684.710000001, 395470.8300000001 5453685.09, 395453.33999999985 5453685.48, 395453.28000000026 5453692.82, 395453.20999999996 5453700.699999999, 395453.16000000015 5453707.4399999995, 395453.1299999999 5453710.869999999, 395453.1200000001 5453712.68, 395453.0800000001 5453717.710000001, 395453.04000000004 5453721.98, 395453.03000000026 5453722.76, 395453.0099999998 5453725.869999999, 395452.95999999996 5453732.23, 395452.9299999997 5453734.65, 395452.9000000004 5453739.1, 395452.6699999999 5453742.48, 395452.5499999998 5453744.27, 395333.4299999997 5453738.34, 395334.16000000015 5453739.949999999, 395334.96999999974 5453741.74, 395335.01999999955 5453746.66, 395335.1500000004 5453757.76, 395335.4199999999 5453781.66, 395334.63999999966 5453786.9, 395332.41000000015 5453793.66, 395332.41000000015 5453793.67, 395330.26999999955 5453800.15, 395330.01999999955 5453800.890000001, 395329.45999999996 5453804.75, 395327.8300000001 5453815.85, 395327.0999999996 5453820.73, 395326.8300000001 5453826.08, 395326.3200000003 5453836.289999999, 395325.71999999974 5453848.050000001, 395325.73000000045 5453848.09, 395327.54000000004 54538</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-041" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-041.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-041" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-041.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108954</v>
       </c>
       <c r="O2" s="3">
-        <v>46217.33689469042</v>
+        <v>46315.5613303096</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31678</v>
       </c>
       <c r="S2" s="3">
         <v>31678</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>