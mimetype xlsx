--- v3 (2026-07-12)
+++ v4 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Klingbachtal-Kaiserbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-038</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-038.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-038.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((438976.1799999997 5442118.890000001, 439182.4400000004 5442153.4, 439191.0700000003 5442154.85, 439232.26999999955 5442160.85, 439398.6299999999 5442188.75, 439479.9500000002 5442202.390000001, 439483.26999999955 5442202.91, 439488.66000000015 5442203.83, 439479.1299999999 5442241.33, 439467.8099999996 5442286.98, 439463.58999999985 5442303.390000001, 439463.2000000002 5442304.949999999, 439461.1299999999 5442312.52, 439458.2599999998 5442322.49, 439455.3200000003 5442332.699999999, 439443.3700000001 5442378.199999999, 439430.9500000002 5442422.710000001, 439429.58999999985 5442427.359999999, 439428.46999999974 5442431.140000001, 439417.5800000001 5442467.720000001, 439404.63999999966 5442512.16, 439391.0800000001 5442557.109999999, 439388.5499999998 5442565.67, 439388.3499999996 5442566.35, 439388.0599999996 5442567.33, 439387.4199999999 5442569.470000001, 439386.83999999985 5442571.4399999995, 439386.26999999955 5442573.380000001, 439385.8499999996 5442574.789999999, 439382.6900000004 5442585.470000001, 439378.5700000003 5442599.369999999, 439378.1500000004 5442600.77, 439363.20999999996 5442645.550000001, 439348.9000000004 5442690.039999999, 439348.5999999996 5442690.970000001, 439334.41000000015 5442734.539999999, 439334.0700000003 5442735.59, 439318.3200000003 5442779.619999999, 439318.04000000004 5442780.41, 439309.1500000004 5442806.32, 439309.08999999985 5442806.66, 439307.0499999998 5442818.51, 439307.70999999996 5442826.67, 439306.75 5442831.07, 439306.1200000001 5442833.609999999, 439305.1900000004 5442836.279999999, 439305.1699999999 5442836.35, 439304.8799999999 5442837.18, 439304.6900000004 5442837.73, 439304.5099999998 5442838.25, 439304.0099999998 5442839.699999999, 439303.5599999996 5442841.01, 439303.04000000004 5442842.5, 439302.3099999996 5442844.6, 439294.6200000001 5442866.85, 439290.6900000004 5442878.220000001, 439276.6699999999 5442920.8100000005, 439276.4500000002 5442921.460000001, 439266.2999999998 5442951.279999999, 439262.16000000015 5442963.24, 439261.3499999996 5442965.42, 439255.5800000001 5442980.859999999, 439255.4000000004 5442981.3100000005, 439243.33999999985 5443009.75, 439240.3099999996 5443016, 439235.1500000004 5443026.630000001, 439216.7400000002 5443064.890000001, 439215.04000000004 5443068.75, 439205.2999999998 5443090.890000001, 439205.16000000015 5443091.279999999, 439190.0499999998 5443132.02, 439187.7400000002 5443137.85, 439183.9400000004 5443147.73, 439182.48000000045 5443151.529999999, 439176.46999999974 5443164.92, 439170.51999999955 5443173.630000001, 439157.4400000004 5443183.24, 439151.5499999998 5443185.17, 439142.98000000045 5443187.98, 439125 5443190.859999999, 439100.9500000002 5443188.640000001, 439078.03000000026 5443178.550000001, 439054.5700000003 5443172.18, 439040.11000000034 5443171.880000001, 439025.4400000004 5443176.51, 439009.3200000003 5443186.84, 438958.11000000034 5443224.49, 438945.2999999998 5443229.66, 438926.2599999998 5443230.199999999, 438909.8799999999 5443228.640000001, 438907.3700000001 5443239.57, 438888.9400000004 5443235, 438852.0099999998 5443227.1899999995, 438817.70999999996 5443214.82, 438815.4400000004 5443213.16, 438803.76999999955 5443215.359999999, 438752.5 5443208.42, 438744.2999999998 5443205.449999999, 438710.33999999985 5443199.76, 438527.04000000004 5443169.109999999, 438522.04000000004 5443168.1899999995, 438510.7000000002 5443166.449999999, 438436.1500000004 5443155.02, 438375.2000000002 5443147.73, 438305.96999999974 5443144.48, 438235.4500000002 5443141.18, 438116.4199999999 5443135.609999999, 438021.1699999999 5443131.15, 437907.9500000002 5443125.880000001, 437699.1200000001 5443116.140000001, 437554.9400000004 5443108.630000001, 437533.4400000004 5443107.43, 437513.5099999998 5443107.65, 437493.58999999985 5443110.41, 437462.4000000004 5443116.140000001, 437452.25 5443118.83, 437432.8300000001 5443126.34, 437414.03000000026 5443134.449999999, 437396.1900000004 5443143.4, 437392.76999999955 5443145.460000001, 437352.1200000001 5443048.960000001, 437336.2599999998 5443009.699999999, 437335.83999999985 5443008.640000001, 437309.1500000004 5442949.960000001, 437305.9000000004 5442941.18, 437296.3300000001 5442915.32, 437291.76999999955 5442905.09, 437233 5442773.449999999, 437196.95999999996 5442695.380000001, 437181.9199999999 5442662.779999999, 437179.03000000026 5442656.25, 437173.38999999966 5442643.460000001, 437172.46999999974 5442641.369999999, 437161.63999999966 5442616.84, 437133.4000000004 5442552.85, 437093.1799999997 5442461.25, 437087.7999999998 5442448.9, 437082.2400000002 5442436.140000001, 437077.25 5442424.699999999, 437062.0700000003 5442389.33, 437044.75 5442348, 437042.53000000026 5442342.869999999, 437039.95999999996 5442336.960000001, 437036.13999999966 5442328.16, 437032.38999999966 5442319.529999999, 437028.4400000004 5442310.4399999995, 437024.54000000004 5442301.449999999, 437020.75 5442292.699999999, 437016.7400000002 5442283.48, 437014.45999999996 5442278.210000001, 437005.1500000004 5442257.23, 437001.26999999955 5442248.640000001, 436999.4000000004 5442244.92, 436987.4500000002 5442217.34, 436972.2999999998 5442184.98, 436955.5700000003 5442193.67, 436953.0700000003 5442200.93, 436940.8099999996 5442267.0600000005, 436937.4299999997 5442278.550000001, 436935.6299999999 5442283.82, 436932.6299999999 5442292.6, 436931.98000000045 5442296.32, 436931.8099999996 5442297.6, 436930.0700000003 5442304.57, 436928.5700000003 5442313.41, 436926.1299999999 5442325.68, 436908.25 5442415.42, 436907.96999999974 5442416.82, 436898.48000000045 5442464.5, 436887.36000000034 5442521.6899999995, 436876.1900000004 5442580.890000001, 436867.4900000002 5442630.74, 436865.9400000004 5442639.59, 436863.58999999985 5442650.220000001, 436854.70999999996 5442648.82, 436851.4199999999 5442648.300000001, 436814.58999999985 5442642.449999999, 436714.3200000003 5442632.869999999, 436672.8799999999 5442632.84, 436640.6200000001 5442632.8100000005, 436581.3099999996 5442633.65, 436560.1799999997 5442633.9399999995, 436552.8200000003 5442634.43, 436553.38999999966 5442646.199999999, 436551.46999999974 5442645.6, 436550.2999999998 5442651.369999999, 436549.9000000004 5442653.32, 436556.3099999996 5442741.0600000005, 436556.4000000004 5442742.42, 436558.58999999985 5442767.210000001, 436562.6699999999 5442797.23, 436565.3099999996 5442809.460000001, 436566.26999999955 5442820.84, 436568.61000000034 5442820.640000001, 436570.1500000004 5442834.390000001, 436567.03000000026 5442835.050000001, 436567.2000000002 5442843.800000001, 436566.4500000002 5442843.75, 436567.04000000004 5442848.210000001, 436566.28000000026 5442850.91, 436565.1500000004 5442852.859999999, 436564.6500000004 5442853.359999999, 436563.36000000034 5442854.6, 436560.5499999998 5442856, 436559.96999999974 5442856.1899999995, 436558.3499999996 5442856.73, 436556.1500000004 5442857.460000001, 436542.1299999999 5442859.699999999, 436539.8499999996 5442859.8100000005, 436535.73000000045 5442860.800000001, 436521.0599999996 5442863.33, 436517.1200000001 5442864.51, 436499.1299999999 5442871.27, 436486.70999999996 5442876.460000001, 436476.96999999974 5442881.050000001, 436475.3499999996 5442881.8100000005, 436465.73000000045 5442887.359999999, 436463.11000000034 5442888.880000001, 436456.16000000015 5442892.970000001, 436445.78000000026 5442897.4, 436438.75 5442902.1, 436438.0700000003 5442902.5600000005, 436438.54000000004 5442903.43, 436433.95999999996 5442907.130000001, 436433.0700000003 5442907.859999999, 436414.78000000026 5442925.77, 436396.3300000001 5442943.859999999, 436393.79000000004 5442946.25, 436393.6200000001 5442946.42, 436392.25 5442947.4, 436390.48000000045 5442947.119999999, 436389.6699999999 5442947.300000001, 436383.3700000001 5442948.720000001, 436382.1200000001 5442949, 436373.95999999996 5442950.039999999, 436371.8200000003 5442950.3100000005, 436367.5 5442953.109999999, 436362.2000000002 5442956.4399999995, 436355.5700000003 5442960.59, 436355.9000000004 5442961.460000001, 436350.1699999999 5442965.16, 436344.1900000004 5442967.42, 436331.4500000002 5442971.6, 436290.0800000001 5442990.4, 436285.3099999996 5442991.109999999, 436282.9400000004 5442990.91, 436272.7000000002 5442990.08, 436270.91000000015 5442988.73, 436264.7400000002 5442986.869999999, 436249.1799999997 5442986.880000001, 436243.5999999996 5442987.289999999, 436250.1799999997 5443008.5600000005, 436251.01999999955 5443011.25, 436251.1500000004 5443012.68, 436251.5800000001 5443016.92, 436251.8200000003 5443019.1899999995, 436252.73000000045 5443029.34, 436254.8799999999 5443049.42, 436255.9500000002 5443055.35, 436257.11000000034 5443061.869999999, 436257.48000000045 5443065.08, 436258.4000000004 5443073.039999999, 436258.71999999974 5443077.59, 436259.0700000003 5443082.57, 436259.4199999999 5443087.49, 436259.8499999996 5443093.5, 436260.26999999955 5443101.98, 436260.6200000001 5443108.98, 436262.4199999999 5443116.029999999, 436261.3700000001 5443122.66, 436261.16000000015 5443124.65, 436267.29000000004 5443139.74, 436269.04000000004 5443144.029999999, 436272.0999999996 5443150.6, 436272.5599999996 5443151.57, 436275.91000000015 5443160.84, 436281 5443174.93, 436283.0800000001 5443180, 436285 5443184.67, 436286.9199999999 5443189.34, 436288.9299999997 5443194.23, 436298.5499999998 5443221.449999999, 436294.3700000001 5443218.59, 436268.83999999985 5443226.41, 436269.9900000002 5443229, 436253.4900000002 5443233.42, 436246.6699999999 5443235.25, 436228.2400000002 5443240.4, 436222.9500000002 5443241.82, 436217.5700000003 5443243.279999999, 436210.6500000004 5443254.720000001, 436211.0599999996 5443271.449999999, 436208.5999999996 5443274.35, 436197.7400000002 5443279.15, 436189.5700000003 5443281.66, 436182.5700000003 5443283.84, 436171.70999999996 5443287.220000001, 436166.0499999998 5443288.99, 436161.2599999998 5443290.27, 436154.6900000004 5443292.029999999, 436145.48000000045 5443294.48, 436120.54000000004 5443301.15, 436102.28000000026 5443306.029999999, 436096.0999999996 5443307.6899999995, 436090.5 5443309.18, 436066.9299999997 5443315.48, 436065.6799999997 5443315.82, 436064.1200000001 5443316.23, 436056.1299999999 5443319.18, 436050.95999999996 5443321.09, 436046.8700000001 5443322.59, 436031.7000000002 5443328.18, 436027.01999999955 5443329.91, 436025.61000000034 5443330.43, 436011.76999999955 5443338.35, 436005.95999999996 5443341.68, 435995.5 5443347.66, 435990.2000000002 5443350.6899999995, 435988.6200000001 5443351.609999999, 435972.25 5443363.42, 435949.1299999999 5443380.07, 435934.2999999998 5443391.5600000005, 435927.8799999999 5443396.539999999, 435919.63999999966 5443402.93, 435918.7000000002 5443403.66, 435892.1500000004 5443424.66, 435869.75 5443442.359999999, 435861.8200000003 5443448.630000001, 435854.03000000026 5443454.779999999, 435847.6699999999 5443459.82, 435844.4400000004 5443464.26, 435833.51999999955 5443479.1899999995, 435824.1299999999 5443492.050000001, 435811.66000000015 5443509.109999999, 435803.3300000001 5443520.51, 435798.1500000004 5443527.609999999, 435791.7599999998 5443536.359999999, 435784.71999999974 5443546, 435772.63999999966 5443562.529999999, 435767.54000000004 5443568.640000001, 435758.29000000004 5443579.710000001, 435741.6500000004 5443599.619999999, 435718.78000000026 5443626.98, 435717.4400000004 5443628.58, 435712.75 5443633.58, 435706.5599999996 5443640.18, 435702.1299999999 5443644.9, 435694.41000000015 5443653.15, 435692.0499999998 5443655.67, 435687.21999999974 5443660.8100000005, 435686.9299999997 5443661.050000001, 435684.2400000002 5443663.24, 435660.8700000001 5443682.199999999, 435648.5999999996 5443692.15, 435636.01999999955 5443702.359999999, 435615.03000000026 5443719.390000001, 435614.70999999996 5443719.619999999, 435604.91000000015 5443726.699999999, 435568.0800000001 5443753.59, 435564.63999999966 5443756.1, 435563.1500000004 5443757.18, 435517.3799999999 5443790.51, 435516.9500000002 5443790.67, 435494.23000000045 5443798.77, 435451.33999999985 5443797.0600000005, 435436.33999999985 5443796.470000001, 435422.3700000001 5443795.9, 435355.8499999996 5443795.16, 435306.76999999955 5443790.42, 435260.73000000045 5443782.859999999, 435238.6299999999 5443778.699999999, 435238.08999999985 5443778.6, 435228.26999999955 5443776.75, 435223.4900000002 5443775.289999999, 435205.0700000003 5443769.640000001, 435191.95999999996 5443765.619999999, 435164.5 5443757.199999999, 435155.70999999996 5443754.5, 435114 5443741.6, 435089.8099999996 5443734.119999999, 435065.26999999955 5443726.52, 435063.95999999996 5443726.109999999, 435035.1299999999 5443731.16, 435031.26999999955 5443731.84, 435026.8200000003 5443731.52, 435022.91000000015 5443731.279999999, 435006.9199999999 5443730.199999999, 434980.23000000045 5443728.42, 434968.8499999996 5443727.65, 434889.20999999996 5443722.32, 434867.2999999998 5443720.85, 434858.2400000002 5443720.24, 434833.13999999966 5443718.57, 434825.75 5443718.07, 434810.4199999999 5443716.58, 434799.0700000003 5443715.48, 434784.0700000003 5443714.01, 434761.8499999996 5443711.85, 434753.9500000002 5443711.09, 434743.4500000002 5443710.07, 434736.0999999996 5443709.35, 434717.4299999997 5443707.529999999, 434706.9900000002 5443706.52, 434701.2400000002 5443705.960000001, 434691.1799999997 5443704.98, 434670.03000000026 5443702.92, 434649.0099999998 5443700.880000001, 434641.0599999996 5443700.109999999, 434622.78000000026 5443698.33, 434616.25 5443697.699999999, 434584.4500000002 5443694.6, 434564.71999999974 5443692.67, 434545.0999999996 5443690.76, 434538.0499999998 5443690.07, 434525.29000000004 5443688.83, 434510 5443687.34, 434489.9900000002 5443685.390000001, 434473.9500000002 5443683.84, 434462.8300000001 5443682.75, 434461.7599999998 5443682.640000001, 434441.0499999998 5443680.619999999, 434430.61000000034 5443679.6, 434425.0700000003 5443673.039999999, 434423.0700000003 5443670.6899999995, 434413.98000000045 5443659.49, 434413.5999999996 5443658.82, 434404.33999999985 5443642.43, 434403.96999999974 5443641.5600000005, 434398.46999999974 5443628.970000001, 434396.1799999997 5443623.74, 434391.88999999966 5443602.51, 434386.76999999955 5443577.0600000005, 434386.2599999998 5443548.609999999, 434388.1799999997 5443536.65, 434386.98000000045 5443525.199999999, 434376.36000000034 5443524.27, 434370.91000000015 5443524.27, 434358.76999999955 5443524.26, 434326.51999999955 5443524.220000001, 434298.5499999998 5443526, 434288.91000000015 5443526.619999999, 434277.6900000004 5443527.34, 434269 5443527.880000001, 434259.9500000002 5443528.460000001, 434243.1900000004 5443529.529999999, 434197.41000000015 5443532.4399999995, 434168.5 5443534.289999999, 434162.9500000002 5443534.640000001, 434158.0499999998 5443535.35, 434102.3799999999 5443543.380000001, 434089.58999999985 5443545.23, 434064.78000000026 5443548.789999999, 434039.0499999998 5443552.49, 434014.5099999998 5443556.01, 433994.6500000004 5443559.1, 433980.0800000001 5443561.369999999, 433972.95999999996 5443562.48, 433962.83999999985 5443564.050000001, 433952.5800000001 5443565.65, 433947.5099999998 5443566.4399999995, 433933.6799999997 5443568.59, 433929.7599999998 5443569.5, 433925.11000000034 5443569.92, 433917.11000000034 5443570.869999999, 433909.2000000002 5443571.9399999995, 433900.51999999955 5443573.1, 433892.8300000001 5443573.76, 433880.6299999999 5443574.5600000005, 433872.7000000002 5443573.92, 433858.63999999966 5443572.779999999, 433857.83999999985 5443572.83, 433847.8200000003 5443573.460000001, 433843.0700000003 5443575.08, 433823.11000000034 5443581.84, 433812.25 5443585.52, 433802 5443589, 433801.16000000015 5443589.470000001, 433785.5700000003 5443598.380000001, 433783.98000000045 5443599.300000001, 433774.75 5443604.5600000005, 433764.1200000001 5443610.619999999, 433753.1299999999 5443617.109999999, 433743.01999999955 5443623.0600000005, 433730.71999999974 5443630.3100000005, 433723.5099999998 5443634.5600000005, 433718.6699999999 5443637.470000001, 433708.1799999997 5443643.779999999, 433701.4500000002 5443647.82, 433688.8099999996 5443655.42, 433683.28000000026 5443658.74, 433677.96999999974 5443661.9399999995, 433663.1200000001 5443670.859999999, 433660.0499999998 5443672.699999999, 433643.2000000002 5443683.050000001, 433615.2000000002 5443700.23, 433597.7000000002 5443708.99, 433545.1299999999 5443745.08, 433544.5099999998 5443745.51, 433522.48000000045 5443754.66, 433511.45999999996 5443758.029999999, 433452.78000000026 5443775.82, 433440.1900000004 5443790.359999999, 433439.86000000034 5443790.73, 433429.9500000002 5443800.710000001, 433424.58999999985 5443805.09, 433420.08999999985 5443807.27, 433414.1799999997 5443808.49, 433409.01999999955 5443808.33, 433404.45999999996 5443806.93, 433403.98000000045 5443806.789999999, 433385.29000000004 5443798.48, 433381.58999999985 5443796.84, 433347.26999999955 5443784.529999999, 433346.76999999955 5443784.35, 433295.5099999998 5443767.640000001, 433271.2000000002 5443759.710000001, 433269.91000000015 5443759.65, 433213.96999999974 5443756.98, 433213.0499999998 5443756.949999999, 433207.11000000034 5443758.15, 433198.0999999996 5443759.99, 433191.46999999974 5443761.33, 433176.2000000002 5443764.470000001, 433175.8499999996 5443764.539999999, 433166.9400000004 5443766.35, 433159.3099999996 5443767.93, 433140.4500000002 5443771.99, 433131.5499999998 5443773.869999999, 433121.29000000004 5443775.289999999, 433112.5700000003 5443774.68, 433106.2599999998 5443772.279999999, 433093.5700000003 5443756.48, 433085.6799999997 5443747.369999999, 433083.6299999999 5443744.77, 433083.21999999974 5443743.98, 433082.7999999998 5443743.16, 433082.5700000003 5443741.359999999, 433085.25 5443736.9, 433082.75 5443732.460000001, 433068.6200000001 5443727.67, 433069.11000000034 5443732.41, 433068.91000000015 5443733.66, 433068.4400000004 5443736.66, 433067.21999999974 5443738.859999999, 433050.6900000004 5443753.15, 433049.88999999966 5443753.92, 433049.01999999955 5443754.75, 433038.79000000004 5443764.5, 433038.21999999974 5443765.039999999, 433026.1900000004 5443775.59, 433025.8700000001 5443775.880000001, 433025.1699999999 5443780.609999999, 433024.3700000001 5443802.640000001, 433024.3499999996 5443803.16, 433024.5999999996 5443820.85, 433022.1900000004 5443822.65, 433017.5599999996 5443826.109999999, 433008.0800000001 5443829.5, 432994.7999999998 5443834.08, 432994.13999999966 5443834.359999999, 432953.21999999974 5443852.07, 432950.0099999998 5443853.460000001, 432949.5 5443853.779999999, 432943.13999999966 5443857.6899999995, 432939.1799999997 5443860.140000001, 432937.83999999985 5443860.960000001, 432929.23000000045 5443867.779999999, 432927.1200000001 5443869.460000001, 432922.71999999974 5443874.35, 432899.73000000045 5443899.970000001, 432898.8499999996 5443900.949999999, 432886.1200000001 5443912.800000001, 432885.76999999955 5443913.119999999, 432881.2599999998 5443917.33, 432880.96999999974 5443917.539999999, 432867.45999999996 5443927.699999999, 432852.20999999996 5443939.16, 432851.4900000002 5443939.6899999995, 432837.4900000002 5443946.880000001, 432809.20999999996 5443951.93, 432799.0099999998 5443953.77, 432749.8300000001 5443962.5600000005, 432738.86000000034 5443965.58, 432729.70999999996 5443968.1, 432723.2000000002 5443969.890000001, 432710.5700000003 5443973.369999999, 432696.2000000002 5443977.33, 432684.0599999996 5443980.68, 432668.5599999996 5443984.970000001, 432647.1900000004 5443990.84, 432640.21999999974 5443992.76, 432626.70999999996 5443996.58, 432618.8300000001 5443998.8100000005, 432576.03000000026 5444010.9399999995, 432572.9000000004 5444011.82, 432542.41000000015 5444020.460000001, 432531.8099999996 5444023.470000001, 432516.3200000003 5444027.85, 432481.9199999999 5444037.6, 432459.3099999996 5444044.01, 432458.5 5444044.25, 432428.0599999996 5444052.789999999, 432424.61000000034 5444053.789999999, 432421.6299999999 5444054.630000001, 432412.23000000045 5444057.279999999, 432389.2999999998 5444063.74, 432361.45999999996 5444071.58, 432354.58999999985 5444068.51, 432349.2999999998 5444071.57, 432400.28000000026 5444198.8100000005, 432400.46999999974 5444199.289999999, 432420.6699999999 5444221.6, 432410.9500000002 5444225.26, 432399.4199999999 5444229.789999999, 432390.08999999985 5444233.5, 432366.4400000004 5444242.859999999, 432357.58999999985 5444246.4, 432304.1299999999 5444267.609999999, 432295.1799999997 5444271.18, 432284.13999999966 5444275.51, 432283.1699999999 5444275.890000001, 432276.78000000026 5444278.539999999, 432259.73000000045 5444285.35, 432249.3200000003 5444289.1899999995, 432249 5444289.3100000005, 432224.0599999996 5444298.42, 432207.36000000034 5444304.4399999995, 432196.08999999985 5444308.640000001, 432179.9000000004 5444314.59, 432171.13999999966 5444317.800000001, 432157.5999999996 5444322.73, 432141.1699999999 5444328.77, 432135.8799999999 5444330.710000001, 432131.58999999985 5444332.27, 432118.0700000003 5444337.3100000005, 432105.5999999996 5444342.9399999995, 432075.6500000004 5444360.279999999, 432057.26999999955 5444370.99, 432020.75 5444392.220000001, 431994.8700000001 5444407.1899999995, 431969.03000000026 5444422.359999999, 431964.4500000002 5444425.01, 431953.9400000004 5444430.75, 431942.21999999974 5444437.880000001, 431936.2599999998 5444441.300000001, 431918.7400000002 5444451.3100000005, 431907.54000000004 5444457.710000001, 431891.1299999999 5444467.09, 431879.1699999999 5444473.93, 431868.8799999999 5444479.8100000005, 431859.63999999966 5444485.09, 431849.0700000003 5444491.130000001, 431837.4199999999 5444497.800000001, 431832.48000000045 5444496.0600000005, 431799.8499999996 5444414.24, 431783.23000000045 5444407.4, 431758.8200000003 5444397.34, 431746.3799999999 5444392.220000001, 431731.8700000001 5444386.24, 431716.36000000034 5444379.85, 431706.3300000001 5444375.720000001, 431695.33999999985 5444371.1899999995, 431691.9400000004 5444369.789999999, 431687.38999999966 5444370.380000001, 431680.1799999997 5444371.32, 431679.5800000001 5444371.4, 431653.2400000002 5444374.8100000005, 431608.1200000001 5444380.67, 431596.5999999996 5444382.16, 431590.0499999998 5444383.01, 431569.2999999998 5444385.699999999, 431567.0999999996 5444386, 431561.0599999996 5444383.09, 431546.8300000001 5444359.68, 431532.4000000004 5444343.880000001, 431526.1799999997 5444357.550000001, 431519.75 5444352.26, 431508.01999999955 5444343.8100000005, 431453.3700000001 5444322.73, 431372.1500000004 5444298.42, 431366.8499999996 5444296.83, 431349.0800000001 5444285.51, 431345.46999999974 5444281.43, 431278.63999999966 5444257.609999999, 431275.1799999997 5444263.34, 431280.0499999998 5444277.859999999, 431280.16000000015 5444278.3100000005, 431284.25 5444295.9, 431280.6299999999 5444302.949999999, 431259.13999999966 5444313.15, 431246.9400000004 5444318.869999999, 431234.8799999999 5444324.6, 431229.96999999974 5444326.92, 431227.29000000004 5444333.4, 431217.71999999974 5444356.67, 431211.4400000004 5444371.84, 431207.73000000045 5444380.9399999995, 431201.26999999955 5444396.66, 431195.2000000002 5444411.43, 431191.79000000004 5444419.789999999, 431187.5999999996 5444422.789999999, 431182.38999999966 5444426.630000001, 431176.96999999974 5444430.5600000005, 431168.73000000045 5444436.5600000005, 431167.1500000004 5444437.720000001, 431148.1799999997 5444451.609999999, 431133.95999999996 5444462.029999999, 431127.4400000004 5444466.869999999, 431125.1299999999 5444468.59, 431111.51999999955 5444478.58, 431096.9000000004 5444489.34, 431091.4299999997 5444493.5, 431060.8700000001 5444516.98, 431038.5099999998 5444542.66, 431030.2599999998 5444559.98, 431029.45999999996 5444579.42, 431023.95999999996 5444583.609999999, 431009.48000000045 5444580.630000001, 430979.7000000002 5444605.66, 430965.5499999998 5444636.949999999, 430962.7999999998 5444643.67, 430960.3799999999 5444649.74, 430956.6200000001 5444659.119999999, 430954.79000000004 5444663.619999999, 430948.9500000002 5444678.07, 430939.75 5444700.890000001, 430940.0599999996 5444702.470000001, 430946.4500000002 5444734.57, 430951.4299999997 5444759.02, 430956.23000000045 5444783.52, 430956.3700000001 5444784.199999999, 430960.4299999997 5444804.890000001, 430960.73000000045 5444808.1, 430961.96999999974 5444822.16, 430962.0800000001 5444823.220000001, 430961.1500000004 5444828, 430960.36000000034 5444832.01, 430958.5 5444841.66, 430949.03000000026 5444865.09, 430947.1200000001 5444870.42, 430943.88999999966 5444876.890000001, 430933.36000000034 5444898.279999999, 430924.01999999955 5444917.08, 430919.0800000001 5444927.1, 430918.6299999999 5444929.130000001, 430917.9299999997 5444931.99, 430913.63999999966 5444950.41, 430908.08999999985 5444974.199999999, 430906.8200000003 5444979.6, 430907.2599999998 5444982.640000001, 430908.33999999985 5444991.970000001, 430910.1900000004 5445005.43, 430913.6799999997 5445033.24, 430914.1200000001 5445045.42, 430914.5599999996 5445058.75, 430915.76999999955 5445096.130000001, 430916.1500000004 5445109.529999999, 430916.46999999974 5445121.140000001, 430916.79000000004 5445131.619999999, 430917.04000000004 5445138.98, 430920.26999999955 5445146.85, 430922.4400000004 5445151.93, 430927.4500000002 5445163.99, 430930.0499999998 5445170.15, 430948.4000000004 5445214.130000001, 430968.61000000034 5445261.58, 430962.1699999999 5445270.619999999, 430961.46999999974 5445271.26, 430903.54000000004 5445325.57, 430896.1799999997 5445325.76, 430856.1900000004 5445292.24, 430802.41000000015 5445239.08, 430793.20999999996 5445229.9399999995, 430788.7599999998 5445225.6899999995, 430782.21999999974 5445222.58, 430772.8300000001 5445224.039999999, 430756.08999999985 5445228.6, 430745.25 5445234.880000001, 430727.8200000003 5445264.26, 430711.8499999996 5445280.949999999, 430704.7999999998 5445290.720000001, 430704.4000000004 5445291.27, 430693.4900000002 5445313.26, 430690.41000000015 5445328.289999999, 430690.1799999997 5445329.42, 430685.73000000045 5445339.77, 430685.4299999997 5445340.5, 430674.6900000004 5445352.630000001, 430651.78000000026 5445365.16, 430629.2599999998 5445400.710000001, 430628.5099999998 5445401.869999999, 430616.6299999999 5445414.49, 430608.0800000001 5445429.050000001, 430607.70999999996 5445429.68, 430597.33999999985 5445435.710000001, 430578.9900000002 5445438.390000001, 430578.4000000004 5445438.470000001, 430536.3799999999 5445459.83, 430535.20999999996 5445460.43, 430501.4500000002 5445471.99, 430500.75 5445472.18, 430475.9500000002 5445478.970000001, 430475.3200000003 5445479.15, 430445.3099999996 5445509.32, 430427.86000000034 5445510.390000001, 430405.0099999998 5445517.76, 430401.0700000003 5445518.970000001, 430379.4299999997 5445525.949999999, 430358.9299999997 5445535.91, 430320.83999999985 5445558.57, 430306.9400000004 5445569.18, 430311.1200000001 5445556.99, 430320.2000000002 5445541.25, 430332.0800000001 5445527.470000001, 430348.7599999998 5445511.16, 430375.8099999996 5445485.890000001, 430380.7599999998 5445486.6, 430386.66000000015 5445481.07, 430404.8700000001 5445464.25, 430425.3799999999 5445444.890000001, 430444.9900000002 5445426.42, 430457.3799999999 5445415.32, 430480.4199999999 5445393.93, 430483.46999999974 5445391.199999999, 430499.48000000045 5445376.210000001, 430500.36000000034 5445375.4, 430518.0099999998 5445358.82, 430536.21999999974 5445341.880000001, 430536.70999999996 5445341.42, 430569.23000000045 5445310.66, 430579.25 5445301.390000001, 430593.86000000034 5445288.119999999, 430599.1799999997 5445283.16, 430625.1299999999 5445257.42, 430634.4500000002 5445248.73, 430638.3799999999 5445244.92, 430648.6699999999 5445233.68, 430663.13999999966 5445218.07, 430669.7999999998 5445210.800000001, 430708.51999999955 5445168.9399999995, 430714.1699999999 5445168.6899999995, 430720.0599999996 5445165.26, 430719.7000000002 5445158.15, 430720.1699999999 5445157.550000001, 430724.01999999955 5445152.619999999, 430731.3099999996 5445143.1, 430738.48000000045 5445133.970000001, 430739.1200000001 5445133.140000001, 430752.5800000001 5445111.619999999, 430767.3099999996 5445091.380000001, 430768.0700000003 5445090.359999999, 430775.2400000002 5445073.73, 430782.3499999996 5445057.550000001, 430787.9400000004 5445054.109999999, 430800.6900000004 5445055.199999999, 430833.38999999966 5445057.92, 430843.79000000004 5445058.75, 430843.5599999996 5445054.75, 430843.3200000003 5445050.59, 430843.08999999985 5445046.630000001, 430841.9500000002 5445028.98, 430841.3099999996 5445018.25, 430843.3499999996 5445003.970000001, 430845.5700000003 5444988.1, 430841.3200000003 5444974.130000001, 430837.0599999996 5444960.43, 430835.48000000045 5444954.970000001, 430834.33999999985 5444951.23, 430835.0999999996 5444942.91, 430836.4900000002 5444926.789999999, 430840.6900000004 5444879.75, 430841.0599999996 5444875.82, 430841.5099999998 5444871.25, 430856.0999999996 5444837.15, 430857.88999999966 5444819.640000001, 430853.9500000002 5444805.1, 430848.4199999999 5444802.630000001, 430843.86000000034 5444800.85, 430839.03000000026 5444798.82, 430839.11000000034 5444754.07, 430839.11000000034 5444753.630000001, 430844.1200000001 5444704.25, 430844.3499999996 5444703.77, 430862.13999999966 5444682.42, 430864.2999999998 5444658.039999999, 430869.61000000034 5444646.960000001, 430852.20999999996 5444635.199999999, 430886.1200000001 5444542.82, 430898.70999999996 5444549.550000001, 430913.45999999996 5444544.92, 430950.0999999996 5444508, 430959.2400000002 5444481.640000001, 430962.13999999966 5444477.6899999995, 430970.79000000004 5444465.800000001, 430976.8300000001 5444461.470000001, 430955.88999999966 5444433.029999999, 430946.91000000015 5444420.890000001, 430943.9199999999 5444416.779999999, 430938.1699999999 5444408.800000001, 430935.83999999985 5444405.619999999, 430930.2599999998 5444398.220000001, 430934.78000000026 5444391.91, 430936.78000000026 5444388.970000001, 430942.16000000015 5444381.119999999, 430951.3799999999 5444367.300000001, 430954.9000000004 5444362.300000001, 430960.0999999996 5444354.890000001, 430964.8200000003 5444347.93, 430972.11000000034 5444338.77, 430972.26999999955 5444338.539999999, 430976.66000000015 5444332.84, 430979.1299999999 5444329.66, 430979.5099999998 5444329.359999999, 430985.11000000034 5444324.449999999, 430987.7400000002 5444322.18, 430988.38999999966 5444321.699999999, 430993.95999999996 5444317.25, 430996.28000000026 5444315.300000001, 430995.6500000004 5444314.460000001, 431001.1500000004 5444309.800000001, 431004.2999999998 5444307.449999999, 431012.9199999999 5444300.279999999, 431016.11000000034 5444297.74, 431022.36000000034 5444293.35, 431026.5099999998 5444290.460000001, 431023.5499999998 5444284.41, 431020.1200000001 5444278.26, 431019.9500000002 5444277.859999999, 431018.2000000002 5444273.949999999, 431016.0800000001 5444269.210000001, 431015.95999999996 5444268.93, 431015.71999999974 5444268.4399999995, 431007.38999999966 5444250.869999999, 431001.1900000004 5444237.800000001, 431000.9900000002 5444237.359999999, 430998.41000000015 5444232.33, 430998.3099999996 5444232.16, 430995.28000000026 5444226.99, 430993.23000000045 5444222.960000001, 430992.1200000001 5444220.619999999, 430990.01999999955 5444216.18, 430988.4900000002 5444212.67, 430984.41000000015 5444204.050000001, 430983.03000000026 5444189.550000001, 430980.54000000004 5444182.41, 430980.4000000004 5444182.49, 430978.61000000034 5444183.470000001, 430972.29000000004 5444186.720000001, 430969.4400000004 5444188.220000001, 430966.61000000034 5444189.59, 430960.21999999974 5444192.82, 430959.9299999997 5444192.949999999, 430950.63999999966 5444197.49, 430946.98000000045 5444199.460000001, 430940.8499999996 5444202.76, 430940.58999999985 5444202.93, 430934.21999999974 5444206.529999999, 430930.8200000003 5444206.74, 430928.4000000004 5444205.93, 430926.6900000004 5444204.4, 430925.33999999985 5444202.5, 430924.3300000001 5444200.92, 430920 5444194.17, 430918.36000000034 5444191.58, 430913.61000000034 5444184.24, 430913.5499999998 5444184.16, 430906 5444171.76, 430905.6500000004 5444171.109999999, 430903.3499999996 5444166.880000001, 430901.70999999996 5444163.8100000005, 430899.76999999955 5444160.33, 430899.63999999966 5444160.09, 430897.1299999999 5444155.130000001, 430897.0499999998 5444154.99, 430894.1299999999 5444149.73, 430889.6900000004 5444142.050000001, 430889.2000000002 5444141.26, 430885.33999999985 5444133.77, 430883.04000000004 5444129.890000001, 430882.75 5444129.41, 430881.3099999996 5444127.24, 430871.75 5444113.27, 430870.9299999997 5444113.57, 430860.8200000003 5444103.199999999, 430856.1299999999 5444098.4399999995, 430850.4199999999 5444092.529999999, 430845.41000000015 5444087.359999999, 430842.9199999999 5444084.92, 430841.3099999996 5444083.34, 430826.29000000004 544406</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-038" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-038.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-038" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-038.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108953</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.30734784942</v>
+        <v>46315.55986104466</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29485</v>
       </c>
       <c r="S2" s="3">
         <v>30558</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>