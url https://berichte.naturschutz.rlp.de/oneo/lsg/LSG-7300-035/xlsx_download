--- v2 (2026-02-18)
+++ v3 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108952</v>
       </c>
       <c r="O2" s="3">
-        <v>46071.06337492758</v>
+        <v>46116.25667605479</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26575</v>
       </c>
       <c r="S2" s="3">
         <v>32161</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>