--- v3 (2026-04-04)
+++ v4 (2026-05-22)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108952</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.25667605479</v>
+        <v>46164.94672043778</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26575</v>
       </c>
       <c r="S2" s="3">
         <v>32161</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>