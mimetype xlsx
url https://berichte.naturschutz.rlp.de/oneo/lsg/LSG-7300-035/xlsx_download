--- v4 (2026-05-22)
+++ v5 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108952</v>
       </c>
       <c r="O2" s="3">
-        <v>46164.94672043778</v>
+        <v>46212.81048744063</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26575</v>
       </c>
       <c r="S2" s="3">
         <v>32161</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>