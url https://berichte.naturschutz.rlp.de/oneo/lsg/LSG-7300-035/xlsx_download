--- v5 (2026-07-09)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Bienwald</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-035</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-035.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-035.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((445760.8799999999 5438736.18, 445728.48000000045 5438770.529999999, 445727.2000000002 5438771.890000001, 445692.20999999996 5438807.91, 445690.2999999998 5438809.880000001, 445657.4400000004 5438843.800000001, 445648.36000000034 5438853.34, 445574.5800000001 5438930.32, 445519.0700000003 5438988.08, 445484.9199999999 5439023.800000001, 445453.3300000001 5439057.449999999, 445419.1699999999 5439093.1, 445418.2999999998 5439094.02, 445383.36000000034 5439130.67, 445349.1699999999 5439166.18, 445348.96999999974 5439166.390000001, 445319.9900000002 5439195.630000001, 445312.3200000003 5439200.85, 445303.7999999998 5439203.5600000005, 445300.5099999998 5439203.369999999, 445295.4000000004 5439203.07, 445287.08999999985 5439199.26, 445278.08999999985 5439192.41, 445276.5599999996 5439194.17, 445242.7400000002 5439164.970000001, 445095.13999999966 5439037.51, 444960.7400000002 5438921.460000001, 444763.75 5438751.35, 444746.01999999955 5438736.050000001, 444266.41000000015 5438321.9, 444265.0599999996 5438320.73, 444198.86000000034 5438263.609999999, 444197.79000000004 5438262.68, 444090.63999999966 5438170.15, 443947.3700000001 5438046.43, 443946.95999999996 5438046.0600000005, 443877.33999999985 5437986.33, 443852.0599999996 5437964.65, 443848.3799999999 5437961.35, 443749.6799999997 5437876.25, 443725.9199999999 5437855.76, 443724.3499999996 5437854.34, 443706.33999999985 5437838.27, 443686.0499999998 5437826.380000001, 443594.1299999999 5437790.24, 443592.7000000002 5437789.68, 443592.4199999999 5437789.57, 443587.6799999997 5437787.699999999, 443469.41000000015 5437742.59, 443401.9400000004 5437716.83, 443345.2000000002 5437695.210000001, 443340.63999999966 5437693.460000001, 443296.1299999999 5437676.359999999, 443287.33999999985 5437672.98, 443265.48000000045 5437664.58, 443225.7599999998 5437649.3100000005, 443223.3200000003 5437648.4, 443202.54000000004 5437640.52, 443201.8200000003 5437640.25, 443177.6900000004 5437631.109999999, 443172.0599999996 5437628.98, 443131.4400000004 5437613.4, 443122.5999999996 5437610, 443120.11000000034 5437608.98, 443071.78000000026 5437589.119999999, 443024.5 5437567.619999999, 443024.2400000002 5437567.5, 442920.83999999985 5437517.83, 442920.03000000026 5437517.34, 442884.41000000015 5437495.75, 442883.8799999999 5437495.5, 442840.26999999955 5437474.91, 442828.4400000004 5437469.3100000005, 442799.3799999999 5437442.609999999, 442732.0999999996 5437418.630000001, 442706.66000000015 5437411.279999999, 442612.01999999955 5437363.609999999, 442606.53000000026 5437360.73, 442584.0800000001 5437348.83, 442578.9000000004 5437345.970000001, 442572.5099999998 5437345.460000001, 442567.2400000002 5437345.050000001, 442443.46999999974 5437292.970000001, 442440.51999999955 5437284.539999999, 442437.6900000004 5437276.34, 442432.4400000004 5437274.08, 442429.28000000026 5437272.960000001, 442421.73000000045 5437270.470000001, 442410.41000000015 5437267.4399999995, 442368.78000000026 5437257.65, 442364.7000000002 5437259.57, 442365.7999999998 5437267.199999999, 442357.3799999999 5437261.039999999, 442355.25 5437260.0600000005, 442331.7599999998 5437249.130000001, 442312.6900000004 5437240.25, 442311.6200000001 5437239.699999999, 442300.36000000034 5437233.92, 442293.71999999974 5437231.99, 442282.0700000003 5437226.640000001, 442279.45999999996 5437225.43, 442274.33999999985 5437223.09, 442269.3700000001 5437220.800000001, 442263.1900000004 5437217.970000001, 442252.26999999955 5437212.960000001, 442251.3499999996 5437212.550000001, 442249.6200000001 5437211.74, 442243.9500000002 5437209.15, 442242.5099999998 5437208.5, 442238.2999999998 5437206.5600000005, 442231.91000000015 5437203.630000001, 442226.2599999998 5437201.050000001, 442222.04000000004 5437199.109999999, 442221.78000000026 5437199, 442217.13999999966 5437196.82, 442210.5700000003 5437193.73, 442203.48000000045 5437190.59, 442198.38999999966 5437188.02, 442197.2000000002 5437187.51, 442192.5499999998 5437185.49, 442187.51999999955 5437183.5, 442187.4400000004 5437183.48, 442187.3099999996 5437183.43, 442185.3700000001 5437182.59, 442182.28000000026 5437181.279999999, 442177.73000000045 5437179.51, 442163.5599999996 5437173.84, 442158.70999999996 5437172.300000001, 442153.3799999999 5437170.6, 442146.08999999985 5437168.279999999, 442146.7400000002 5437165.720000001, 442136.7000000002 5437162.49, 442132.96999999974 5437161.210000001, 442126.63999999966 5437159.5, 442118.5700000003 5437157.23, 442111.9900000002 5437155.390000001, 442109.3799999999 5437154.65, 442104.5099999998 5437153.279999999, 442104.1299999999 5437154.91, 442100.51999999955 5437153.74, 442094.0599999996 5437151.68, 442094.4900000002 5437149.91, 442089.70999999996 5437148.83, 442083.6200000001 5437147.449999999, 442075.0099999998 5437145.59, 442068.63999999966 5437143.5600000005, 442063.5999999996 5437141.83, 442057.3799999999 5437140.02, 442057.0099999998 5437139.9, 442053.08999999985 5437138.779999999, 442046.13999999966 5437136.77, 442045.7599999998 5437136.66, 442040.75 5437134.880000001, 442034.2599999998 5437132.720000001, 442033.9299999997 5437132.609999999, 442028.63999999966 5437130.699999999, 442022.1500000004 5437128.58, 442021.6299999999 5437128.41, 442012.48000000045 5437125.41, 442005.6799999997 5437123.24, 442005.2599999998 5437123.1, 442002.08999999985 5437122.07, 441995.1299999999 5437119.85, 441991.01999999955 5437118.529999999, 441984.26999999955 5437116.359999999, 441984 5437116.27, 441967.8799999999 5437111.050000001, 441967.5999999996 5437110.949999999, 441960.5800000001 5437108.58, 441948.1200000001 5437104.359999999, 441942.1500000004 5437102.41, 441939.6299999999 5437101.59, 441930.9199999999 5437099.09, 441916.3099999996 5437094.199999999, 441913.76999999955 5437093.35, 441909.5099999998 5437091.92, 441902.4199999999 5437089.65, 441901.71999999974 5437089.42, 441901.4400000004 5437089.35, 441895.41000000015 5437087.41, 441889.7999999998 5437085.640000001, 441873.2400000002 5437080.4, 441856.4900000002 5437075.029999999, 441845.6299999999 5437071.550000001, 441844.33999999985 5437071.140000001, 441838.25 5437069.15, 441830.6200000001 5437066.67, 441830.1299999999 5437066.51, 441824.61000000034 5437064.6, 441817.8799999999 5437062.3100000005, 441817.1699999999 5437062.07, 441811.11000000034 5437059.970000001, 441803.4500000002 5437057.5, 441802.01999999955 5437057.029999999, 441794.13999999966 5437054.460000001, 441793.03000000026 5437054.02, 441782.79000000004 5437050.720000001, 441778.1799999997 5437049.039999999, 441771 5437046.43, 441753.73000000045 5437039.75, 441739.3200000003 5437034.48, 441739.6699999999 5437032.91, 441720.86000000034 5437026.529999999, 441715.45999999996 5437024.4399999995, 441708.6799999997 5437021.84, 441704.6200000001 5437020.27, 441698.45999999996 5437017.890000001, 441694.7000000002 5437016.449999999, 441688.1699999999 5437013.9399999995, 441684.73000000045 5437012.720000001, 441678.7000000002 5437010.59, 441672.4500000002 5437008.369999999, 441671.8700000001 5437008.17, 441662.9400000004 5437004.779999999, 441656.3200000003 5437001.970000001, 441653.9400000004 5437000.970000001, 441653.8700000001 5437001.4399999995, 441649.7599999998 5437000.17, 441646.4000000004 5436999.140000001, 441637.4000000004 5436996.59, 441636.95999999996 5436996.460000001, 441625.20999999996 5436993.73, 441623.1200000001 5436993.25, 441598.98000000045 5436987.119999999, 441590.5 5436984.9399999995, 441588.0800000001 5436984.32, 441587.78000000026 5436984.24, 441582.58999999985 5436982.9399999995, 441582.53000000026 5436982.92, 441579.5 5436982.16, 441574.63999999966 5436980.93, 441574.3799999999 5436980.869999999, 441565.1500000004 5436978.550000001, 441558.46999999974 5436976.859999999, 441558.11000000034 5436976.75, 441557.9900000002 5436976.710000001, 441554.20999999996 5436975.779999999, 441549.4299999997 5436974.869999999, 441542.5499999998 5436973.109999999, 441542.0800000001 5436972.99, 441538.3200000003 5436972.01, 441534.3799999999 5436970.970000001, 441525.88999999966 5436968.76, 441523.6799999997 5436967.83, 441520.08999999985 5436966.33, 441513.9000000004 5436963.720000001, 441506.7000000002 5436959.26, 441489.7599999998 5436954.74, 441461.83999999985 5436946.23, 441453.9000000004 5436943.029999999, 441454.16000000015 5436940.619999999, 441450.04000000004 5436939.789999999, 441442.76999999955 5436938.34, 441442.3300000001 5436937.9399999995, 441437.7999999998 5436936.359999999, 441426.78000000026 5436932.460000001, 441426.8700000001 5436932, 441423.5099999998 5436930.92, 441419.95999999996 5436929.779999999, 441405.1500000004 5436926.01, 441404.7400000002 5436925.800000001, 441404.3200000003 5436925.6899999995, 441398.2999999998 5436924.09, 441396.21999999974 5436923.52, 441385.4199999999 5436920.59, 441372.2400000002 5436917.01, 441372.3499999996 5436916.32, 441371.86000000034 5436916.18, 441362.63999999966 5436913.550000001, 441355.1699999999 5436911.41, 441354.7599999998 5436911.289999999, 441354.78000000026 5436911.18, 441349.4500000002 5436909.640000001, 441347.4400000004 5436909.050000001, 441345.5 5436908.49, 441337.8700000001 5436906.630000001, 441337.48000000045 5436906.529999999, 441329.4000000004 5436904.6899999995, 441320.96999999974 5436903.109999999, 441320.9000000004 5436903.58, 441315.5099999998 5436902.18, 441315.5099999998 5436902.279999999, 441311.7400000002 5436901.300000001, 441311.75 5436901.15, 441304.9199999999 5436899.67, 441301.6200000001 5436898.960000001, 441291.0499999998 5436896.67, 441290.7999999998 5436896.609999999, 441281.5 5436894.220000001, 441272.66000000015 5436891.960000001, 441271.8099999996 5436891.720000001, 441265.8099999996 5436889.92, 441261.13999999966 5436888.5, 441257.70999999996 5436887.390000001, 441252.8499999996 5436885.8100000005, 441249.0800000001 5436884.960000001, 441245.66000000015 5436884.1899999995, 441240.3799999999 5436882.300000001, 441235.5999999996 5436880.85, 441235.3200000003 5436880.76, 441233.0999999996 5436880.09, 441223.7400000002 5436877.24, 441223.0999999996 5436877.050000001, 441221.88999999966 5436876.6899999995, 441216.5499999998 5436875.050000001, 441215.41000000015 5436874.699999999, 441214.25 5436874.35, 441204.5700000003 5436871.4, 441197.1299999999 5436869.15, 441196.4199999999 5436868.98, 441195.61000000034 5436868.800000001, 441195.6900000004 5436868.369999999, 441190.03000000026 5436866.08, 441182.9199999999 5436863.109999999, 441183.20999999996 5436862.01, 441181.83999999985 5436861.67, 441180.0999999996 5436861.16, 441173.4400000004 5436859.23, 441164.58999999985 5436855.220000001, 441161.6500000004 5436853.15, 441155.8700000001 5436851.59, 441155.4400000004 5436851.470000001, 441146.13999999966 5436847.65, 441140.4500000002 5436846.130000001, 441140.1299999999 5436846.02, 441133.96999999974 5436844.09, 441131.54000000004 5436843.33, 441129.04000000004 5436842.8100000005, 441123.2999999998 5436841.58, 441122.9500000002 5436841.51, 441109.5800000001 5436837.880000001, 441107.3099999996 5436834.9, 441096.73000000045 5436831.9, 441093.13999999966 5436829.970000001, 441089.58999999985 5436828.33, 441082.63999999966 5436825.49, 441082.2000000002 5436825.25, 441077.61000000034 5436823.550000001, 441074.1799999997 5436822.27, 441068.5700000003 5436820.26, 441065.8700000001 5436818.0600000005, 441065.29000000004 5436817.9399999995, 441057.5 5436816.369999999, 441057.11000000034 5436816.23, 441054.20999999996 5436815.550000001, 441052 5436815.0600000005, 441046.86000000034 5436813.779999999, 441044.7599999998 5436813.279999999, 441038.9400000004 5436811.9, 441036.8799999999 5436811.65, 441034.03000000026 5436810.67, 441025.96999999974 5436807.869999999, 441025.5599999996 5436807.74, 441018.5999999996 5436804.970000001, 441017.3300000001 5436804.470000001, 441010.9000000004 5436801.91, 441010.51999999955 5436801.76, 441010.16000000015 5436801.59, 441002.6500000004 5436798.15, 440995.2599999998 5436794.77, 440991.66000000015 5436793.32, 440985.54000000004 5436790.9, 440982.1500000004 5436789.52, 440978.7000000002 5436788.1, 440971.1799999997 5436785.43, 440968.51999999955 5436784.49, 440967.51999999955 5436784.140000001, 440962.1500000004 5436782.220000001, 440958.28000000026 5436780.83, 440950.4199999999 5436778.029999999, 440947.2999999998 5436776.869999999, 440943.75 5436775.58, 440934.1299999999 5436772.380000001, 440933.5499999998 5436772.18, 440930.63999999966 5436771.199999999, 440925.4500000002 5436769.48, 440917.8799999999 5436767.24, 440915.9199999999 5436766.5, 440907.4400000004 5436763.210000001, 440905.6299999999 5436762.5, 440904.33999999985 5436762.02, 440895.9400000004 5436758.880000001, 440895.75 5436758.789999999, 440893.08999999985 5436757.800000001, 440885.9299999997 5436755.109999999, 440881.8099999996 5436753.5600000005, 440875.16000000015 5436751.08, 440874.7000000002 5436750.9, 440869.1900000004 5436748.720000001, 440868.7999999998 5436748.609999999, 440863.6200000001 5436747.119999999, 440863.1900000004 5436747, 440859.33999999985 5436745.880000001, 440852.9400000004 5436744.0600000005, 440852.45999999996 5436743.93, 440848.66000000015 5436742.93, 440848.41000000015 5436743.75, 440841.6200000001 5436741.68, 440837.9500000002 5436740.59, 440831.5999999996 5436738.6899999995, 440831.2999999998 5436738.6, 440827.6799999997 5436737.52, 440821.7000000002 5436735.720000001, 440821.28000000026 5436735.6, 440821.0099999998 5436735.52, 440817.2000000002 5436734.279999999, 440812.3499999996 5436732.699999999, 440805.5099999998 5436730.99, 440804.9900000002 5436730.859999999, 440789.4199999999 5436725.65, 440775.86000000034 5436721.220000001, 440770.3700000001 5436719.42, 440768.96999999974 5436718.970000001, 440768.5 5436718.8100000005, 440759.76999999955 5436713.630000001, 440756.1699999999 5436711.460000001, 440756.03000000026 5436711.859999999, 440750.5599999996 5436709.279999999, 440750.8300000001 5436708.59, 440746.23000000045 5436706, 440742.83999999985 5436703.9399999995, 440740.0499999998 5436702.26, 440739.3700000001 5436701.77, 440732.3099999996 5436696.699999999, 440723.6799999997 5436690.380000001, 440709.83999999985 5436680.1899999995, 440708.2400000002 5436679.18, 440696.2599999998 5436670.91, 440684.0800000001 5436661.619999999, 440683.5599999996 5436661.3100000005, 440667.8799999999 5436651.859999999, 440653.29000000004 5436643.07, 440652.9400000004 5436642.859999999, 440650.6200000001 5436641.4399999995, 440645.23000000045 5436638.140000001, 440641.26999999955 5436635.75, 440633.25 5436631.51, 440633.0099999998 5436631.380000001, 440628.8499999996 5436629.550000001, 440625.0999999996 5436627.9, 440613.3499999996 5436622.73, 440611.9500000002 5436622.08, 440607.1900000004 5436619.91, 440601.3099999996 5436617.23, 440596.21999999974 5436614.92, 440590.7000000002 5436612.41, 440585.6200000001 5436610.1, 440580.3799999999 5436607.73, 440580.0800000001 5436607.59, 440576.0599999996 5436605.76, 440569.75 5436602.9, 440569.5099999998 5436602.789999999, 440559.29000000004 5436598.15, 440554.54000000004 5436596, 440549.3200000003 5436593.640000001, 440549.0499999998 5436593.52, 440539.13999999966 5436589.01, 440538.8499999996 5436588.890000001, 440535.01999999955 5436587.15, 440530.3200000003 5436585.01, 440530.1699999999 5436584.9399999995, 440517.1900000004 5436579.0600000005, 440512.41000000015 5436576.76, 440510.5700000003 5436575.869999999, 440509.4400000004 5436575.34, 440499.1500000004 5436570.58, 440497.1200000001 5436569.640000001, 440493.38999999966 5436567.91, 440489.71999999974 5436566.3100000005, 440489.20999999996 5436566.01, 440484.3200000003 5436563.26, 440484.0499999998 5436563.109999999, 440474.9900000002 5436558.02, 440473.0499999998 5436556.91, 440471.63999999966 5436556.119999999, 440461.8700000001 5436550.609999999, 440454.54000000004 5436546.48, 440448.6500000004 5436543.18, 440448.25 5436542.949999999, 440441.83999999985 5436539.3100000005, 440438.7999999998 5436537.58, 440432.5599999996 5436534.01, 440432.6699999999 5436533.460000001, 440431.1799999997 5436532.6899999995, 440425.0099999998 5436529.539999999, 440423.33999999985 5436528.68, 440422.0099999998 5436527.98, 440415.6299999999 5436524.58, 440415.2000000002 5436525.630000001, 440414.5599999996 5436525.3100000005, 440409.7000000002 5436522.859999999, 440407.16000000015 5436521.68, 440406.63999999966 5436521.4399999995, 440401.9000000004 5436519.25, 440397.3099999996 5436517.15, 440393.01999999955 5436515.18, 440391.63999999966 5436514.539999999, 440383.1799999997 5436510.93, 440377.2599999998 5436508.210000001, 440374.25 5436506.869999999, 440367.38999999966 5436503.800000001, 440367.11000000034 5436503.68, 440366.83999999985 5436503.550000001, 440361.63999999966 5436501.15, 440352.54000000004 5436496.9399999995, 440348.2000000002 5436494.970000001, 440337.95999999996 5436490.32, 440326.13999999966 5436484.859999999, 440324.95999999996 5436484.32, 440311.8200000003 5436478.460000001, 440306.9199999999 5436476.26, 440300.53000000026 5436473.4, 440300.26999999955 5436473.279999999, 440290.3799999999 5436468.880000001, 440286.6900000004 5436467.24, 440279.5999999996 5436464.09, 440279.3300000001 5436463.960000001, 440274.0599999996 5436461.48, 440270.21999999974 5436459.67, 440263.8700000001 5436456.800000001, 440263.2400000002 5436456.48, 440257.3300000001 5436454.49, 440252.1500000004 5436452.57, 440251.63999999966 5436452.380000001, 440251.21999999974 5436452.23, 440244.5599999996 5436449.779999999, 440240.8700000001 5436448.449999999, 440236.9900000002 5436447.02, 440230.1500000004 5436444.42, 440229.76999999955 5436444.289999999, 440225.4199999999 5436442.73, 440218.48000000045 5436440.26, 440218.0800000001 5436439.9, 440209.6500000004 5436436.84, 440202.66000000015 5436434.390000001, 440202.4500000002 5436434.3100000005, 440199.04000000004 5436433.0600000005, 440194.1699999999 5436431.32, 440188.4000000004 5436429.220000001, 440179.96999999974 5436425.890000001, 440167.9500000002 5436421.130000001, 440157.1299999999 5436417.529999999, 440147.5 5436412.73, 440131.9199999999 5436405.57, 440131.1699999999 5436405.109999999, 440112.61000000034 5436393.699999999, 440088.5499999998 5436378.57, 440087.8499999996 5436378.140000001, 440077.6200000001 5436371.5600000005, 440073.63999999966 5436369.01, 440072.96999999974 5436368.59, 440071.9400000004 5436367.880000001, 440066 5436364.039999999, 440056.21999999974 5436357.66, 440054.28000000026 5436356.470000001, 440039.3499999996 5436347.01, 440036.26999999955 5436345.07, 440028.5599999996 5436340.17, 440022.21999999974 5436336.15, 440017.3099999996 5436332.83, 440014.41000000015 5436330.859999999, 440014.0099999998 5436330.609999999, 440009.5099999998 5436327.710000001, 440005.6900000004 5436325.24, 439996.45999999996 5436319.6, 439985.54000000004 5436313.1, 439980.41000000015 5436310.050000001, 439974.7599999998 5436306.85, 439972.41000000015 5436305.52, 439970.0700000003 5436304.1899999995, 439968.9000000004 5436303.49, 439966.7400000002 5436302.380000001, 439961.79000000004 5436299.880000001, 439946.3300000001 5436292.640000001, 439945.3700000001 5436292.1899999995, 439945 5436292.02, 439943.48000000045 5436291.33, 439928.0700000003 5436283.8100000005, 439927.8799999999 5436283.720000001, 439922.1900000004 5436281.02, 439919.9900000002 5436279.99, 439919.76999999955 5436279.890000001, 439914.8200000003 5436277.539999999, 439911.61000000034 5436276.02, 439911.16000000015 5436275.8100000005, 439905.70999999996 5436273.24, 439901.51999999955 5436271.25, 439898.5800000001 5436269.859999999, 439892.70999999996 5436267.08, 439887.1799999997 5436264.460000001, 439880.51999999955 5436261.34, 439873.6299999999 5436258.07, 439873.36000000034 5436257.9399999995, 439869.20999999996 5436256.01, 439865.6699999999 5436254.359999999, 439858.11000000034 5436250.83, 439848.88999999966 5436246.48, 439844.33999999985 5436243.3100000005, 439837.1900000004 5436241.02, 439830.70999999996 5436237.960000001, 439824.3300000001 5436234.9399999995, 439818.2999999998 5436232.140000001, 439813.4299999997 5436229.859999999, 439807.8499999996 5436227.27, 439807.5599999996 5436227.119999999, 439802.20999999996 5436224.609999999, 439794.26999999955 5436220.880000001, 439788.71999999974 5436218.289999999, 439788.3499999996 5436218.119999999, 439785.4299999997 5436216.720000001, 439780.36000000034 5436214.359999999, 439780.1299999999 5436214.25, 439765.0599999996 5436207.35, 439741.8700000001 5436196.380000001, 439741.6900000004 5436196.300000001, 439737.6299999999 5436194.390000001, 439734.01999999955 5436192.67, 439728 5436189.859999999, 439724.1900000004 5436188.1, 439723.5599999996 5436187.82, 439710.7400000002 5436181.609999999, 439705.6799999997 5436179.16, 439701.3700000001 5436177.050000001, 439694.3200000003 5436173.449999999, 439687.21999999974 5436169.73, 439682.38999999966 5436167.25, 439666.2599999998 5436158.960000001, 439665.2400000002 5436158.130000001, 439655.8099999996 5436153.32, 439652.7000000002 5436151.529999999, 439646.4400000004 5436148.789999999, 439646.0700000003 5436148.630000001, 439642.46999999974 5436146.07, 439636.3499999996 5436142.82, 439635.9400000004 5436142.74, 439632.0800000001 5436141.1899999995, 439628.51999999955 5436139.33, 439625.75 5436137.890000001, 439622.71999999974 5436135.300000001, 439617.46999999974 5436132.51, 439616.8499999996 5436132.1899999995, 439612.7400000002 5436130.59, 439608.86000000034 5436129.1, 439601.58999999985 5436126.289999999, 439600.71999999974 5436125.949999999, 439597.83999999985 5436123.82, 439595.6900000004 5436122.23, 439588.78000000026 5436120.279999999, 439584.73000000045 5436117.9399999995, 439579.26999999955 5436115.85, 439578.4199999999 5436115.52, 439576.36000000034 5436113.880000001, 439571.4199999999 5436112.720000001, 439570.21999999974 5436112.4399999995, 439566.5599999996 5436112.109999999, 439562.1500000004 5436110.33, 439561.9299999997 5436110.24, 439560.08999999985 5436109.449999999, 439556.21999999974 5436107.609999999, 439551.1299999999 5436106.0600000005, 439545.03000000026 5436103.41, 439544.9299999997 5436103.390000001, 439542.95999999996 5436102.67, 439542.5599999996 5436102.619999999, 439536.36000000034 5436100.390000001, 439528.7999999998 5436097, 439522.3799999999 5436094.279999999, 439507.4299999997 5436087.9, 439506.5999999996 5436087.5600000005, 439502.8300000001 5436086.01, 439498.9000000004 5436084.4, 439489.8099999996 5436080.66, 439487.6200000001 5436079.800000001, 439477.9400000004 5436076.039999999, 439467.11000000034 5436071.83, 439464.1699999999 5436070.68, 439457.51999999955 5436068.1, 439454.98000000045 5436067.109999999, 439450.95999999996 5436064.58, 439450.04000000004 5436064, 439443.20999999996 5436061.550000001, 439435.61000000034 5436058.8100000005, 439428.6799999997 5436056.32, 439428.36000000034 5436056.1899999995, 439421.76999999955 5436053.369999999, 439417.7400000002 5436051.66, 439410.6500000004 5436048.630000001, 439400.5800000001 5436044.34, 439395.4900000002 5436042.140000001, 439390.78000000026 5436040.1, 439378.03000000026 5436034.720000001, 439377.6699999999 5436034.550000001, 439377.36000000034 5436034.42, 439369.66000000015 5436031.289999999, 439364.13999999966 5436029.039999999, 439350.0099999998 5436023.09, 439339.73000000045 5436019.1899999995, 439338.76999999955 5436018.8100000005, 439324.9900000002 5436013.23, 439319.03000000026 5436010.8100000005, 439316.5800000001 5436009.82, 439310.86000000034 5436007.5, 439304.2599999998 5436004.83, 439301.5700000003 5436003.720000001, 439297.51999999955 5436002.050000001, 439290.9400000004 5435999.34, 439286 5435997.3100000005, 439282.3200000003 5435995.789999999, 439274.95999999996 5435992.76, 439274.75 5435992.67, 439274.54000000004 5435992.59, 439270.5599999996 5435990.99, 439266.9199999999 5435989.51, 439259.95999999996 5435986.710000001, 439248.6900000004 5435981.029999999, 439238.5099999998 5435976.0600000005, 439231.01999999955 5435972.34, 439218.4900000002 5435966.119999999, 439207.7599999998 5435960.75, 439194.1200000001 5435955.99, 439193.5499999998 5435955.789999999, 439176.95999999996 5435952.16, 439176.03000000026 5435951.960000001, 439173.03000000026 5435951.279999999, 439169.6299999999 5435950.529999999, 439161.83999999985 5435948.800000001, 439147.58999999985 5435945.630000001, 439134.1500000004 5435942.65, 439129.3200000003 5435941.67, 439125.76999999955 5435940.85, 439119.29000000004 5435939.35, 439118.9500000002 5435939.27, 439114.51999999955 5435938.25, 439108.96999999974 5435936.970000001, 439108.6200000001 5435936.880000001, 439100.1799999997 5435935.109999999, 439093.48000000045 5435933.460000001, 439092.9000000004 5435933.300000001, 439077.6699999999 5435929.539999999, 439063.5099999998 5435926.039999999, 439058.86000000034 5435925.5, 439053.70999999996 5435924.9, 439046.3300000001 5435924.050000001, 439033.96999999974 5435922.619999999, 439032.4199999999 5435922.43, 439029.4299999997 5435922.470000001, 439023.51999999955 5435922.5600000005, 439006.3099999996 5435922.800000001, 439005.5599999996 5435922.8100000005, 439000.0800000001 5435922.890000001, 438977.4900000002 5435924.17, 438973.66000000015 5435924.390000001, 438968.9299999997 5435924.66, 438955.04000000004 5435925.449999999, 438949.7000000002 5435925.75, 438936.3700000001 5435926.51, 438929.0099999998 5435926.93, 438920.2400000002 5435927.43, 438912.1699999999 5435927.890000001, 438900.7999999998 5435928.539999999, 438900.1299999999 5435928.57, 438889.0700000003 5435929.199999999, 438880.71999999974 5435929.390000001, 438876.3499999996 5435929.630000001, 438873.2000000002 5435929.800000001, 438863.8799999999 5435930.300000001, 438854.8300000001 5435930.800000001, 438851.2599999998 5435930.99, 438842.7400000002 5435931.449999999, 438834.21999999974 5435931.91, 438824.29000000004 5435932.449999999, 438818.04000000004 5435932.779999999, 438812.7599999998 5435933.07, 438810.8099999996 5435933.16, 438799.95999999996 5435933.67, 438790.54000000004 5435934.1, 438783.70999999996 5435934.42, 438778.0999999996 5435934.6899999995, 438771.6799999997 5435934.98, 438764.78000000026 5435935.300000001, 438762.13999999966 5435935.43, 438749.46999999974 5435936.01, 438744.04000000004 5435936.26, 438740.03000000026 5435936.449999999, 438737.53000000026 5435936.57, 438728.6200000001 5435936.99, 438726.96999999974 5435937.0600000005, 438720.7000000002 5435937.35, 438719.1799999997 5435937.42, 438710.7999999998 5435937.76, 438682.6799999997 5435938.779999999, 438648.71999999974 5435937.93, 438648.2599999998 5435937.92, 438502.41000000015 5435925.68, 438463.8700000001 5435922.4399999995, 438448.83999999985 5435921.18, 438296.9500000002 5435908.48, 438221.41000000015 5435902.17, 438162.11000000034 5435897.43, 438161.38999999966 5435897.369999999, 438161.51999999955 5435896.539999999, 438154.46999999974 5435895.960000001, 438148.08999999985 5435895.26, 438007.0999999996 5435883.609999999, 438006.08999999985 5435883.52, 438002.2000000002 5435883.220000001, 437924.8799999999 5435876.49, 437924.41000000015 5435876.449999999, 437890 5435874.890000001, 437873.1299999999 5435874.119999999, 437870.08999999985 5435873.99, 437850.23000000045 5435872.779999999, 437851.46999999974 5435869.82, 437830.9299999997 5435867.75, 437818.0099999998 5435866.4399999995, 437817.76999999955 5435868.49, 437798.6500000004 5435866.050000001, 437796.58999999985 5435865.789999999, 437795.45999999996 5435865.68, 437790.3099999996 5435865.17, 437774.45999999996 5435863.640000001, 437767.96999999974 5435862.9, 437764.16000000015 5435862.460000001, 437759.6500000004 5435861.949999999, 437746.0999999996 5435860.1899999995, 437733.9900000002 5435858.699999999, 437722.86000000034 5435857.550000001, 437720.1799999997 5435857.18, 437713.46999999974 5435856.23, 437713.23000000045 5435856.199999999, 437707.46999999974 5435855.449999999, 437683.11000000034 5435852.279999999, 437675.8099999996 5435851.33, 437671.0800000001 5435850.720000001, 437659.53000000026 5435849.220000001, 437652.0800000001 5435848.25, 437647.5599999996 5435847.66, 437643.2999999998 5435847.109999999, 437635.3499999996 5435846.08, 437625.83999999985 5435844.960000001, 437611.8799999999 5435843.33, 437604.1900000004 5435842.43, 437587.4500000002 5435840.470000001, 437587.4000000004 5435840.01, 437585.1699999999 5435839.720000001, 437579.6900000004 5435838.99, 437570.5999999996 5435837.289999999, 437564.04000000004 5435837.17, 437556.70999999996 5435837.25, 437556.0099999998 5435837.26, 437549.4299999997 5435837.33, 437543.0499999998 5435837.4, 437543.1900000004 5435835.85, 437542.01999999955 5435835.880000001, 437527.8700000001 5435836.25, 437522.7400000002 5435836.380000001, 437521.54000000004 5435836.41, 437514.9000000004 5435836.5600000005, 437513.4900000002 5435836.6, 437509.7999999998 5435836.68, 437502.53000000026 5435836.85, 437498.5 5435836.9399999995, 437498.16000000015 5435836.949999999, 437491.5499999998 5435836.960000001, 437487.66000000015 5435836.970000001, 437483.5599999996 5435836.98, 437475.70999999996 5435836.99, 437475.3499999996 5435837, 437474.98000000045 5435837, 437468.4000000004 5435837.01, 437463.9900000002 5435837.029999999, 437457.1299999999 5435837.039999999, 437453.25 5435837.050000001, 437452.3499999996 5435837.08, 437445.41000000015 5435837.289999999, 437441.13999999966 5435837.42, 437433.0099999998 5435837.34, 437429.7400000002 5435837.3100000005, 437428.8499999996 5435837.300000001, 437422.6299999999 5435836.73, 437416.4900000002 5435836.16, 437411.6799999997 5435835.65, 437403.21999999974 5435834.73, 437402.73000000045 5435834.68, 437394.0599999996 5435833.98, 437387.9900000002 5435833.48, 437382.5800000001 5435832.859999999, 437376.0800000001 5435832.130000001, 437373.9199999999 5435832.029999999, 437367.28000000026 5435831.77, 437360.3099999996 5435831.48, 437353.7599999998 5435831.15, 437346.0099999998 5435831.210000001, 437341.21999999974 5435831.1, 437334.6799999997 5435830.949999999, 437329.4900000002 5435830.83, 437322.3799999999 5435830.67, 437321.7000000002 5435830.66, 437315.11000000034 5435830.529999999, 437311.5099999998 5435830.460000001, 437306.78000000026 5435830.369999999, 437295.1799999997 5435830.15, 437294.54000000004 5435830.140000001, 437294.1299999999 5435830.140000001, 437288.1500000004 5435830.119999999, 437282.6299999999 5435830.1, 437268.51999999955 5435830.0600000005, 437261.29000000004 5435830.029999999, 437260 5435830.02, 437244.4299999997 5435828.609999999, 437236.33999999985 5435828.18, 437233.38999999966 5435828, 437226.03000000026 5435827.529999999, 437225.51999999955 5435827.5, 437222.0099999998 5435827.279999999, 437215.2000000002 5435826.859999999, 437211.16000000015 5435826.609999999, 437206.2000000002 5435826.300000001, 437197.4199999999 5435825.6, 437190.66000000015 5435824.84, 437182.9199999999 5435823.789999999, 437179.6200000001 5435823.15, 437173.5099999998 5435821.98, 437166.2999999998 5435820.369999999, 437164.7999999998 5435819.949999999, 437156.6799999997 5435817.66, 437145.54000000004 5435817.57, 437129.1699999999 5435816.73, 437129.28000000026 5435816.029999999, 437121.8200000003 5435815.779999999, 437108.2000000002 5435814.710000001, 437107.5800000001 5435815.789999999, 437098.96999999974 5435815.33, 437051.1299999999 5435813.710000001, 437050.28000000026 5435813.68, 437031.70999999996 5435811.98, 437029.63999999966 5435811.640000001, 436985.48000000045 5435804.460000001, 436960.5800000001 5435800.4, 436957.0099999998 5435799.82, 436906.4500000002 5435793.720000001, 436893.5099999998 5435792.48, 436876.5800000001 5435790.83, 436871.66000000015 5435790.35, 436863.2400000002 5435789.550000001, 436829.03000000026 5435786.3100000005, 436825.0099999998 5435785.9399999995, 436807.5499999998 5435784.289999999, 436792.36000000034 5435782.859999999, 436787.51999999955 5435782.4, 436770.1500000004 5435780.74, 436755.70999999996 5435780.300000001, 436745.0599999996 5435779.27, 436726.8700000001 5435779.02, 436722.6500000004 5435779.130000001, 436712.3300000001 5435779.4, 436699.83999999985 5435779.73, 436693.36000000034 5435779.779999999, 436688.3200000003 5435779.8100000005, 436678.96999999974 5435779.869999999, 436672.1299999999 5435779.92, 436666.8099999996 5435779.949999999, 436633.5499999998 5435777.029999999, 436615.0700000003 5435773.76, 436597.0099999998 5435770.57, 436593.76999999955 5435770, 436575.8700000001 5435765.25, 436565.7400000002 5435762.539999999, 436564.26999999955 5435762.15, 436549.03000000026 5435757.449999999, 436536.6900000004 5435753.640000001, 436531.9400000004 5435751.6, 436517.7999999998 5435745.539999999, 436509.4299999997 5435741.949999999, 436502.33999999985 5435738.34, 436487.36000000034 5435730.73, 436482.6699999999 5435728.33, 436478.36000000034 5435725.869999999, 436462.5800000001 5435716.890000001, 436456.6200000001 5435713.48, 436453.0599999996 5435711.46000000</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-035" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-035.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-035" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-035.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108952</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.81048744063</v>
+        <v>46262.22759210494</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26575</v>
       </c>
       <c r="S2" s="3">
         <v>32161</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>