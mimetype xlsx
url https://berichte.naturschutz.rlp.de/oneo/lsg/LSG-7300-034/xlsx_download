--- v1 (2026-02-17)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108951</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.64269034132</v>
+        <v>46116.03325810676</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26456</v>
       </c>
       <c r="S2" s="3">
         <v>26456</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>