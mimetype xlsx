--- v2 (2026-04-04)
+++ v3 (2026-05-22)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108951</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.03325810676</v>
+        <v>46164.94594208396</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26456</v>
       </c>
       <c r="S2" s="3">
         <v>26456</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>