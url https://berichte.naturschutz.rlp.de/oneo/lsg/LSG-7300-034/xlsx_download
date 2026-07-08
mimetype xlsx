--- v3 (2026-05-22)
+++ v4 (2026-07-08)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108951</v>
       </c>
       <c r="O2" s="3">
-        <v>46164.94594208396</v>
+        <v>46211.15769995936</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26456</v>
       </c>
       <c r="S2" s="3">
         <v>26456</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>