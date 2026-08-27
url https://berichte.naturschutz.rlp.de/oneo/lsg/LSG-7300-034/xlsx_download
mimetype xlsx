--- v4 (2026-07-08)
+++ v5 (2026-08-27)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Gersbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-034</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-034.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-034.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((396099.6200000001 5444451.109999999, 396099.63999999966 5444448.85, 396118.79000000004 5444372.460000001, 396099.0599999996 5444360.08, 396068.1900000004 5444250, 396073.5800000001 5444185.32, 396049.3799999999 5444110.67, 396071.9500000002 5444092.029999999, 396098.76999999955 5444069.859999999, 396154.88999999966 5444046.050000001, 396153.0099999998 5444009.18, 396152.8799999999 5444006.68, 396152.1500000004 5443992.33, 396217.7999999998 5443885.73, 396227.8499999996 5443874.970000001, 396281.95999999996 5443817.02, 396317.9500000002 5443741.880000001, 396327.86000000034 5443721.220000001, 396315.71999999974 5443633.02, 396318.71999999974 5443600.92, 396331.54000000004 5443591.27, 396354.33999999985 5443574.109999999, 396441.73000000045 5443559.32, 396446.0800000001 5443559.74, 396475.0599999996 5443562.470000001, 396477.7000000002 5443562.74, 396481.1299999999 5443563.08, 396507.6900000004 5443526.199999999, 396549.5499999998 5443468.0600000005, 396572.4199999999 5443436.289999999, 396610.61000000034 5443383.25, 396644.58999999985 5443316.08, 396651.5999999996 5443298.07, 396675.83999999985 5443268.140000001, 396717.3200000003 5443301.26, 396719.33999999985 5443302.859999999, 396731.0700000003 5443312.869999999, 396743.26999999955 5443339.529999999, 396735.73000000045 5443356.34, 396783.9500000002 5443365.5600000005, 396801.9199999999 5443368.99, 396878.5 5443385.449999999, 396935.6500000004 5443401.199999999, 396967.9400000004 5443419.75, 397054.7599999998 5443469.32, 397072.04000000004 5443479.1899999995, 397101.5 5443496.01, 397106.2999999998 5443536.550000001, 397107.0700000003 5443543.09, 397143.9400000004 5443553.3100000005, 397150.7000000002 5443555.199999999, 397227.7000000002 5443576.5600000005, 397227.91000000015 5443585.5600000005, 397229.5700000003 5443654.539999999, 397223.9299999997 5443655.84, 397094.41000000015 5443685.619999999, 397080.3300000001 5443716.5, 397073.88999999966 5443730.619999999, 397071.23000000045 5443736.470000001, 397068.53000000026 5443742.369999999, 397031.51999999955 5443823.5, 397030.9900000002 5443824.66, 397019.0700000003 5443852.48, 397017.8499999996 5443855.3100000005, 397000.20999999996 5443896.470000001, 396950.8799999999 5443870.289999999, 396932.0700000003 5443881.960000001, 396931.0700000003 5443882.58, 396924.9900000002 5443887.890000001, 396881.95999999996 5443925.4399999995, 396874.79000000004 5443957.77, 396874.2000000002 5443960.4399999995, 396883.20999999996 5443988.199999999, 396867.58999999985 5443996.18, 396867.13999999966 5443998.470000001, 396864.0499999998 5444014.02, 396860.1299999999 5444033.67, 396777.1500000004 5444101.24, 396746.73000000045 5444126, 396745.96999999974 5444126.93, 396672 5444217.9399999995, 396668.1200000001 5444222.710000001, 396666.01999999955 5444225.300000001, 396646.23000000045 5444313.949999999, 396641.8799999999 5444333.83, 396739.36000000034 5444449.5, 396734.08999999985 5444464.33, 396728.6500000004 5444479.050000001, 396722.5800000001 5444495.449999999, 396713.0700000003 5444521.15, 396766.48000000045 5444553.359999999, 396795.0800000001 5444606.789999999, 396819.36000000034 5444615.609999999, 396842.8700000001 5444624.140000001, 396868.0499999998 5444634.210000001, 396893.03000000026 5444644.210000001, 396938.28000000026 5444662.289999999, 396944.98000000045 5444664.98, 396945.9299999997 5444665.35, 396955.4400000004 5444665.279999999, 396958.4400000004 5444665.26, 396963.78000000026 5444665.23, 396964.70999999996 5444665.23, 396975.9000000004 5444662.35, 396991.1200000001 5444662.1, 397005.9000000004 5444661.84, 397023.9299999997 5444659.59, 397022.3499999996 5444664.84, 397026.9400000004 5444699.300000001, 397032.33999999985 5444739.8100000005, 397036.8499999996 5444773.57, 397036.9000000004 5444803.49, 397036.96999999974 5444833.1, 397041.45999999996 5444858.279999999, 397044.1299999999 5444873.3100000005, 397044.3499999996 5444874.529999999, 397058.9500000002 5444956.449999999, 397093.5599999996 5444994.880000001, 397109.6500000004 5445012.76, 397110.7599999998 5445013.99, 397111.6299999999 5445014.949999999, 397199.9299999997 5445113.029999999, 397247.70999999996 5445166.1, 397278.0499999998 5445196.550000001, 397324.01999999955 5445242.67, 397389.11000000034 5445307.960000001, 397428.3300000001 5445347.4399999995, 397436.6799999997 5445355.699999999, 397460.4900000002 5445406.25, 397479.5099999998 5445447.68, 397472.9500000002 5445454.449999999, 397426.48000000045 5445502.390000001, 397369.5800000001 5445561.08, 397364.1699999999 5445566.66, 397314.2000000002 5445618.220000001, 397313.2400000002 5445619.210000001, 397280.0099999998 5445653.48, 397277.8700000001 5445656.460000001, 397278.5599999996 5445657.050000001, 397317.01999999955 5445689.6899999995, 397353.9299999997 5445719.130000001, 397360.6200000001 5445727.029999999, 397367.63999999966 5445735.300000001, 397424.7400000002 5445833.029999999, 397429.61000000034 5445842.33, 397430.1900000004 5445843.4399999995, 397447.2400000002 5445888.09, 397472.5599999996 5445950.289999999, 397478.5599999996 5445956.369999999, 397491.25 5445959.52, 397546.5999999996 5445975.57, 397556.1900000004 5445977.789999999, 397559.46999999974 5445978.5600000005, 397604.21999999974 5445995.199999999, 397635.41000000015 5446006.91, 397641.1699999999 5446009.0600000005, 397679.8700000001 5446027.369999999, 397681.1900000004 5446027.99, 397759.7599999998 5446093.109999999, 397745.0599999996 5446105.75, 397735.13999999966 5446114.279999999, 397756.8499999996 5446182.57, 397755.20999999996 5446187.109999999, 397747.70999999996 5446207.93, 397741.63999999966 5446224.74, 397734.48000000045 5446244.609999999, 397734.1500000004 5446245.539999999, 397731.95999999996 5446354.43, 397687.1500000004 5446379.83, 397672.88999999966 5446349.75, 397599.0099999998 5446376.5600000005, 397599.5 5446384.119999999, 397600.1500000004 5446388.74, 397600.78000000026 5446393.109999999, 397602.8700000001 5446404.1899999995, 397606.0800000001 5446417.359999999, 397611.53000000026 5446431.289999999, 397611.8700000001 5446432.140000001, 397615.0800000001 5446437.119999999, 397617.96999999974 5446440.01, 397622.0800000001 5446444.49, 397625.2000000002 5446447.890000001, 397634.8300000001 5446456.08, 397640.13999999966 5446460.08, 397645.1299999999 5446464.1, 397651.38999999966 5446466.66, 397668.08999999985 5446473.41, 397675.70999999996 5446475.16, 397683.79000000004 5446457.75, 397819.3200000003 5446511.710000001, 397817.33999999985 5446515.57, 397814.8700000001 5446520.550000001, 397825.5700000003 5446524.279999999, 397857.3799999999 5446537.460000001, 397874.45999999996 5446545.9, 397867.7400000002 5446560.550000001, 397882.7400000002 5446567.18, 397905.2000000002 5446577.119999999, 397899.25 5446606.74, 397877.63999999966 5446619.5, 397850.2000000002 5446637.6899999995, 397762.54000000004 5446689.02, 397727.63999999966 5446738.18, 397713.26999999955 5446758.41, 397712.9299999997 5446774.529999999, 397712.3099999996 5446804.4399999995, 397711.9000000004 5446823.699999999, 397759.53000000026 5446962.470000001, 397760.3300000001 5446964.789999999, 397783.8700000001 5447097.4, 397793.0999999996 5447121.1, 397814.2999999998 5447175.52, 397814.9299999997 5447177.130000001, 397883.53000000026 5447361.630000001, 397909.61000000034 5447550.300000001, 397901.6200000001 5447721.119999999, 397838.38999999966 5447716.640000001, 397834.3700000001 5447676.9, 397832.7400000002 5447660.8100000005, 397828.2599999998 5447616.58, 397809.3799999999 5447566.34, 397799.96999999974 5447541.32, 397789.1699999999 5447512.619999999, 397784.0599999996 5447499.01, 397781.13999999966 5447491.25, 397775.66000000015 5447476.6899999995, 397772.0700000003 5447467.119999999, 397768.5 5447457.65, 397765.54000000004 5447449.779999999, 397763.95999999996 5447447.32, 397740.3799999999 5447460.07, 397738.41000000015 5447461.130000001, 397733.88999999966 5447463.58, 397726.0499999998 5447467.8100000005, 397721.13999999966 5447455.779999999, 397708.5 5447436.35, 397694.3799999999 5447446.58, 397700.9500000002 5447460.68, 397711.4400000004 5447486.1899999995, 397707.8099999996 5447487.98, 397698.25 5447492.67, 397705.0599999996 5447506.52, 397707.5999999996 5447508.710000001, 397710.76999999955 5447509.539999999, 397715.88999999966 5447509.52, 397718.5099999998 5447511.07, 397720.4900000002 5447514.300000001, 397699.54000000004 5447516.4, 397669.58999999985 5447519.380000001, 397652.1299999999 5447521.140000001, 397649.08999999985 5447586.4399999995, 397647.6500000004 5447586.98, 397640.8799999999 5447589.49, 397630.21999999974 5447593.4399999995, 397614.5999999996 5447599.23, 397607.8700000001 5447601.73, 397599.5499999998 5447604.82, 397594.58999999985 5447606.66, 397587.88999999966 5447609.140000001, 397582.91000000015 5447610.99, 397570.11000000034 5447612.039999999, 397563.4500000002 5447612.59, 397558.83999999985 5447612.970000001, 397558.91000000015 5447608.199999999, 397552.21999999974 5447609.01, 397545.1299999999 5447609.869999999, 397536.45999999996 5447554.699999999, 397534.6900000004 5447549.550000001, 397523.5 5447546.93, 397519.08999999985 5447545.869999999, 397516.5999999996 5447545.26, 397493 5447539.470000001, 397481.83999999985 5447514.3100000005, 397478.28000000026 5447506.3100000005, 397466.2000000002 5447485.550000001, 397457.13999999966 5447470.01, 397450.25 5447458.15, 397450.21999999974 5447458.109999999, 397448.7999999998 5447455.67, 397446.0499999998 5447450.65, 397440.8499999996 5447441.15, 397427.4299999997 5447416.640000001, 397407.21999999974 5447384.41, 397379.8499999996 5447348.6, 397369.66000000015 5447335.26, 397350.8499999996 5447294.720000001, 397349.71999999974 5447295.6899999995, 397321.98000000045 5447258.75, 397330.3499999996 5447251.039999999, 397343.63999999966 5447238.800000001, 397335.01999999955 5447229.109999999, 397327.79000000004 5447220.970000001, 397317.4199999999 5447209.3100000005, 397284.1500000004 5447185.039999999, 397276.1200000001 5447179.199999999, 397269.5999999996 5447174.43, 397254.0999999996 5447163.630000001, 397238.63999999966 5447152.869999999, 397226.11000000034 5447144.140000001, 397223.3799999999 5447142.24, 397171.23000000045 5447106.779999999, 397126.63999999966 5447071.6, 397127.6900000004 5447071.1, 397133.96999999974 5447068.07, 397143.4500000002 5447064.140000001, 397165.1500000004 5447054.9, 397167.70999999996 5447054.029999999, 397167.96999999974 5447053.93, 397173.98000000045 5447051.99, 397183.1200000001 5447051.18, 397190.1299999999 5447050.789999999, 397201.33999999985 5447001.029999999, 397242.1299999999 5446934, 397242.3300000001 5446933.73, 397290.5700000003 5446874.619999999, 397290.25 5446856.49, 397288.7000000002 5446766.300000001, 397267.78000000026 5446733.27, 397197.53000000026 5446688.130000001, 397129.28000000026 5446644.279999999, 397126.48000000045 5446642.470000001, 397138.79000000004 5446589.17, 397138.7400000002 5446588.869999999, 397138.5499999998 5446587.82, 397128.7599999998 5446535.01, 397149.78000000026 5446502.720000001, 397150.4400000004 5446501.9, 397151.5999999996 5446499.92, 397188.5499999998 5446443.119999999, 397171 5446418.4, 397147.9900000002 5446407.550000001, 397077.88999999966 5446374.49, 397041.3499999996 5446333.52, 397032.4400000004 5446323.51, 397030.1699999999 5446321.9, 397024.8300000001 5446318.109999999, 397019.6500000004 5446314.41, 397004.9000000004 5446303.93, 396996.91000000015 5446298.26, 396995.5999999996 5446297.33, 396979.0700000003 5446285.57, 396970.3700000001 5446279.369999999, 396961.5999999996 5446273.140000001, 396960.83999999985 5446272.6, 396952.11000000034 5446266.380000001, 396942.8300000001 5446259.779999999, 396936.88999999966 5446252.210000001, 396924.11000000034 5446235.949999999, 396917.38999999966 5446227.390000001, 396911.3099999996 5446219.66, 396904.98000000045 5446211.6, 396898.46999999974 5446203.32, 396895.0099999998 5446198.92, 396892.1699999999 5446195.289999999, 396885.46999999974 5446186.77, 396873.29000000004 5446171.27, 396870.5499999998 5446167.779999999, 396866.7599999998 5446157.43, 396864.9199999999 5446152.390000001, 396861.4299999997 5446142.880000001, 396857.45999999996 5446132.029999999, 396853.3700000001 5446120.83, 396848.98000000045 5446108.869999999, 396828.73000000045 5446053.609999999, 396825.5700000003 5446044.98, 396822.4400000004 5446036.4399999995, 396789.5700000003 5445968.869999999, 396755.96999999974 5445915.23, 396738.86000000034 5445887.91, 396738.6200000001 5445887.619999999, 396704.51999999955 5445844.039999999, 396668.04000000004 5445886.279999999, 396660.73000000045 5445894.77, 396525.5800000001 5445787.01, 396520.38999999966 5445792.1899999995, 396514.1500000004 5445798.41, 396420.04000000004 5445680.6899999995, 396410.4400000004 5445679.07, 396387.2000000002 5445675.18, 396381.7599999998 5445674.26, 396378.03000000026 5445673.630000001, 396364.6699999999 5445671.390000001, 396483.3099999996 5445528.869999999, 396476.9199999999 5445518.130000001, 396472.29000000004 5445510.359999999, 396470.96999999974 5445507.279999999, 396466.7000000002 5445497.359999999, 396461.66000000015 5445485.630000001, 396457.1699999999 5445475.220000001, 396453.6799999997 5445467.109999999, 396448.7400000002 5445455.640000001, 396443.0999999996 5445442.529999999, 396440.29000000004 5445436.02, 396437.4000000004 5445429.27, 396432.0499999998 5445416.859999999, 396426.5 5445403.960000001, 396424.6500000004 5445399.640000001, 396424.5499999998 5445399.48, 396419.08999999985 5445389.9, 396411.3200000003 5445376.27, 396398.7599999998 5445354.27, 396392.8499999996 5445343.91, 396387.11000000034 5445333.859999999, 396387.01999999955 5445333.710000001, 396380.86000000034 5445322.91, 396375.5 5445313.51, 396369.4400000004 5445302.91, 396363.1799999997 5445291.92, 396354 5445275.83, 396345.6500000004 5445261.199999999, 396336.4199999999 5445245.02, 396334.48000000045 5445241.24, 396328.6500000004 5445227.42, 396322.0999999996 5445211.859999999, 396318.25 5445203.609999999, 396314.29000000004 5445195.119999999, 396310.5800000001 5445187.130000001, 396306.79000000004 5445179.02, 396300.70999999996 5445165.970000001, 396297.5499999998 5445162.609999999, 396311.36000000034 5445144.1, 396316.5499999998 5445131.83, 396321.75 5445119.539999999, 396303.96999999974 5445099.4, 396303.01999999955 5445098.4399999995, 396287.36000000034 5445082.74, 396287.03000000026 5445082.41, 396247.29000000004 5445049.98, 396240.91000000015 5445044.77, 396280.78000000026 5445006.27, 396164.4500000002 5444916.02, 396161.13999999966 5444918.039999999, 396160.98000000045 5444918.140000001, 396133.4400000004 5444947.74, 396127.1500000004 5444943.24, 396022.8700000001 5444868.66, 396025.25 5444866.619999999, 396035.6200000001 5444857.710000001, 396036.46999999974 5444857.24, 396043.71999999974 5444853.199999999, 396052.4500000002 5444848.34, 396060.1699999999 5444844.039999999, 396070.8200000003 5444838.119999999, 396059.6699999999 5444722.51, 396084.3700000001 5444685.970000001, 396124.7000000002 5444655.109999999, 396127.4900000002 5444652.98, 396132.86000000034 5444649.65, 396135.48000000045 5444648.02, 396144.6500000004 5444642.32, 396178.33999999985 5444618.720000001, 396178.4199999999 5444618.529999999, 396187.88999999966 5444597.52, 396156.51999999955 5444541.720000001, 396119.08999999985 5444487.17, 396118.9900000002 5444487.050000001, 396111.1699999999 5444472.539999999, 396099.6200000001 5444451.109999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-034.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-034.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108951</v>
       </c>
       <c r="O2" s="3">
-        <v>46211.15769995936</v>
+        <v>46261.65717514299</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>26456</v>
       </c>
       <c r="S2" s="3">
         <v>26456</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>