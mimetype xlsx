--- v1 (2026-02-17)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108950</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.76652757233</v>
+        <v>46116.05149344627</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25438</v>
       </c>
       <c r="S2" s="3">
         <v>29977</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>