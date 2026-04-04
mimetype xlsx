--- v2 (2026-04-04)
+++ v3 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108950</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.05149344627</v>
+        <v>46116.42972373204</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25438</v>
       </c>
       <c r="S2" s="3">
         <v>29977</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>