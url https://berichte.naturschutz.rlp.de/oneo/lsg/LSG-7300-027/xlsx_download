--- v3 (2026-04-04)
+++ v4 (2026-05-23)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108950</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.42972373204</v>
+        <v>46165.01468301082</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25438</v>
       </c>
       <c r="S2" s="3">
         <v>29977</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>