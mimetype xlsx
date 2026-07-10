--- v4 (2026-05-23)
+++ v5 (2026-07-10)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108950</v>
       </c>
       <c r="O2" s="3">
-        <v>46165.01468301082</v>
+        <v>46213.50249302771</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25438</v>
       </c>
       <c r="S2" s="3">
         <v>29977</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>