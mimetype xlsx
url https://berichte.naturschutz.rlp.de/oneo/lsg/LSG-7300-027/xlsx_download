--- v5 (2026-07-10)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Rehbach-Speyerbach</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-027</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-027.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-027.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((452082.21999999974 5460842.3100000005, 452082.46999999974 5460843.859999999, 452103.48000000045 5460972.039999999, 452104.1900000004 5460976.130000001, 452114.4400000004 5461035.289999999, 452116.16000000015 5461045.15, 452130.8700000001 5461130.07, 452130.9900000002 5461130.779999999, 452139.53000000026 5461180.029999999, 452146.5800000001 5461220.710000001, 452147.38999999966 5461225.35, 452159.21999999974 5461230.34, 452169.46999999974 5461234.67, 452180.13999999966 5461239.18, 452191.3300000001 5461243.9, 452196.3499999996 5461246.02, 452202.63999999966 5461248.68, 452212.25 5461252.73, 452221.5999999996 5461256.6899999995, 452240.1799999997 5461264.529999999, 452244.6200000001 5461266.41, 452245.1799999997 5461266.640000001, 452257.9199999999 5461270.890000001, 452263.11000000034 5461272.609999999, 452268.2000000002 5461274.3100000005, 452280.79000000004 5461278.5, 452293.2599999998 5461282.640000001, 452302.8200000003 5461285.82, 452311.7999999998 5461288.82, 452318 5461290.869999999, 452305.8099999996 5461346.49, 452305.5800000001 5461347.52, 452300.29000000004 5461369.789999999, 452298.54000000004 5461374.449999999, 452287.9500000002 5461404, 452269.1900000004 5461456.4399999995, 452268.7999999998 5461457.460000001, 452242.41000000015 5461526.949999999, 452241.4400000004 5461529.51, 452239.4000000004 5461540.039999999, 452238.2400000002 5461546.01, 452238.20999999996 5461546.109999999, 452234.5700000003 5461557.960000001, 452226.2400000002 5461585.050000001, 452222.9400000004 5461595.8100000005, 452220.08999999985 5461605, 452218.38999999966 5461610.5, 452201.79000000004 5461672.1899999995, 452174.03000000026 5461775.35, 452146.75 5461884.9399999995, 452141.1500000004 5461905.93, 452129.9900000002 5461947.859999999, 452129.41000000015 5461950.02, 452123.8300000001 5461971.01, 452122.78000000026 5461974.91, 452114.2999999998 5462009.08, 452113.95999999996 5462010.48, 452107.5700000003 5462030.75, 452103.1900000004 5462044.6899999995, 452103.1200000001 5462044.85, 452093.0499999998 5462067.279999999, 452092.6699999999 5462067.98, 452079.26999999955 5462093.01, 452069.7000000002 5462108.8100000005, 452069.5599999996 5462109.029999999, 452059.8799999999 5462123.699999999, 452058.1699999999 5462126.289999999, 452045.5700000003 5462147, 452044.8099999996 5462148.289999999, 452036.2000000002 5462162.8100000005, 452036.1299999999 5462162.93, 452023.1799999997 5462190.57, 452019.76999999955 5462199.029999999, 452012.9000000004 5462216.08, 452009.03000000026 5462225.67, 452003.08999999985 5462244.550000001, 451997.5099999998 5462265.949999999, 451994.7999999998 5462279.33, 451991.5599999996 5462292.57, 451988.48000000045 5462302.550000001, 451985.0099999998 5462313.99, 451981.6699999999 5462323.710000001, 451981.2000000002 5462325.0600000005, 451978.4000000004 5462331.92, 451976.6299999999 5462336.26, 451974.20999999996 5462341.529999999, 451972.0800000001 5462346.17, 451967.0999999996 5462356.960000001, 451961.79000000004 5462367.029999999, 451955.79000000004 5462377.76, 451949.58999999985 5462388.140000001, 451941.7000000002 5462400.17, 451941.1699999999 5462400.9399999995, 451940.1900000004 5462402.380000001, 451936.6299999999 5462407.619999999, 451935.70999999996 5462409, 451930.36000000034 5462416.289999999, 451923.95999999996 5462424.609999999, 451914.3099999996 5462436.6899999995, 451904.46999999974 5462447.789999999, 451901.0700000003 5462451.619999999, 451890.71999999974 5462463.550000001, 451870.0099999998 5462487.359999999, 451849.26999999955 5462507.300000001, 451843.6200000001 5462512.73, 451841.9299999997 5462514.42, 451827.0499999998 5462529.27, 451815.3300000001 5462542.039999999, 451807.29000000004 5462550.539999999, 451806.20999999996 5462549.49, 451797.9199999999 5462557.75, 451789.95999999996 5462567.6, 451781.76999999955 5462577.26, 451776.9900000002 5462582.880000001, 451757 5462607.98, 451748.3300000001 5462620.199999999, 451738.0499999998 5462634.48, 451734.23000000045 5462633.07, 451733.20999999996 5462635.539999999, 451730.70999999996 5462641.6, 451727.6699999999 5462649.01, 451726.1200000001 5462649.15, 451722.4000000004 5462654.720000001, 451719.41000000015 5462659.199999999, 451716.75 5462658.34, 451711.88999999966 5462658.57, 451707.9299999997 5462661.109999999, 451705.3200000003 5462664.51, 451704.0599999996 5462667, 451705.4299999997 5462683.3100000005, 451704.20999999996 5462686.35, 451702.21999999974 5462689.109999999, 451701.3200000003 5462696.01, 451700.9900000002 5462698.0600000005, 451701.4000000004 5462700.51, 451701.76999999955 5462704.09, 451702.54000000004 5462707.6, 451737.53000000026 5462719.48, 451740.83999999985 5462719.130000001, 451749.3200000003 5462718.26, 451751.13999999966 5462717.83, 451761.5499999998 5462715.41, 451775.4400000004 5462712.1899999995, 451783.7599999998 5462712.92, 451789.71999999974 5462713.449999999, 451797.91000000015 5462714.18, 451799.3799999999 5462714.279999999, 451800.8300000001 5462714.390000001, 451802.5999999996 5462714.52, 451803.9199999999 5462714.619999999, 451849.75 5462718.02, 451868.48000000045 5462720.43, 451901.36000000034 5462726.279999999, 451942.38999999966 5462739.0600000005, 451945.48000000045 5462740.23, 451944.8300000001 5462750.66, 451939.73000000045 5462835.84, 451939.2400000002 5462844.039999999, 451939.21999999974 5462844.43, 451939.20999999996 5462844.529999999, 451938.83999999985 5462852.15, 451938.0999999996 5462867.279999999, 451937.6200000001 5462876.880000001, 451937.54000000004 5462878.710000001, 451937.08999999985 5462888.01, 451936.5700000003 5462898.41, 451936.3799999999 5462902.3100000005, 451936.3799999999 5462902.41, 451937.38999999966 5462909, 451939 5462919.460000001, 451940.61000000034 5462930, 451942.2000000002 5462940.359999999, 451942.95999999996 5462945.3100000005, 451942.98000000045 5462945.4, 451947.53000000026 5462946.16, 451952.0800000001 5462946.93, 451956.70999999996 5462947.6899999995, 451969.11000000034 5462949.779999999, 451975.3200000003 5462950.8100000005, 451977.25 5462951.15, 451984.5800000001 5462952.359999999, 451993.91000000015 5462953.93, 452006.4000000004 5462956.09, 452018.2400000002 5462958.050000001, 452018.6699999999 5462958.140000001, 452037.5 5462962.529999999, 452047.16000000015 5462964.779999999, 452056.7999999998 5462967.039999999, 452066.3700000001 5462969.27, 452078.48000000045 5462972.08, 452083.3200000003 5462973.210000001, 452084.8099999996 5462973.5600000005, 452087.5800000001 5462973.869999999, 452100.45999999996 5462975.35, 452127.8099999996 5462978.52, 452140.1799999997 5462979.9, 452142.3200000003 5462980.140000001, 452145.63999999966 5462980.460000001, 452163.8099999996 5462982.199999999, 452173.2599999998 5462983.109999999, 452183.41000000015 5462984.1, 452193.76999999955 5462985.08, 452217.9900000002 5462987.449999999, 452227.41000000015 5462985.6, 452226.66000000015 5462988.5, 452226.6500000004 5462988.529999999, 452226.5800000001 5462989.41, 452226.3300000001 5462992.300000001, 452226.0099999998 5462996.02, 452225.8799999999 5462997.5600000005, 452225.25 5463004.9399999995, 452224.6200000001 5463012.460000001, 452224.5599999996 5463013.1, 452225.75 5463016.35, 452242.4000000004 5463024.48, 452252.6900000004 5463029.52, 452252.8099999996 5463029.57, 452306.01999999955 5463055.5600000005, 452313.11000000034 5463059.02, 452314.3300000001 5463059.619999999, 452324.9199999999 5463065.01, 452335.78000000026 5463070.539999999, 452340.8499999996 5463073.119999999, 452339.63999999966 5463075.1, 452345.5800000001 5463081.970000001, 452347.61000000034 5463084.32, 452353.2000000002 5463090.76, 452357.51999999955 5463095.74, 452358.20999999996 5463096.539999999, 452361.29000000004 5463099.390000001, 452363.1200000001 5463101.84, 452365.1799999997 5463104.58, 452367.54000000004 5463107.3100000005, 452372.1900000004 5463112.66, 452376.4299999997 5463117.5600000005, 452376.45999999996 5463117.59, 452379.2999999998 5463121.779999999, 452383.1699999999 5463127.449999999, 452390.36000000034 5463138.02, 452394.1299999999 5463143.550000001, 452408.4000000004 5463164.52, 452423.7400000002 5463187.0600000005, 452421.73000000045 5463205.789999999, 452420.0700000003 5463221.210000001, 452423.04000000004 5463221.49, 452424.7999999998 5463221.65, 452423.48000000045 5463227.93, 452423.0999999996 5463229.67, 452445.3499999996 5463238.550000001, 452473.0099999998 5463249.609999999, 452486.1799999997 5463254.880000001, 452487.6699999999 5463255.6899999995, 452489.1699999999 5463256.51, 452490.66000000015 5463257.300000001, 452538.0700000003 5463283.029999999, 452549.88999999966 5463289.449999999, 452553.96999999974 5463291.66, 452560.8200000003 5463295.42, 452566.0999999996 5463298.300000001, 452575.04000000004 5463303.199999999, 452581.45999999996 5463306.720000001, 452585.51999999955 5463308.949999999, 452595.0700000003 5463314.18, 452608.3200000003 5463321.4399999995, 452609.1299999999 5463321.880000001, 452609.1900000004 5463321.92, 452609.5800000001 5463322.130000001, 452615.26999999955 5463325.25, 452617.2999999998 5463326.359999999, 452617.78000000026 5463326.619999999, 452617.91000000015 5463326.6899999995, 452620.4400000004 5463327.98, 452734.48000000045 5463367.85, 452734.54000000004 5463367.869999999, 452738.3700000001 5463369.09, 452767.8200000003 5463378.460000001, 452844.75 5463402.9399999995, 452848.2599999998 5463390.27, 452851.58999999985 5463378.300000001, 452854.38999999966 5463367.9, 452857.25 5463357.33, 452859.9900000002 5463347.140000001, 452862.3799999999 5463334.66, 452862.6500000004 5463333.27, 452862.95999999996 5463331.68, 452864.45999999996 5463323.85, 452864.9400000004 5463321.359999999, 452865.71999999974 5463318.99, 452871.26999999955 5463321.119999999, 452873.1500000004 5463321.529999999, 452874.76999999955 5463321.93, 452876.76999999955 5463322.0600000005, 452880.66000000015 5463321.9399999995, 452884.4500000002 5463321.98, 452898.86000000034 5463322.119999999, 452911.8700000001 5463322.16, 452912.8200000003 5463313.460000001, 452913.0700000003 5463311.119999999, 452913.8499999996 5463303.92, 452914.1500000004 5463301.050000001, 452915.53000000026 5463288.210000001, 452935.61000000034 5463202.1, 452936.5 5463196.789999999, 452937.8200000003 5463197.109999999, 452940.96999999974 5463197.880000001, 452944.3499999996 5463198.68, 452946.23000000045 5463199.16, 452948.7400000002 5463199.789999999, 452954.45999999996 5463201.220000001, 452960.4500000002 5463202.779999999, 452964.48000000045 5463203.84, 452972.28000000026 5463205.880000001, 452976.66000000015 5463207.029999999, 452981.04000000004 5463208.17, 452991.75 5463209.539999999, 452999.2400000002 5463210.5, 453007.11000000034 5463211.5, 453015.4400000004 5463212.57, 453023.4000000004 5463213.59, 453031.6699999999 5463214.65, 453035.9500000002 5463215.1899999995, 453040.1900000004 5463215.73, 453046.5800000001 5463216.550000001, 453053.03000000026 5463217.369999999, 453064.71999999974 5463218.869999999, 453072.9900000002 5463219.93, 453077.23000000045 5463220.460000001, 453081.46999999974 5463221, 453083.16000000015 5463221.220000001, 453088.88999999966 5463222.039999999, 453095.4199999999 5463222.92, 453095.78000000026 5463223.01, 453097.20999999996 5463223.220000001, 453103.2000000002 5463224.0600000005, 453110.6299999999 5463225.109999999, 453118.20999999996 5463226.18, 453125.4299999997 5463227.210000001, 453132.6500000004 5463228.23, 453140.28000000026 5463229.3100000005, 453147.91000000015 5463230.390000001, 453156.36000000034 5463231.59, 453165.03000000026 5463232.82, 453169.4199999999 5463233.4399999995, 453173.83999999985 5463234.0600000005, 453174.1299999999 5463234.1, 453183.04000000004 5463235.369999999, 453195.4199999999 5463237.109999999, 453199.3700000001 5463237.68, 453207.25 5463238.789999999, 453211.73000000045 5463239.42, 453216.20999999996 5463240.07, 453223.6200000001 5463241.109999999, 453231.0499999998 5463242.16, 453266.8200000003 5463248.07, 453271.9500000002 5463248.9, 453269.01999999955 5463245.890000001, 453267.5499999998 5463244.380000001, 453264.2999999998 5463241.029999999, 453248.08999999985 5463224.3100000005, 453248.0499999998 5463224.27, 453242.5099999998 5463218.550000001, 453228.5999999996 5463198.27, 453216.3499999996 5463175.85, 453213.8300000001 5463173.130000001, 453213.7999999998 5463173.09, 453212.0099999998 5463170.3100000005, 453208.9000000004 5463165.460000001, 453207.0599999996 5463162.59, 453203.38999999966 5463156.85, 453201.2400000002 5463151.77, 453199.13999999966 5463149.43, 453191.3200000003 5463143.6899999995, 453173.6900000004 5463125.91, 453170.2000000002 5463122.380000001, 453168.9000000004 5463121.07, 453163.36000000034 5463115.48, 453156.75 5463108.8100000005, 453152.5999999996 5463104.630000001, 453148.6200000001 5463100.640000001, 453143.3099999996 5463095.33, 453136.7599999998 5463088.75, 453130.3700000001 5463082.35, 453130.3499999996 5463082.33, 453123.9000000004 5463076.42, 453123.8099999996 5463076.32, 453117.9000000004 5463070.91, 453117.8099999996 5463070.83, 453110.8200000003 5463064.41, 453110.73000000045 5463064.33, 453107.2000000002 5463061.09, 453107.0999999996 5463061, 453103.5599999996 5463057.75, 453103.45999999996 5463057.66, 453096.5099999998 5463051.289999999, 453096.4199999999 5463051.210000001, 453085.86000000034 5463041.529999999, 453080.4000000004 5463036.52, 453074.9900000002 5463031.550000001, 453071.3200000003 5463028.18, 453071.23000000045 5463028.1, 453067.5999999996 5463024.779999999, 453067.5099999998 5463024.6899999995, 453067.1900000004 5463024.4, 453066.8700000001 5463024.1, 453066.5 5463023.77, 453066.2000000002 5463023.5, 453065.91000000015 5463023.23, 453065.5700000003 5463022.91, 453065.3499999996 5463022.720000001, 453065.0599999996 5463022.449999999, 453064.7599999998 5463022.17, 453063.3300000001 5463020.859999999, 453060.8200000003 5463018.5600000005, 453060.71999999974 5463018.470000001, 453060.3200000003 5463018.1, 453059.75 5463017.58, 453058.78000000026 5463016.6899999995, 453058.1699999999 5463016.119999999, 453057.0999999996 5463015.15, 453053.5599999996 5463011.9, 453048.1200000001 5463006.91, 453046.5700000003 5463005.48, 453042.9400000004 5463002.16, 453039.1699999999 5462998.6899999995, 453031.6200000001 5462991.77, 453022.2000000002 5462983.130000001, 453017.7599999998 5462979.0600000005, 453013.2999999998 5462974.970000001, 453005.6200000001 5462967.93, 453001.7999999998 5462964.43, 452996.46999999974 5462959.529999999, 452991.1200000001 5462954.640000001, 452987.7999999998 5462951.58, 452984.45999999996 5462948.52, 452984.3799999999 5462948.4399999995, 452984.3200000003 5462948.390000001, 452978.6799999997 5462943.210000001, 452973.0999999996 5462938.08, 452973.01999999955 5462937.99, 452972.1900000004 5462937.210000001, 452971.33999999985 5462936.4, 452970.5099999998 5462935.619999999, 452969.5999999996 5462934.76, 452968.7000000002 5462933.9, 452967.8499999996 5462933.1, 452967.4400000004 5462932.699999999, 452969.33999999985 5462921.9, 452969.3300000001 5462921.9, 452969.3099999996 5462921.9, 452969.29000000004 5462921.9, 452968.4400000004 5462921.76, 452967.6500000004 5462921.65, 452966.9400000004 5462921.539999999, 452966.21999999974 5462921.43, 452953.20999999996 5462919.48, 452936.7000000002 5462917, 452934.5099999998 5462916.66, 452932.5 5462916.359999999, 452932.46999999974 5462916.35, 452931.0700000003 5462916.18, 452885.9000000004 5462910.4, 452885.21999999974 5462910.32, 452875.61000000034 5462909.25, 452872.1900000004 5462908.869999999, 452864.5 5462908.01, 452857.1500000004 5462907.1899999995, 452857.8700000001 5462902.35, 452857.8799999999 5462902.27, 452859 5462895.01, 452868.33999999985 5462834.460000001, 452876.7000000002 5462780.24, 452875.6299999999 5462780.6, 452876.8200000003 5462741.33, 452877.0999999996 5462731.99, 452877.03000000026 5462731.890000001, 452876.5800000001 5462726.58, 452869.61000000034 5462725.720000001, 452865.8499999996 5462725.48, 452862.4199999999 5462725.789999999, 452859.3099999996 5462726.1899999995, 452850.5 5462727.279999999, 452849.0599999996 5462727.289999999, 452841.20999999996 5462727.33, 452839.71999999974 5462727.34, 452838.7599999998 5462727.220000001, 452835.79000000004 5462726.84, 452824.58999999985 5462724.970000001, 452824.4900000002 5462724.949999999, 452818.91000000015 5462724.02, 452817.5800000001 5462724.18, 452810.5 5462724.960000001, 452806.5 5462725.4, 452802.71999999974 5462726.43, 452793.8200000003 5462730.460000001, 452789.66000000015 5462732.34, 452777.66000000015 5462733.619999999, 452766.5099999998 5462733.07, 452755.6900000004 5462732.609999999, 452758.6200000001 5462727.74, 452769.2000000002 5462710.3100000005, 452779.46999999974 5462693.390000001, 452780.1699999999 5462692.26, 452828.51999999955 5462612.57, 452894.1699999999 5462489.83, 452894.9299999997 5462486.380000001, 452894.0999999996 5462486.33, 452878.5599999996 5462482.91, 452865.8700000001 5462480.1, 452853.5 5462477.369999999, 452838.7000000002 5462474.91, 452838.21999999974 5462474.83, 452824.5099999998 5462472.539999999, 452823.3700000001 5462472.359999999, 452815.53000000026 5462471.050000001, 452814.78000000026 5462470.93, 452814.1299999999 5462470.82, 452814.0499999998 5462470.800000001, 452807.21999999974 5462469.4, 452804.03000000026 5462468.75, 452798.7400000002 5462467.67, 452796.79000000004 5462467.27, 452790.6299999999 5462466, 452779.08999999985 5462463.640000001, 452773.0800000001 5462462.4, 452767.53000000026 5462461.26, 452757.54000000004 5462459.210000001, 452755.4299999997 5462458.779999999, 452743.4400000004 5462456.32, 452738.73000000045 5462455.289999999, 452733.0099999998 5462454.050000001, 452722.3200000003 5462451.720000001, 452711.4000000004 5462449.35, 452702.95999999996 5462447.51, 452694.54000000004 5462445.68, 452686.11000000034 5462443.85, 452675.7999999998 5462441.6, 452666.29000000004 5462439.529999999, 452655.58999999985 5462437.199999999, 452645.0499999998 5462434.91, 452636.2000000002 5462432.970000001, 452628.4000000004 5462431.26, 452623.21999999974 5462430.1, 452622.8700000001 5462430.02, 452616.01999999955 5462428.529999999, 452609.21999999974 5462427.02, 452600.5499999998 5462425.08, 452591.9000000004 5462423.16, 452583.25 5462421.25, 452574.5999999996 5462419.3100000005, 452556.6699999999 5462415.33, 452547.70999999996 5462413.35, 452538.83999999985 5462411.390000001, 452538.3200000003 5462411.16, 452530.0800000001 5462407.619999999, 452529.78000000026 5462407.49, 452520.61000000034 5462403.550000001, 452520.36000000034 5462403.4399999995, 452511.5999999996 5462399.890000001, 452502.91000000015 5462396.359999999, 452501.4500000002 5462395.77, 452500.6699999999 5462395.460000001, 452499.70999999996 5462395.07, 452493.9400000004 5462392.74, 452485.21999999974 5462389.1899999995, 452476.3700000001 5462385.609999999, 452467.5800000001 5462382.039999999, 452462.8099999996 5462380.289999999, 452461.2599999998 5462379.710000001, 452459.6799999997 5462379.140000001, 452458.1699999999 5462378.58, 452456.9000000004 5462378.109999999, 452449.48000000045 5462375.380000001, 452445.6500000004 5462373.960000001, 452445.5499999998 5462373.93, 452435.96999999974 5462370.390000001, 452434.2400000002 5462369.82, 452424.5999999996 5462366.609999999, 452424.54000000004 5462366.59, 452424.4299999997 5462366.5600000005, 452415.8700000001 5462365.07, 452413.33999999985 5462364.73, 452412.8499999996 5462364.67, 452410.03000000026 5462365.01, 452403.1299999999 5462365.84, 452393.5099999998 5462360.57, 452383.61000000034 5462355.140000001, 452390.6900000004 5462301.1, 452389.51999999955 5462250.140000001, 452389.4299999997 5462246.23, 452387.1500000004 5462241.039999999, 452393.4000000004 5462237.3100000005, 452408.7000000002 5462228.210000001, 452414.0099999998 5462225.039999999, 452420.4000000004 5462221.539999999, 452438.54000000004 5462211.6, 452442.33999999985 5462209.51, 452442.51999999955 5462209.42, 452456.9900000002 5462200.460000001, 452459.0599999996 5462199.18, 452464.51999999955 5462193.75, 452469.6699999999 5462188.640000001, 452469.7599999998 5462188.529999999, 452471.48000000045 5462187.07, 452472.0599999996 5462186.5600000005, 452479.75 5462180, 452487.9500000002 5462173, 452491.6900000004 5462169.800000001, 452494.03000000026 5462167.859999999, 452494.95999999996 5462167.09, 452500.63999999966 5462162.369999999, 452508.58999999985 5462155.779999999, 452518 5462147.960000001, 452519.3700000001 5462149.220000001, 452525.88999999966 5462143.960000001, 452537.95999999996 5462134.1899999995, 452546.41000000015 5462127.35, 452555.5099999998 5462120, 452577.2000000002 5462102.449999999, 452577.3200000003 5462102.359999999, 452584.08999999985 5462096.880000001, 452584.1799999997 5462096.82, 452592.9000000004 5462090.140000001, 452600.9299999997 5462084.01, 452610.3300000001 5462076.82, 452620.6699999999 5462068.92, 452621.3200000003 5462068.42, 452633.21999999974 5462058.75, 452633.29000000004 5462058.6899999995, 452641.33999999985 5462050, 452641.51999999955 5462049.630000001, 452646.4500000002 5462039.300000001, 452646.95999999996 5462038.23, 452651.03000000026 5462034.01, 452667.11000000034 5462025.92, 452669.54000000004 5462024.5, 452685.03000000026 5462015.52, 452686.4000000004 5462014.710000001, 452691.1500000004 5462009.539999999, 452692.5499999998 5462008.02, 452695.28000000026 5462004.99, 452696.4299999997 5462002.85, 452700.53000000026 5461995.3100000005, 452704.7400000002 5461987.550000001, 452704.79000000004 5461987.470000001, 452707.9500000002 5461981.640000001, 452708.9400000004 5461979.9399999995, 452713.3499999996 5461972.4399999995, 452714.1299999999 5461971.1, 452715.7599999998 5461968.32, 452715.8300000001 5461968.26, 452722.5800000001 5461960.92, 452722.7000000002 5461960.83, 452729.0499999998 5461955.4399999995, 452734.6500000004 5461950.699999999, 452744.1799999997 5461936.85, 452745 5461935.18, 452747 5461925.130000001, 452753.8200000003 5461917.130000001, 452761.3099999996 5461917.43, 452768.04000000004 5461917.699999999, 452772.2000000002 5461917.859999999, 452776.88999999966 5461916.91, 452785.0499999998 5461915.25, 452792 5461911.199999999, 452795.3700000001 5461908.619999999, 452803.08999999985 5461902.720000001, 452804.9299999997 5461901.98, 452807.6500000004 5461900.890000001, 452812.45999999996 5461899.869999999, 452819.7599999998 5461898.890000001, 452841.0800000001 5461894.23, 452847.3700000001 5461887.99, 452851.58999999985 5461885.800000001, 452856.13999999966 5461883.93, 452868.9000000004 5461885.859999999, 452877.23000000045 5461882.880000001, 452883.6299999999 5461884.210000001, 452892.3799999999 5461886.01, 452896 5461887.710000001, 452900.5700000003 5461889.83, 452901.66000000015 5461890.35, 452904.04000000004 5461891.51, 452909.04000000004 5461893.93, 452909.11000000034 5461893.98, 452913 5461896.35, 452915.7000000002 5461898, 452915.8099999996 5461898.07, 452917.7400000002 5461902.949999999, 452917.76999999955 5461903.029999999, 452919.53000000026 5461907.48, 452921.5099999998 5461912.51, 452924.5999999996 5461914.6899999995, 452926.5599999996 5461916.07, 452928.5800000001 5461916.49, 452935 5461916.82, 452947.6200000001 5461917.5600000005, 452948.8099999996 5461917.630000001, 452953.26999999955 5461918.08, 452958.5999999996 5461918.630000001, 452959.25 5461918.6899999995, 452962.63999999966 5461919.550000001, 452964.23000000045 5461919.949999999, 452966.7000000002 5461921.130000001, 452971.66000000015 5461923.51, 452971.96999999974 5461923.66, 452976.6299999999 5461926.24, 452979.91000000015 5461928.0600000005, 452981.36000000034 5461928.869999999, 452983.9199999999 5461929.58, 452989.3499999996 5461931.08, 452994.9000000004 5461932.609999999, 453000.23000000045 5461934.09, 453003.4000000004 5461934.970000001, 453005.1900000004 5461935.470000001, 453009.73000000045 5461936.699999999, 453012.58999999985 5461937.48, 453015.0099999998 5461938.01, 453020.3799999999 5461939.210000001, 453023.61000000034 5461939.92, 453026.04000000004 5461940.35, 453032.4299999997 5461941.5, 453037.51999999955 5461942.4, 453040.48000000045 5461942.93, 453042.9199999999 5461943.359999999, 453048.26999999955 5461944.3100000005, 453054.36000000034 5461945.4, 453060.0999999996 5461946.42, 453066.33999999985 5461947.529999999, 453071.53000000026 5461948.460000001, 453072.6200000001 5461948.859999999, 453078.23000000045 5461950.99, 453084.95999999996 5461953.529999999, 453087.6900000004 5461954.5600000005, 453089.1799999997 5461955.789999999, 453093.3099999996 5461959.220000001, 453097.1299999999 5461962.369999999, 453097.2599999998 5461962.4, 453097.9900000002 5461962.58, 453103.88999999966 5461964.08, 453108.3099999996 5461965.199999999, 453111.3700000001 5461965.970000001, 453111.9900000002 5461966.130000001, 453120.3099999996 5461965.52, 453128.53000000026 5461964.91, 453136.9199999999 5461964.289999999, 453145.4400000004 5461964.630000001, 453149.11000000034 5461964.77, 453152.13999999966 5461964.9, 453153.04000000004 5461964.9399999995, 453157.8200000003 5461967.27, 453163.5700000003 5461970.08, 453169.58999999985 5461973.029999999, 453175.8300000001 5461976.08, 453180.7999999998 5461978.52, 453186.0599999996 5461981.09, 453188.9000000004 5461982.470000001, 453199.1699999999 5461985.369999999, 453203.0099999998 5461986.4399999995, 453205.88999999966 5461986.720000001, 453213.7999999998 5461987.470000001, 453227.95999999996 5461988.82, 453234.0099999998 5461991.33, 453240.9199999999 5461994.199999999, 453248.33999999985 5461997.279999999, 453253.0800000001 5461999.24, 453255.48000000045 5461999.49, 453263.6299999999 5462000.3100000005, 453268.38999999966 5462000.779999999, 453269.2000000002 5462000.859999999, 453273.78000000026 5462000.779999999, 453286.46999999974 5462000.57, 453297.63999999966 5462002.380000001, 453299.28000000026 5462002.65, 453305.6900000004 5462005.15, 453307.4500000002 5462005.84, 453307.54000000004 5462005.880000001, 453314.3099999996 5462010.6, 453322.54000000004 5462016.359999999, 453329.8700000001 5462021.460000001, 453329.9500000002 5462021.49, 453337.91000000015 5462024.0600000005, 453342.8200000003 5462025.640000001, 453345.0800000001 5462026.369999999, 453347.7400000002 5462026.59, 453367.36000000034 5462028.210000001, 453384.29000000004 5462029.619999999, 453384.4299999997 5462029.630000001, 453386.2400000002 5462030.16, 453403.5 5462035.289999999, 453410.6200000001 5462037.4, 453421.1900000004 5462035.390000001, 453421.6500000004 5462035.3100000005, 453424.16000000015 5462034.4, 453438.6299999999 5462029.1899999995, 453445.58999999985 5462026.779999999, 453453.8200000003 5462029.85, 453459.5599999996 5462032, 453465.4000000004 5462039.83, 453467.53000000026 5462042.699999999, 453477.0599999996 5462050.210000001, 453477.79000000004 5462050.789999999, 453477.8700000001 5462050.84, 453487.23000000045 5462052.470000001, 453489.3799999999 5462052.85, 453489.45999999996 5462052.84, 453497.76999999955 5462052.529999999, 453505.5499999998 5462052.24, 453534.01999999955 5462047.800000001, 453534.11000000034 5462047.789999999, 453538.53000000026 5462047.4, 453594.73000000045 5462045.550000001, 453594.88999999966 5462045.539999999, 453599.4299999997 5462045.390000001, 453603.54000000004 5462045.26, 453604.36000000034 5462045.23, 453604.5599999996 5462045.27, 453605.96999999974 5462045.529999999, 453607.9000000004 5462045.9, 453612.7999999998 5462046.82, 453615.51999999955 5462047.33, 453617.71999999974 5462047.75, 453620.25 5462048.23, 453620.98000000045 5462048.369999999, 453621.96999999974 5462048.5600000005, 453623.9400000004 5462048.93, 453626.53000000026 5462049.42, 453628.53000000026 5462049.789999999, 453630.86000000034 5462050.23, 453631 5462050.3100000005, 453633.2400000002 5462050.16, 453635.5099999998 5462050.1, 453639.78000000026 5462049.98, 453642.76999999955 5462049.890000001, 453645 5462049.83, 453646.63999999966 5462049.789999999, 453649.4000000004 5462049.710000001, 453654.38999999966 5462049.5600000005, 453658.6299999999 5462049.4399999995, 453663.9400000004 5462049.289999999, 453665.9000000004 5462049.24, 453670.01999999955 5462047.960000001, 453674.0099999998 5462046.710000001, 453677.48000000045 5462045.630000001, 453681.6299999999 5462044.34, 453684.0499999998 5462043.58, 453688.26999999955 5462042.26, 453690.16000000015 5462041.67, 453691.4199999999 5462041.48, 453696.41000000015 5462040.6899999995, 453700.16000000015 5462040.09, 453700.28000000026 5462040.1, 453700.76999999955 5462040.140000001, 453702.98000000045 5462040.300000001, 453705.0099999998 5462040.4399999995, 453710.1699999999 5462040.8100000005, 453714.70999999996 5462041.140000001, 453717.5999999996 5462041.35, 453720.36000000034 5462041.550000001, 453725.4400000004 5462041.91, 453726.71999999974 5462042.3100000005, 453728.45999999996 5462042.85, 453733.2599999998 5462044.33, 453735.5599999996 5462045.029999999, 453742.41000000015 5462047.140000001, 453746.66000000015 5462048.449999999, 453748.9000000004 5462049.140000001, 453767.0999999996 5462068, 453767.1699999999 5462068.07, 453775.63999999966 5462069.99, 453778.8099999996 5462070.710000001, 453778.9400000004 5462070.68, 453792.4500000002 5462068.210000001, 453800.6799999997 5462066.6899999995, 453803.7999999998 5462066.109999999, 453811.86000000034 5462064.630000001, 453813.9500000002 5462063.710000001, 453821.79000000004 5462060.26, 453828.53000000026 5462057.289999999, 453835.9900000002 5462054, 453843.26999999955 5462050.8100000005, 453845.0800000001 5462050, 453850.0999999996 5462048.42, 453856.3700000001 5462046.449999999, 453862.36000000034 5462044.57, 453868.0700000003 5462042.77, 453880.04000000004 5462039, 453880.1200000001 5462038.98, 453887.1200000001 5462037.5600000005, 453897.01999999955 5462035.550000001, 453898.46999999974 5462035.609999999, 453908.4400000004 5462036.050000001, 453917.25 5462036.4399999995, 453922.3200000003 5462036.67, 453926.54000000004 5462036.859999999, 453926.79000000004 5462036.890000001, 453931.5 5462037.369999999, 453940.2000000002 5462038.27, 453940.98000000045 5462038.35, 453945.71999999974 5462038.84, 453950.1299999999 5462039.300000001, 453953.6900000004 5462039.67, 453957.16000000015 5462040.09, 453964.5099999998 5462041, 453969.4000000004 5462041.59, 453973.88999999966 5462042.140000001, 453975.96999999974 5462042.390000001, 453982.78000000026 5462041.35, 453984.8799999999 5462041.029999999, 453987.0800000001 5462040.6899999995, 453991.45999999996 5462040.02, 453995.8200000003 5462039.58, 453999.9900000002 5462039.17, 454005.16000000015 5462038.65, 454012.54000000004 5462037.92, 454016.2999999998 5462037.550000001, 454019.46999999974 5462037.92, 454023.95999999996 5462038.4399999995, 454027.6200000001 5462038.880000001, 454027.7000000002 5462038.859999999, 454028.76999999955 5462038.619999999, 454033.25 5462037.65, 454038.25 5462036.5600000005, 454046.58999999985 5462034.75, 454054.0599999996 5462033.119999999, 454058.6299999999 5462032.130000001, 454063.28000000026 5462031.109999999, 454070.4299999997 5462029.5600000005, 454071.2599999998 5462029.99, 454074.1900000004 5462031.529999999, 454076.3099999996 5462032.619999999, 454077.98000000045 5462033.5, 454084.98000000045 5462037.15, 454085.0800000001 5462037.199999999, 454091.4000000004 5462040.5, 454093.1699999999 5462041.42, 454100.53000000026 5462045.26, 454100.95999999996 5462045.49, 454101.91000000015 5462045.98, 454103.79000000004 5462046.65, 454109.8499999996 5462048.82, 454115.4299999997 5462050.82, 454118.16000000015 5462050.26, 454125.20999999996 5462048.84, 454131.16000000015 5462047.640000001, 454143.4199999999 5462044.289999999, 454151.6299999999 5462042.050000001, 454151.6900000004 5462042.039999999, 454162.5700000003 5462039.970000001, 454163.7999999998 5462039.73, 454168.04000000004 5462038.92, 454170.8300000001 5462038.390000001, 454174.0800000001 5462037.99, 454180.61000000034 5462037.1899999995, 454183.1799999997 5462036.869999999, 454187.78000000026 5462036.300000001, 454189.7000000002 5462035.5, 454198.3700000001 5462031.880000001, 454201.33999999985 5462030.65, 454204.7599999998 5462029.220000001, 454207.5 5462028.07, 454218.98000000045 5462025.529999999, 454232.9000000004 5462022.4399999995, 454236.3200000003 5462021.68, 454237.61000000034 5462021.67, 454256.6500000004 5462021.4399999995, 454256.71999999974 5462021.41, 454272.1500000004 5462015.41, 454272.2999999998 5462015.390000001, 454285.8799999999 5462011.91, 454288.0599999996 5462011.35, 454289.7400000002 5462010.92, 454289.8700000001 5462010.91, 454303.70999999996 5462009.619999999, 454309.2999999998 5462010.34, 454320.0800000001 5462011.74, 454328.76999999955 5462012.859999999, 454353.71999999974 5462016.09, 454353.8099999996 5462016.08, 454372.83999999985 5462012.630000001, 454374.46999999974 5462012.33, 454384.23000000045 5462010.42, 454394.01999999955 5462008.49, 454402.280000</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-027" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-027.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-027" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-027.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108950</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.50249302771</v>
+        <v>46262.32322143365</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25438</v>
       </c>
       <c r="S2" s="3">
         <v>29977</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>