--- v3 (2026-07-13)
+++ v4 (2026-10-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Erdekaut</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-020</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-020.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-020.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((432471.41000000015 5487457.43, 432473.1500000004 5487471.58, 432474.9000000004 5487485.76, 432476.5499999998 5487511.58, 432477.36000000034 5487524.199999999, 432478.1799999997 5487536.98, 432480.6200000001 5487573.609999999, 432484.95999999996 5487609.3100000005, 432487.48000000045 5487630.029999999, 432489.0499999998 5487639.32, 432490.5800000001 5487648.380000001, 432492.0800000001 5487657.23, 432493.01999999955 5487662.8100000005, 432496.45999999996 5487683.25, 432496.4299999997 5487693.41, 432496.38999999966 5487703.51, 432495.5999999996 5487734.01, 432483.8700000001 5487767.779999999, 432488.5599999996 5487770.949999999, 432488.1500000004 5487788.380000001, 432492.04000000004 5487814.0600000005, 432494.83999999985 5487821.24, 432534.70999999996 5487754.32, 432543.6699999999 5487751.109999999, 432551.9199999999 5487749.15, 432560.13999999966 5487747.199999999, 432577.13999999966 5487741.92, 432581.3200000003 5487740.619999999, 432605.5800000001 5487733.82, 432623.26999999955 5487731.16, 432601.3300000001 5487768.42, 432624.3300000001 5487807.84, 432631.5499999998 5487812.039999999, 432637.3099999996 5487817.9399999995, 432653.2000000002 5487823.77, 432676.21999999974 5487829.15, 432701.04000000004 5487818.529999999, 432708.8799999999 5487827.609999999, 432715.4299999997 5487835.220000001, 432722.2000000002 5487843.09, 432729.33999999985 5487851.35, 432736.88999999966 5487860.109999999, 432743.26999999955 5487867.52, 432749.66000000015 5487874.9399999995, 432761.3300000001 5487888.539999999, 432782.51999999955 5487913.16, 432782.79000000004 5487913.5, 432787.46999999974 5487918.949999999, 432790.4199999999 5487922.23, 432797.0800000001 5487917.82, 432806.70999999996 5487911.470000001, 432817.1200000001 5487904.59, 432826.6500000004 5487898.300000001, 432831.2999999998 5487895.24, 432833.4299999997 5487899.779999999, 432834.5999999996 5487902.02, 432837.79000000004 5487908.77, 432840.9900000002 5487915.52, 432844.38999999966 5487922.17, 432846.76999999955 5487927.109999999, 432850.6200000001 5487935.07, 432855.26999999955 5487944.630000001, 432857.28000000026 5487948.789999999, 432860.8700000001 5487956.16, 432863.96999999974 5487985.68, 432921.53000000026 5488033.699999999, 432943.51999999955 5488052.050000001, 432975.96999999974 5488079.119999999, 432975.1200000001 5488090.970000001, 432974.23000000045 5488103.460000001, 432974.2000000002 5488125.99, 432978.7999999998 5488129.6899999995, 432980.3200000003 5488130.91, 432980.86000000034 5488159.99, 432981.01999999955 5488168.779999999, 432981.1500000004 5488175.4399999995, 432981.4299999997 5488190.880000001, 432981.6699999999 5488203.550000001, 432981.88999999966 5488215.640000001, 432981.6799999997 5488231.119999999, 432972.61000000034 5488263.73, 432964.1500000004 5488290.99, 432954.5499999998 5488313.130000001, 432947.7599999998 5488328.76, 432956.3499999996 5488333.48, 432963.78000000026 5488338.130000001, 432969.9199999999 5488341.98, 432974.3099999996 5488344.73, 432978.91000000015 5488347.619999999, 432995.6900000004 5488358.140000001, 433002.58999999985 5488362.199999999, 433020.8099999996 5488372.92, 433030.16000000015 5488378.41, 433047.66000000015 5488388.130000001, 433056.0099999998 5488392.33, 433063.8700000001 5488396.279999999, 433070.5999999996 5488400.07, 433077.25 5488404.15, 433084.5800000001 5488409.1899999995, 433096.2599999998 5488417.210000001, 433105.7599999998 5488423.73, 433123.11000000034 5488435.6, 433146.5599999996 5488452.8100000005, 433158.3499999996 5488462.4, 433157.8200000003 5488463.289999999, 433163.0800000001 5488468.18, 433168.36000000034 5488473.09, 433185.75 5488489.27, 433194.4400000004 5488497.359999999, 433203.08999999985 5488505.4, 433204.5499999998 5488503.3100000005, 433206.70999999996 5488500.220000001, 433208.4400000004 5488497.76, 433229.0099999998 5488513.8100000005, 433238.36000000034 5488520.66, 433268.78000000026 5488541.65, 433307.23000000045 5488568.18, 433314.8200000003 5488573.42, 433310.38999999966 5488580.08, 433316.83999999985 5488584.83, 433369.73000000045 5488623.859999999, 433448.9500000002 5488685.279999999, 433446.28000000026 5488690.199999999, 433444.01999999955 5488694.33, 433437.2999999998 5488706.699999999, 433434.86000000034 5488711.17, 433433.9000000004 5488712.93, 433431.79000000004 5488716.800000001, 433428.1299999999 5488723.539999999, 433424.71999999974 5488729.779999999, 433422.2400000002 5488734.34, 433416.5999999996 5488744.699999999, 433410.6200000001 5488755.66, 433406.29000000004 5488763.630000001, 433396.0999999996 5488782.35, 433388.91000000015 5488795.529999999, 433382.9500000002 5488806.449999999, 433377.7400000002 5488816.02, 433377.03000000026 5488817.34, 433362.9000000004 5488843.289999999, 433354.3099999996 5488859.07, 433351.71999999974 5488866.08, 433348.98000000045 5488873.48, 433342.1799999997 5488891.869999999, 433330.46999999974 5488923.57, 433323.2000000002 5488943.26, 433315.33999999985 5488964.539999999, 433311.3099999996 5488975.41, 433307.45999999996 5488985.82, 433303.7999999998 5488995.76, 433301.2999999998 5489002.51, 433298.2000000002 5489014.199999999, 433213.04000000004 5488975.6, 433190.9400000004 5489046.279999999, 433182.66000000015 5489044.17, 433149.13999999966 5489035.640000001, 433152.2599999998 5489024.390000001, 433070.8099999996 5488988.800000001, 432965.6500000004 5488912.51, 432963.1799999997 5488923.390000001, 432960.96999999974 5488933.140000001, 432945.5999999996 5488921.859999999, 432943.23000000045 5488920.119999999, 432940.16000000015 5488917.880000001, 432939.0499999998 5488907.33, 432937.7999999998 5488895.32, 432936.0099999998 5488878.23, 432767.4400000004 5488867.77, 432766.2599999998 5488865.57, 432760.75 5488855.24, 432752.3700000001 5488839.550000001, 432751.51999999955 5488837.34, 432750.6299999999 5488835.1, 432749.75 5488832.869999999, 432748.8799999999 5488830.640000001, 432744.6299999999 5488819.83, 432742.4900000002 5488814.41, 432740.36000000034 5488808.98, 432737 5488800.4399999995, 432733.6200000001 5488791.85, 432730.20999999996 5488783.18, 432725.08999999985 5488770.16, 432722.0499999998 5488760.9399999995, 432718.9400000004 5488751.49, 432715.78000000026 5488741.91, 432713.6900000004 5488736.300000001, 432706.70999999996 5488718.1899999995, 432700.5099999998 5488698.029999999, 432793.08999999985 5488733.9399999995, 432795.51999999955 5488725.17, 432877.71999999974 5488764.9399999995, 432881.73000000045 5488755.23, 432883.98000000045 5488749.779999999, 432885.03000000026 5488744.3100000005, 432910.6299999999 5488758.1, 432913.54000000004 5488759.66, 432910.8099999996 5488736.91, 432910.46999999974 5488734.050000001, 432907.8799999999 5488732.77, 432893.73000000045 5488725.800000001, 432820.1900000004 5488689.57, 432791.6500000004 5488675.5, 432704.6799999997 5488632.65, 432695.46999999974 5488628.529999999, 432669.6500000004 5488616.9399999995, 432644.8200000003 5488605.800000001, 432632.41000000015 5488600.24, 432622.5599999996 5488595.82, 432620.7000000002 5488593.359999999, 432701.9299999997 5488450.279999999, 432712.1500000004 5488455.23, 432714.03000000026 5488456.140000001, 432717.7599999998 5488457.949999999, 432722.53000000026 5488460.26, 432743.1299999999 5488470.24, 432745.3200000003 5488465.289999999, 432759.73000000045 5488432.76, 432774 5488400.5, 432774.1799999997 5488400.130000001, 432754.13999999966 5488390.08, 432734.4299999997 5488380.199999999, 432714.36000000034 5488370.140000001, 432707.3200000003 5488386.890000001, 432682.5499999998 5488375.91, 432675.4500000002 5488372.76, 432671.8799999999 5488371.18, 432668.0700000003 5488369.49, 432660.2000000002 5488366, 432657.36000000034 5488364.74, 432645.9199999999 5488359.68, 432635.03000000026 5488354.85, 432632.36000000034 5488353.67, 432606.33999999985 5488342.119999999, 432579.1900000004 5488330.09, 432551.8700000001 5488317.98, 432521.4199999999 5488304.470000001, 432529.13999999966 5488276.529999999, 432542.03000000026 5488233.48, 432555.20999999996 5488189.42, 432561.63999999966 5488167.970000001, 432538.11000000034 5488148.82, 432518.4400000004 5488140.890000001, 432506.08999999985 5488135.91, 432499.70999999996 5488133.33, 432405.6500000004 5488095.369999999, 432405.0499999998 5488095.130000001, 432369.0700000003 5488087.32, 432362.1699999999 5488112.25, 432361.1299999999 5488114.91, 432360.86000000034 5488115.51, 432349.63999999966 5488110.49, 432343.3300000001 5488107.67, 432336.5999999996 5488104.68, 432329.78000000026 5488101.640000001, 432301.8200000003 5488089.16, 432305.0599999996 5488073.42, 432344.21999999974 5487913.529999999, 432341.1200000001 5487911.68, 432334.08999999985 5487907.470000001, 432330.3099999996 5487924.34, 432314.8799999999 5487919.5, 432319.70999999996 5487898.83, 432326.70999999996 5487868.779999999, 432329.20999999996 5487858.0600000005, 432323.7599999998 5487855.130000001, 432317.33999999985 5487851.66, 432324.70999999996 5487829.029999999, 432325.26999999955 5487827.32, 432303.5099999998 5487816.65, 432297.4299999997 5487813.67, 432292.29000000004 5487811.15, 432262.9199999999 5487796.74, 432244.5099999998 5487787.720000001, 432251.3799999999 5487766.300000001, 432254.83999999985 5487759.720000001, 432258.54000000004 5487754.369999999, 432266.5499999998 5487750.470000001, 432294.01999999955 5487750.609999999, 432296.03000000026 5487747.15, 432303.1200000001 5487734.869999999, 432303.38999999966 5487734.24, 432304.20999999996 5487732.359999999, 432324.5099999998 5487685.529999999, 432337.5599999996 5487654.380000001, 432353.5099999998 5487627.5600000005, 432369.9900000002 5487599.890000001, 432377.71999999974 5487587.16, 432412.3200000003 5487530.199999999, 432419.3799999999 5487518.58, 432437.0999999996 5487490.59, 432453.4000000004 5487462.92, 432468.48000000045 5487430.6, 432471.41000000015 5487457.43)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-020" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-020" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108948</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.04556673907</v>
+        <v>46321.77242542415</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>31122</v>
       </c>
       <c r="S2" s="3">
         <v>31122</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>