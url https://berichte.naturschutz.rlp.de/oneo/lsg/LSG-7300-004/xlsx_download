--- v4 (2026-07-12)
+++ v5 (2026-10-22)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Rheinhessische Schweiz</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-004</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-004.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-004.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((418001.9299999997 5514543.0600000005, 417998.23000000045 5514545.17, 417918.08999999985 5514365.859999999, 417877.36000000034 5514279.1, 417811.76999999955 5514170.41, 417811.76999999955 5514162.210000001, 417672.6500000004 5514051.390000001, 417571.88999999966 5513971.52, 417568.96999999974 5513964.369999999, 417571.61000000034 5513946.66, 417576.9000000004 5513872.6, 417623.1900000004 5513770.51, 417670.26999999955 5513672.66, 417857.51999999955 5513823.15, 417882.91000000015 5513841.4, 417917.5599999996 5513860.970000001, 418120.9500000002 5513931.32, 418293.1200000001 5513990.300000001, 418414.25 5514032.35, 418513.4299999997 5514065.9399999995, 418693.8099999996 5514127.82, 418890.3200000003 5514195, 419138.9299999997 5514280.43, 419165.11000000034 5514288.619999999, 419204.5800000001 5514296.279999999, 419316.38999999966 5514294.970000001, 419364.2599999998 5514295.24, 419392.8200000003 5514297.359999999, 419443.3499999996 5514302.65, 419448.01999999955 5514289.369999999, 419447.88999999966 5514274.550000001, 419431.01999999955 5514271.77, 419438.3700000001 5514269.49, 419449.21999999974 5514269.24, 419509.1900000004 5514265.609999999, 419513.95999999996 5514240.49, 419518.70999999996 5514241.3100000005, 419693.0099999998 5514280.699999999, 419854.0700000003 5514317.1899999995, 419986.5800000001 5514346.550000001, 419995.98000000045 5514350.859999999, 420085.95999999996 5514369.1899999995, 420189.1900000004 5514409.26, 420225.1799999997 5514426.92, 420241.13999999966 5514433.710000001, 420283.25 5514450.01, 420324.33999999985 5514459.859999999, 420348.79000000004 5514462.91, 420386.48000000045 5514461.890000001, 420396.3300000001 5514458.84, 420406.1699999999 5514448.3100000005, 420415.6799999997 5514432.35, 420429.9400000004 5514411.970000001, 420447.25 5514401.449999999, 420459.98000000045 5514398.119999999, 420466.9500000002 5514393.300000001, 420496.5 5514382.43, 420512.11000000034 5514371.23, 420529.4299999997 5514352.890000001, 420556.9400000004 5514328.1, 420601.4199999999 5514290.07, 420688.3499999996 5514217.75, 420693.16000000015 5514215.5, 420727.75 5514186.16, 420744.04000000004 5514180.73, 420758.2999999998 5514181.41, 420784.79000000004 5514186.84, 420879.86000000034 5514203.140000001, 420943.3700000001 5514219.1, 421014.33999999985 5514245.93, 421045.5800000001 5514252.720000001, 421185.8099999996 5514261.199999999, 421309.4199999999 5514258.83, 421336.25 5514256.449999999, 421360.7000000002 5514251.01, 421394.98000000045 5514235.74, 421427.5800000001 5514222.49, 421468.3300000001 5514214.01, 421655.4400000004 5514197.02, 421701.26999999955 5514198.050000001, 421739.63999999966 5514202.119999999, 421943.71999999974 5514243.880000001, 421984.8099999996 5514219.77, 422055.0999999996 5514177.67, 422105.6200000001 5514149.970000001, 422145.7599999998 5514134.880000001, 422181.0800000001 5514128.43, 422251.3700000001 5514122.3100000005, 422301.29000000004 5514124.359999999, 422327.0999999996 5514128.43, 422348.8200000003 5514132.17, 422386.1699999999 5514120.279999999, 422390.5999999996 5514093.789999999, 422328.4500000002 5514003.130000001, 422279.21999999974 5513932.49, 422250.3499999996 5513896.17, 422228.6200000001 5513859.15, 422180.0599999996 5513746.08, 422162.0700000003 5513724.35, 422108.0700000003 5513679.529999999, 422098.5599999996 5513680.199999999, 422065.6200000001 5513666.619999999, 421985.4900000002 5513642.85, 421969.1900000004 5513636.4, 421939.6500000004 5513623.16, 421871.7400000002 5513579.359999999, 421820.1200000001 5513542.68, 421792.6200000001 5513518.91, 421762.73000000045 5513490.390000001, 421736.5800000001 5513459.82, 421640.4900000002 5513373.24, 421519.9400000004 5513292.08, 421496.2599999998 5513271.960000001, 421475.46999999974 5513250.66, 421450.6799999997 5513216.359999999, 421345.4000000004 5513059.140000001, 421316.54000000004 5513011.26, 421300.2400000002 5512968.130000001, 421284.28000000026 5512883.92, 421279.1900000004 5512856.42, 421265.61000000034 5512821.779999999, 421225.8700000001 5512720.6, 421180.04000000004 5512644.869999999, 421175.6900000004 5512630.279999999, 421179.38999999966 5512616.529999999, 421200.8200000003 5512581.35, 421186.51999999955 5512568.789999999, 421170.4299999997 5512539.67, 421152.7000000002 5512518.24, 421143.70999999996 5512504.49, 421116.46999999974 5512463.76, 421105.6200000001 5512449.48, 421083.9400000004 5512432.289999999, 421065.4199999999 5512422.77, 421030.25 5512416.15, 421006.96999999974 5512405.57, 420971.53000000026 5512395.26, 420942.96999999974 5512390.5, 420833.48000000045 5512348.98, 420757.2999999998 5512300.58, 420672.6699999999 5512258.789999999, 420655.95999999996 5512224.3100000005, 420702.33999999985 5512201.65, 420695.28000000026 5512189.369999999, 420686.70999999996 5512174.42, 420684.5800000001 5512170.710000001, 420676.7999999998 5512152.18, 420666.51999999955 5512127.779999999, 420664.45999999996 5512122.890000001, 420662.3099999996 5512117.74, 420660.36000000034 5512113.140000001, 420660.6200000001 5512112.92, 420659.8099999996 5512111, 420669 5512105.83, 420669.28000000026 5512105.59, 420670.83999999985 5512104.289999999, 420672 5512103.300000001, 420672.6699999999 5512102.74, 420672.76999999955 5512102.66, 420682.2599999998 5512094.8100000005, 420682.70999999996 5512094.4399999995, 420704.3300000001 5512079.42, 420746.3499999996 5512047.6, 420731.0700000003 5512012.42, 420731.46999999974 5512011.789999999, 420729.83999999985 5512008.09, 420732.58999999985 5512006.880000001, 420730.5999999996 5512004.640000001, 420733.7000000002 5512001.890000001, 420738.83999999985 5511997.34, 420757.20999999996 5511968.98, 420771.7000000002 5511945.5, 420773.25 5511942.1, 420777.70999999996 5511932.3100000005, 420781.29000000004 5511924.470000001, 420785.38999999966 5511915.460000001, 420787.08999999985 5511911.470000001, 420794.9199999999 5511893.140000001, 420795.4400000004 5511891.92, 420796.78000000026 5511888.76, 420799.33999999985 5511882.720000001, 420801.25 5511878.07, 420807.48000000045 5511866.1, 420818.6799999997 5511844.6, 420834.6299999999 5511811.34, 420835.33999999985 5511810.119999999, 420839.8700000001 5511802.369999999, 420842.4199999999 5511798.01, 420844.8099999996 5511793.91, 420847.2000000002 5511789.83, 420851.1299999999 5511781.73, 420854.1900000004 5511775.43, 420854.96999999974 5511772.630000001, 420860.8700000001 5511751.83, 420861.8099999996 5511749.35, 420875.28000000026 5511701.029999999, 420877.3799999999 5511693.48, 420920.9299999997 5511711.07, 420938.6799999997 5511717.859999999, 420947.41000000015 5511721.199999999, 420951.4199999999 5511722.869999999, 420975.96999999974 5511733.130000001, 421061.1799999997 5511767.359999999, 421068.28000000026 5511770.220000001, 421070.6900000004 5511772.710000001, 421070.66000000015 5511771.17, 421070.5999999996 5511768.539999999, 421069.9000000004 5511733.380000001, 421069.5999999996 5511726.609999999, 421067.76999999955 5511685.5, 421069.0099999998 5511685.449999999, 421068.9400000004 5511683.66, 421074.23000000045 5511680.91, 421121.2400000002 5511663.67, 421130.1200000001 5511660.880000001, 421141.2400000002 5511657.390000001, 421148.41000000015 5511655.529999999, 421157.6699999999 5511653.039999999, 421157.5999999996 5511652.82, 421128.36000000034 5511556.1899999995, 421102.5800000001 5511469.640000001, 421127.73000000045 5511397.76, 421129.1900000004 5511393.609999999, 421145.48000000045 5511347.039999999, 421165.8200000003 5511325.98, 421212.13999999966 5511278.02, 421278.6299999999 5511216.16, 421282.91000000015 5511212.17, 421300.61000000034 5511204.710000001, 421302.4199999999 5511203.949999999, 421436.6799999997 5511147.359999999, 421490.0099999998 5511120.33, 421492.33999999985 5511118.85, 421494.26999999955 5511117.619999999, 421532.41000000015 5511093.390000001, 421534.08999999985 5511092.43, 421550.76999999955 5511082.93, 421585.2999999998 5511063.27, 421627.79000000004 5511039.07, 421696.0700000003 5510945.029999999, 421712.8300000001 5510921.92, 421715.78000000026 5510917.83, 421767.4199999999 5510846.640000001, 421833.6299999999 5510782.98, 421836.70999999996 5510780.01, 421846.29000000004 5510770.8100000005, 421865.9500000002 5510755.6899999995, 421891.3499999996 5510736.140000001, 421923.0999999996 5510711.710000001, 421948.5 5510692.1, 421952.2599999998 5510689.199999999, 422009.03000000026 5510645.369999999, 422044.75 5510598.300000001, 422045.11000000034 5510597.83, 422048.48000000045 5510593.23, 422053.0599999996 5510587.18, 422054.01999999955 5510585.91, 422067.38999999966 5510568.050000001, 422101.70999999996 5510522.220000001, 422129.4400000004 5510529.77, 422134.0700000003 5510531.029999999, 422140.8200000003 5510532.869999999, 422163 5510538.9, 422163.1200000001 5510538.93, 422182.3200000003 5510544.16, 422184.86000000034 5510544.8100000005, 422209.78000000026 5510551.15, 422265.04000000004 5510565.25, 422286.4900000002 5510570.52, 422320.96999999974 5510622.960000001, 422323.1699999999 5510626.300000001, 422323.23000000045 5510626.380000001, 422329.08999999985 5510634.48, 422334.48000000045 5510641.93, 422356.1900000004 5510671.9399999995, 422368.79000000004 5510689.35, 422373.79000000004 5510696.27, 422386.1299999999 5510713.32, 422386.9299999997 5510714.43, 422388.5700000003 5510716.699999999, 422450.61000000034 5510802.210000001, 422500.9299999997 5510870.98, 422503.96999999974 5510875.140000001, 422504.70999999996 5510876.15, 422504.9000000004 5510876.41, 422515.53000000026 5510890.8100000005, 422523.08999999985 5510901.32, 422564.6699999999 5510959.119999999, 422590 5510993.98, 422590.4299999997 5510994.58, 422591.45999999996 5510996, 422591.7599999998 5510996.41, 422620.04000000004 5511035.34, 422675.6900000004 5511104.76, 422688.0999999996 5511120.210000001, 422712.5599999996 5511150.76, 422719.36000000034 5511159.26, 422729.2599999998 5511171.640000001, 422729.8799999999 5511172.41, 422821.58999999985 5511286.42, 422824.41000000015 5511289.93, 422824.98000000045 5511290.619999999, 422827.8700000001 5511294.199999999, 422830.4500000002 5511297.41, 422913.38999999966 5511365.119999999, 422992.9299999997 5511429.65, 423008.6799999997 5511440.380000001, 423034.2599999998 5511457.800000001, 423057.23000000045 5511473.460000001, 423115.6799999997 5511513.59, 423116.5499999998 5511514.1899999995, 423166.0700000003 5511549.890000001, 423171.96999999974 5511554.15, 423173.5 5511555.26, 423193.21999999974 5511568.67, 423214.7400000002 5511583.32, 423222.54000000004 5511588.630000001, 423253.08999999985 5511609.42, 423253.23000000045 5511609.52, 423284.45999999996 5511632.99, 423288.4900000002 5511636.02, 423337.6200000001 5511672.93, 423408.5099999998 5511725.67, 423468.2400000002 5511770.24, 423470.2000000002 5511771.24, 423533.7000000002 5511803.18, 423537.5700000003 5511805.140000001, 423571.6900000004 5511822.300000001, 423573.79000000004 5511823.359999999, 423607.5499999998 5511840.1, 423679.54000000004 5511875.82, 423721.51999999955 5511883.18, 423768.4000000004 5511891.42, 423775.5499999998 5511892.6, 423850.04000000004 5511904.98, 423850.75 5511905.09, 423971.6799999997 5511931.9, 423971.8200000003 5511931.9399999995, 424002.2400000002 5511941.9, 424010.5 5511944.6, 424017.4299999997 5511946.859999999, 424025.3200000003 5511949.4399999995, 424032.7000000002 5511951.85, 424038.0999999996 5511953.619999999, 424038.61000000034 5511953.789999999, 424040.13999999966 5511954.3100000005, 424044.71999999974 5511955.82, 424094.46999999974 5511972.42, 424099.0599999996 5511973.949999999, 424112.5800000001 5511978.460000001, 424113.6799999997 5511978.82, 424119.6200000001 5511980.66, 424189.6200000001 5512002.35, 424194.45999999996 5512003.859999999, 424202.33999999985 5512006.289999999, 424209.3099999996 5512008.449999999, 424226.13999999966 5512013.67, 424226.2999999998 5512013.720000001, 424235.98000000045 5512008.300000001, 424240.5700000003 5512005.74, 424255.3499999996 5511997.470000001, 424255.4299999997 5511996.76, 424256.54000000004 5511987.74, 424257.46999999974 5511980.140000001, 424258.5499999998 5511969.630000001, 424260.25 5511953.130000001, 424263.8099999996 5511918.460000001, 424265.91000000015 5511898.359999999, 424267.73000000045 5511880.76, 424273.25 5511827.6899999995, 424273.26999999955 5511827.460000001, 424281.46999999974 5511777.859999999, 424284.33999999985 5511760.529999999, 424285.66000000015 5511752.529999999, 424286.0800000001 5511749.960000001, 424290.83999999985 5511713.720000001, 424290.88999999966 5511713.3100000005, 424285.8499999996 5511609.640000001, 424285.86000000034 5511609.35, 424287.9199999999 5511560.449999999, 424291.08999999985 5511496.109999999, 424293.9000000004 5511487.720000001, 424299.9299999997 5511469.710000001, 424301.53000000026 5511464.890000001, 424303.3099999996 5511459.58, 424308.0499999998 5511445.43, 424308.4500000002 5511444.210000001, 424312.5 5511432.130000001, 424316.3099999996 5511420.73, 424319.7400000002 5511410.460000001, 424323.6500000004 5511405.949999999, 424325.6299999999 5511403.66, 424332.3099999996 5511395.960000001, 424340.98000000045 5511385.960000001, 424348.3200000003 5511377.470000001, 424354.3300000001 5511370.529999999, 424359.3799999999 5511364.699999999, 424360.8300000001 5511363.029999999, 424373.3700000001 5511342.4399999995, 424380.4299999997 5511330.85, 424380.5099999998 5511330.68, 424389.5700000003 5511311.4, 424407.9199999999 5511272.33, 424408.5 5511271.109999999, 424416.1900000004 5511254.74, 424416.75 5511253.5600000005, 424416.5599999996 5511253.5600000005, 424413.7400000002 5511246.43, 424408.3799999999 5511232.960000001, 424405.71999999974 5511226.27, 424403.6900000004 5511222.0600000005, 424399.54000000004 5511211.859999999, 424398.95999999996 5511209.539999999, 424398.4199999999 5511209.140000001, 424399.83999999985 5511205.17, 424399.76999999955 5511203.68, 424387.5499999998 5511204.470000001, 424372.0099999998 5511195.1, 424357.5099999998 5511179.48, 424337.66000000015 5511158.09, 424323.0099999998 5511142.3100000005, 424316.21999999974 5511134.99, 424316.58999999985 5511133.529999999, 424318.7999999998 5511124.92, 424321.6299999999 5511113.92, 424325.1200000001 5511107.92, 424326.79000000004 5511103.65, 424328.2599999998 5511100.99, 424328.26999999955 5511100.98, 424334.88999999966 5511089.1, 424336.61000000034 5511086.02, 424337.03000000026 5511075.970000001, 424337.1299999999 5511073.8100000005, 424338.9299999997 5511068.640000001, 424337.2400000002 5511062.720000001, 424337.08999999985 5511062.48, 424333.8200000003 5511057.26, 424328.28000000026 5511050.67, 424321.1699999999 5511036.699999999, 424318.63999999966 5511012.67, 424312.0800000001 5511003.5600000005, 424312.11000000034 5510998.07, 424312.16000000015 5510991.880000001, 424305.4400000004 5510986.359999999, 424298.7999999998 5510981.9399999995, 424295.8200000003 5510976, 424292.9900000002 5510970.35, 424288.25 5510971.74, 424286.33999999985 5510965.550000001, 424285.29000000004 5510962.18, 424281.0800000001 5510956.58, 424272.4900000002 5510945.1899999995, 424272.29000000004 5510944.92, 424261.0800000001 5510937.779999999, 424242.33999999985 5510921.720000001, 424239.6699999999 5510914.9, 424235.36000000034 5510910.890000001, 424210.6799999997 5510896.92, 424210.28000000026 5510895.4399999995, 424207.3200000003 5510887.07, 424204.1799999997 5510878.199999999, 424204.08999999985 5510863.039999999, 424203.9900000002 5510862.609999999, 424201.79000000004 5510852.82, 424198.6500000004 5510846.35, 424196.8099999996 5510847.49, 424195.08999999985 5510848.539999999, 424188.45999999996 5510852.6, 424170.29000000004 5510863.34, 424149.91000000015 5510875.41, 424143.6500000004 5510879.119999999, 424140.25 5510872.66, 424136.4400000004 5510865.369999999, 424127.83999999985 5510848.9, 424124.25 5510842.029999999, 424122.9400000004 5510842.199999999, 424121.16000000015 5510842.42, 424119.58999999985 5510842.619999999, 424089.8499999996 5510846.380000001, 424078.1900000004 5510832.949999999, 424069.9000000004 5510822.48, 424065.2000000002 5510817.720000001, 424056.79000000004 5510808.470000001, 424044.9299999997 5510795.42, 424040.86000000034 5510790.949999999, 424034.4000000004 5510784.75, 423998.6299999999 5510757.74, 423980.7000000002 5510742.880000001, 423965.0999999996 5510729.98, 423956.45999999996 5510723.26, 423921.3700000001 5510695.99, 423900.9299999997 5510679.300000001, 423896.0099999998 5510675.65, 423893.98000000045 5510674.130000001, 423892.01999999955 5510672.66, 423890.11000000034 5510671.25, 423888.11000000034 5510669.76, 423886.11000000034 5510668.27, 423885.8300000001 5510668.07, 423877.6900000004 5510662.01, 423873.03000000026 5510658.390000001, 423850.78000000026 5510641.039999999, 423844.08999999985 5510635.82, 423833.8799999999 5510627.859999999, 423823.8300000001 5510620.029999999, 423817.8099999996 5510615.33, 423814.16000000015 5510612.949999999, 423804.20999999996 5510606.449999999, 423731.36000000034 5510558.18, 423695.0499999998 5510522.369999999, 423651.08999999985 5510479.460000001, 423594.3099999996 5510414.15, 423591.25 5510410.65, 423585.63999999966 5510404.4, 423582.96999999974 5510401.24, 423570.73000000045 5510386.83, 423564.0800000001 5510379.01, 423539.1200000001 5510349.9, 423534.70999999996 5510343.82, 423528.76999999955 5510335.67, 423523.0499999998 5510327.800000001, 423512.2000000002 5510312.9399999995, 423498.2400000002 5510293.84, 423481.73000000045 5510271.25, 423476.8499999996 5510264.57, 423468.63999999966 5510253.4, 423461.96999999974 5510248.48, 423453.6500000004 5510242.41, 423447.0499999998 5510237.59, 423441.4400000004 5510233.5, 423439.1500000004 5510231.84, 423436.91000000015 5510230.210000001, 423430.63999999966 5510225.619999999, 423405.1699999999 5510207.1, 423404.9400000004 5510206.93, 423381.9000000004 5510190.140000001, 423369.2999999998 5510180.6, 423360.8200000003 5510174.1899999995, 423328.26999999955 5510149.67, 423303.91000000015 5510131.32, 423293.29000000004 5510123.34, 423289.3099999996 5510120.35, 423277.6799999997 5510111.630000001, 423278.1799999997 5510051.27, 423278.54000000004 5510008.83, 423278.5499999998 5510008.52, 423278.61000000034 5510002.42, 423279.0599999996 5509911.710000001, 423279.0700000003 5509911.199999999, 423293.0099999998 5509814.41, 423293.1699999999 5509813.279999999, 423303.76999999955 5509739.949999999, 423330.0700000003 5509730.279999999, 423347.1900000004 5509742.76, 423361 5509752.82, 423366.5700000003 5509756.880000001, 423390.20999999996 5509774.130000001, 423410.86000000034 5509789.1899999995, 423424.5099999998 5509799.15, 423489.36000000034 5509847.91, 423498.2599999998 5509856.48, 423508.8200000003 5509866.640000001, 423519.48000000045 5509876.9, 423540.0499999998 5509896.67, 423564.25 5509919.949999999, 423574.16000000015 5509929.48, 423589.1799999997 5509943.92, 423601.9199999999 5509956.1899999995, 423609.6900000004 5509963.66, 423624.3300000001 5509977.74, 423624.54000000004 5509977.949999999, 423627.3200000003 5509980.220000001, 423684.0999999996 5510026.6, 423725.6200000001 5510060.300000001, 423728.83999999985 5510063.01, 423730.3300000001 5510064.27, 423727.0499999998 5510066.67, 423729.03000000026 5510069.85, 423729.63999999966 5510070.83, 423731.26999999955 5510074.199999999, 423746.3200000003 5510105.3100000005, 423755.0800000001 5510123.619999999, 423778.25 5510172.02, 423785.75 5510186.82, 423806.2000000002 5510227.199999999, 423808.45999999996 5510231.66, 423812.9900000002 5510240.58, 423819.4299999997 5510253.300000001, 423824.26999999955 5510250.720000001, 423828.20999999996 5510248.619999999, 423852.79000000004 5510235.52, 423866.7999999998 5510228.0600000005, 423868.2400000002 5510227.25, 423869.98000000045 5510226.26, 423867.71999999974 5510213.529999999, 423866.2000000002 5510207.83, 423861.0499999998 5510205.48, 423859.38999999966 5510200.789999999, 423861.9900000002 5510184.619999999, 423857.28000000026 5510166.720000001, 423844.95999999996 5510159.029999999, 423843.66000000015 5510152.98, 423830.5499999998 5510154.1, 423830.83999999985 5510137.34, 423830.8799999999 5510135.73, 423826.86000000034 5510130.49, 423818.45999999996 5510125.470000001, 423809.36000000034 5510129.67, 423806.3499999996 5510128.52, 423805.58999999985 5510125.34, 423811.04000000004 5510117.5600000005, 423810.8799999999 5510114.220000001, 423803.5499999998 5510115.880000001, 423801.71999999974 5510108.99, 423804.36000000034 5510103.68, 423806.4400000004 5510099.23, 423811.4500000002 5510096.529999999, 423817.0999999996 5510092.789999999, 423820.2599999998 5510089.85, 423824.9900000002 5510081.640000001, 423826.8099999996 5510080.029999999, 423831.9299999997 5510075.699999999, 423836.9299999997 5510068.35, 423835.26999999955 5510062.0600000005, 423840.95999999996 5510057.15, 423843.0800000001 5510053.23, 423843.95999999996 5510050.289999999, 423843.3799999999 5510046.16, 423847.2999999998 5510040.8100000005, 423852.79000000004 5510029.02, 423861.4900000002 5510009.4399999995, 423863.58999999985 5510005.609999999, 423865.01999999955 5509999.390000001, 423872.45999999996 5509989.23, 423879.7400000002 5509984.15, 423875.11000000034 5509972.609999999, 423876.9000000004 5509964.789999999, 423891.1900000004 5509955.83, 423909.8700000001 5509934.779999999, 423904.2999999998 5509926.26, 423902.2999999998 5509923.6899999995, 423898.33999999985 5509913.949999999, 423903.3700000001 5509900.1, 423903.9299999997 5509897.960000001, 423898 5509878.4399999995, 423899.2999999998 5509875.890000001, 423901.46999999974 5509869.619999999, 423901.8799999999 5509865, 423903.91000000015 5509858.1899999995, 423911.9500000002 5509855.84, 423912.5099999998 5509853.4, 423916.0700000003 5509832.76, 423914.7599999998 5509820.8100000005, 423916.53000000026 5509815.529999999, 423908.29000000004 5509808.35, 423907.5999999996 5509806.4399999995, 423899.6299999999 5509800.58, 423900.41000000015 5509790.0600000005, 423901.95999999996 5509786.130000001, 423899.38999999966 5509779.1899999995, 423887.2400000002 5509778.949999999, 423887.4000000004 5509777.119999999, 423888.23000000045 5509774.58, 423891.2400000002 5509769.91, 423892.46999999974 5509763.960000001, 423893.7599999998 5509758.09, 423893.7999999998 5509752.9399999995, 423888.2000000002 5509753.27, 423887.4900000002 5509751.57, 423879.21999999974 5509742.5600000005, 423878.0599999996 5509734.300000001, 423862.8799999999 5509713.51, 423859.2599999998 5509708.15, 423859.1299999999 5509693.51, 423857.8700000001 5509690.82, 423850.6500000004 5509674.6899999995, 423848.70999999996 5509672.09, 423848.28000000026 5509671.4, 423839.3499999996 5509657.119999999, 423837.03000000026 5509656.470000001, 423823.16000000015 5509653.74, 423818.3300000001 5509651.199999999, 423814.8200000003 5509647.619999999, 423813.7999999998 5509646.26, 423810.76999999955 5509642.210000001, 423808.7999999998 5509639.6, 423807.95999999996 5509638.470000001, 423805.8099999996 5509630.630000001, 423802.1299999999 5509624.470000001, 423787.16000000015 5509612.119999999, 423788.04000000004 5509607.6, 423785.48000000045 5509601.51, 423782.45999999996 5509598.220000001, 423776.9199999999 5509596.24, 423774.0599999996 5509587.9399999995, 423773.95999999996 5509587.66, 423764.48000000045 5509571.66, 423764.0499999998 5509570.9399999995, 423762.46999999974 5509565.99, 423751.41000000015 5509557, 423750.4400000004 5509552.25, 423747.54000000004 5509545.23, 423739.0099999998 5509530.1, 423737.0700000003 5509522.1, 423731.75 5509518.02, 423729.8499999996 5509509.880000001, 423727.9500000002 5509499.869999999, 423727.76999999955 5509498.880000001, 423723.7999999998 5509491.23, 423724.25 5509469.25, 423724.08999999985 5509464.16, 423721.3799999999 5509459.6, 423721.4299999997 5509458.9399999995, 423722.7599999998 5509443.07, 423722.8799999999 5509441.609999999, 423721.75 5509428.42, 423719.13999999966 5509419.630000001, 423720.6900000004 5509403.4399999995, 423723.2000000002 5509399.1, 423720.95999999996 5509388.539999999, 423723.79000000004 5509380.050000001, 423720.26999999955 5509373.5, 423722.98000000045 5509367.91, 423726.6799999997 5509363.77, 423724.08999999985 5509348.8100000005, 423725.01999999955 5509337.140000001, 423716.25 5509314.859999999, 423710.08999999985 5509314.390000001, 423709.9500000002 5509311.710000001, 423710.8300000001 5509309.01, 423710.9500000002 5509308.619999999, 423713.96999999974 5509299.6, 423714.36000000034 5509298.41, 423743.9400000004 5509249.32, 423760.0099999998 5509239.5600000005, 423796.75 5509217.279999999, 423826.7400000002 5509199.09, 423827.08999999985 5509198.869999999, 423910.0999999996 5509138.9, 423990.6900000004 5509080.609999999, 423994.7400000002 5509077.68, 424044.3099999996 5509066.960000001, 424046.8700000001 5509066.41, 424144.91000000015 5509085.289999999, 424195.8300000001 5509097.07, 424278.26999999955 5509125.699999999, 424278.58999999985 5509125.8100000005, 424342.5499999998 5509132.09, 424361.3499999996 5509133.9399999995, 424369.86000000034 5509134.779999999, 424373.7400000002 5509135.16, 424374.2999999998 5509135.220000001, 424391.6699999999 5509143.5, 424430.4299999997 5509161.99, 424508.3799999999 5509180.17, 424511.7999999998 5509180.960000001, 424577.7000000002 5509197.34, 424595.9199999999 5509177.699999999, 424601.21999999974 5509172.83, 424618.6900000004 5509156.75, 424627.08999999985 5509149.02, 424646.4299999997 5509131.25, 424646.9199999999 5509130.800000001, 424676.9900000002 5509103.32, 424685.3300000001 5509095.699999999, 424703.7000000002 5509078.9, 424725.4199999999 5509058.98, 424727.53000000026 5509057.050000001, 424798.0499999998 5509031.75, 424833.83999999985 5509019.369999999, 424857.7599999998 5509010.67, 424865.9900000002 5509007.67, 424920.1799999997 5508988.289999999, 424931.66000000015 5508984.43, 424976.2400000002 5508969.43, 424978.16000000015 5508968.24, 425031.11000000034 5508949.960000001, 425050.5700000003 5508943.23, 425051.1299999999 5508943.029999999, 425088.38999999966 5508929.24, 425103.13999999966 5508923.779999999, 425125.28000000026 5508915.619999999, 425192.5099999998 5508899.220000001, 425247.0800000001 5508885.9, 425358.36000000034 5508857.76, 425368.5700000003 5508855.220000001, 425373.4199999999 5508854.01, 425378.7999999998 5508844.41, 425382 5508838.6899999995, 425383.8099999996 5508835.470000001, 425392.1500000004 5508820.539999999, 425406.03000000026 5508795.73, 425408.8200000003 5508790.74, 425409.98000000045 5508788.66, 425414.1299999999 5508781.25, 425475.2599999998 5508671.640000001, 425477.8700000001 5508666.9399999995, 425478.2999999998 5508666.1899999995, 425521.1200000001 5508589.49, 425584.6699999999 5508475.619999999, 425594.7599999998 5508457.529999999, 425595.9400000004 5508455.4399999995, 425602.4299999997 5508443.789999999, 425608.0099999998 5508433.800000001, 425611.0499999998 5508428.35, 425613.91000000015 5508423.23, 425618.3099999996 5508415.35, 425629.83999999985 5508394.699999999, 425632.2400000002 5508390.34, 425634.0099999998 5508387.27, 425635.91000000015 5508383.880000001, 425638.6200000001 5508379.039999999, 425679.48000000045 5508306.3100000005, 425683.23000000045 5508299.640000001, 425686.16000000015 5508294.41, 425691.9299999997 5508249.359999999, 425692.45999999996 5508245.07, 425692.75 5508242.74, 425693.3099999996 5508238.130000001, 425693.7400000002 5508235.140000001, 425694.8200000003 5508227.59, 425694.88999999966 5508227.050000001, 425699.20999999996 5508193.51, 425700.2000000002 5508185.76, 425700.4299999997 5508184.01, 425700.7000000002 5508181.85, 425714.33999999985 5508073.58, 425716.2000000002 5508061.66, 425717.3499999996 5508053.699999999, 425720.41000000015 5508022.73, 425720.76999999955 5508019.029999999, 425729.5700000003 5507999.35, 425746.04000000004 5507967.970000001, 425749.75 5507949.85, 425739.9500000002 5507881.949999999, 425731.4199999999 5507850.300000001, 425730.0999999996 5507836.99, 425733.4500000002 5507809.73, 425734.83999999985 5507800.98, 425737.98000000045 5507793.8100000005, 425744.78000000026 5507782.32, 425747.58999999985 5507775.76, 425763.5 5507750.949999999, 425778.75 5507726.57, 425785.5 5507722.65, 425811.0999999996 5507707.77, 425871.86000000034 5507703.65, 425999.45999999996 5507720.970000001, 426048.46999999974 5507735.699999999, 426163.03000000026 5507785.800000001, 426169.1699999999 5507771.470000001, 426125.36000000034 5507749.380000001, 426038.01999999955 5507694.130000001, 425951.5499999998 5507660.76, 425851.36000000034 5507648.92, 425806.1299999999 5507654.59, 425761.5700000003 5507668.699999999, 425731.11000000034 5507694.359999999, 425705.8700000001 5507723.41, 425700.76999999955 5507751.220000001, 425699.48000000045 5507758.25, 425693.6900000004 5507762.82, 425675.36000000034 5507777.27, 425660.4900000002 5507789, 425655.96999999974 5507789.99, 425643.91000000015 5507792.65, 425634.8300000001 5507794.65, 425630.1500000004 5507795.67, 425621.7000000002 5507797.539999999, 425587.8099999996 5507794.98, 425565.38999999966 5507793.279999999, 425561.8499999996 5507793.02, 425542.01999999955 5507787.300000001, 425527.4299999997 5507783.1, 425520.5099999998 5507779.699999999, 425498.8499999996 5507769.0600000005, 425490.95999999996 5507765.18, 425484.75 5507784.66, 425478.3200000003 5507781.09, 425476.2400000002 5507779.9399999995, 425412.8300000001 5507744.710000001, 425346.8499999996 5507700.949999999, 425335.8700000001 5507693.640000001, 425302.26999999955 5507661.85, 425290.83999999985 5507635.119999999, 425282.98000000045 5507616.74, 425279.66000000015 5507604.51, 425267.13999999966 5507558.300000001, 425257.4500000002 5507534.710000001, 425237.3499999996 5507486.449999999, 425235.8300000001 5507483.74, 425225.0999999996 5507464.710000001, 425196.8799999999 5507415.67, 425198.5599999996 5507402.33, 425259.3799999999 5507310.130000001, 425281.4199999999 5507297.609999999, 425316.2599999998 5507249.42, 425318.2400000002 5507246.68, 425340.4900000002 5507197.869999999, 425362.76999999955 5507174.6899999995, 425358.0499999998 5507159.359999999, 425387.3200000003 5507119.460000001, 425376.11000000034 5507067.58, 425369.21999999974 5507054.210000001, 425362.76999999955 5507025.140000001, 425317.61000000034 5506961.49, 425291.6299999999 5506953.26, 425275.36000000034 5506939.98, 425236.5800000001 5506904.460000001, 425221.2000000002 5506902.699999999, 425207.7000000002 5506891.82, 425200.1500000004 5506864.029999999, 425185.8499999996 5506845.01, 425146.4900000002 5506815.3100000005, 425127.5700000003 5506781.220000001, 425121.4900000002 5506758.4399999995, 425110.71999999974 5506737.01, 425106.63999999966 5506716.869999999, 425103.4400000004 5506693.25, 425102.5 5506669.01, 425095 5506590.92, 425087.0099999998 5506575.91, 425074.73000000045 5506520.449999999, 425080.9299999997 5506508.15, 425071.03000000026 5506434.01, 425070.76999999955 5506402.09, 425061 5506381.99, 425064.0499999998 5506365.3100000005, 425077.4500000002 5506360.43, 425073.3700000001 5506329.74, 425051.08999999985 5506333, 425048.38999999966 5506326.199999999, 425041.2599999998 5506294.949999999, 425047.5 5506279.449999999, 425054.6699999999 5506254.85, 425046.0599999996 5506236.710000001, 425044.7999999998 5506234.050000001, 425028.3200000003 5506200.8100000005, 425036.75 5506168.01, 425044.3499999996 5506094.800000001, 425036.78000000026 5506068.880000001, 425025.9400000004 5506042.720000001, 425022.48000000045 5506020.67, 425022.8099999996 5506019.91, 425046.63999999966 5505964.550000001, 425104.2599999998 5505932.119999999, 425104.6699999999 5505931.6899999995, 425120.6799999997 5505915.5600000005, 425127.4900000002 5505909.970000001, 425131.0599999996 5505908.710000001, 425137.0700000003 5505906.449999999, 425168.61000000034 5505894.609999999, 425183.5 5505889.02, 425186.5599999996 5505887.960000001, 425187.78000000026 5505887.529999999, 425233.0700000003 5505878.98, 425233.71999999974 5505867.050000001, 425233.8799999999 5505863.880000001, 425234.33999999985 5505855.24, 425236.5599999996 5505855.789999999, 425277.3200000003 5505865.640000001, 425279.61000000034 5505866.199999999, 425280.23000000045 5505866.34, 425329.88999999966 5505882.039999999, 425392.5 5505921.039999999, 425422.28000000026 5505928.0600000005, 425515.0999999996 5505924.48, 425587.0800000001 5505911.3100000005, 425646.4900000002 5505887.17, 425696.66000000015 5505886.869999999, 425760.36000000034 5505869.99, 425836.3799999999 5505882.02, 425841.5800000001 5505858.359999999, 425748.96999999974 5505842.1899999995, 425701.4400000004 5505856.77, 425683.3700000001 5505854.6, 425659.1900000004 5505851.470000001, 425659.6299999999 5505848.16, 425667.5599999996 5505795.01, 425660.4900000002 5505724.23, 425651.5 5505724.8100000005, 425582.7000000002 5505729.23, 425499.7400000002 5505730, 425436.20999999996 5505717.539999999, 425465.4000000004 5505695.35, 425478.16000000015 5505685.6</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108956</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.22803084528</v>
+        <v>46317.17618159318</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22366</v>
       </c>
       <c r="S2" s="3">
         <v>22787</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>