--- v2 (2026-02-19)
+++ v3 (2026-05-22)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109025</v>
       </c>
       <c r="O2" s="3">
-        <v>46072.47869069129</v>
+        <v>46164.9467182625</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32945</v>
       </c>
       <c r="S2" s="3">
         <v>32945</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>