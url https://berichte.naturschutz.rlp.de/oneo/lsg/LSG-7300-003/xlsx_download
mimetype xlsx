--- v3 (2026-05-22)
+++ v4 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109025</v>
       </c>
       <c r="O2" s="3">
-        <v>46164.9467182625</v>
+        <v>46212.71260650134</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32945</v>
       </c>
       <c r="S2" s="3">
         <v>32945</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>