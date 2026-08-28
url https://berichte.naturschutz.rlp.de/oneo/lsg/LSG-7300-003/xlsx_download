--- v4 (2026-07-09)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Selztal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-003</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-003.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-003.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((433649.4400000004 5532840.960000001, 433632.98000000045 5532856.43, 433604.21999999974 5532875.279999999, 433567.11000000034 5532906.550000001, 433539.03000000026 5532940.75, 433539.36000000034 5532947.68, 433541.54000000004 5532951.65, 433547.0800000001 5532955.369999999, 433560.70999999996 5532964.52, 433581.20999999996 5532978.279999999, 433582.3099999996 5532979.25, 433589.8300000001 5532984.289999999, 433616.6500000004 5533002.800000001, 433620.1500000004 5533005.16, 433635.5700000003 5533015.51, 433687.0700000003 5533049.99, 433686.6799999997 5533050.51, 433669.9000000004 5533072.67, 433669.2999999998 5533073.460000001, 433667.73000000045 5533075.6899999995, 433664.54000000004 5533080.27, 433653.41000000015 5533096.27, 433652.8700000001 5533097.039999999, 433651.8300000001 5533098.82, 433649.5599999996 5533102.800000001, 433648.5800000001 5533104.51, 433642.04000000004 5533115.869999999, 433638.36000000034 5533122.27, 433638.25 5533122.470000001, 433635.53000000026 5533127.6899999995, 433631.28000000026 5533135.890000001, 433627.2999999998 5533143.539999999, 433627.26999999955 5533143.630000001, 433626.58999999985 5533145.220000001, 433626.33999999985 5533145.8100000005, 433624.41000000015 5533150.42, 433622.86000000034 5533154.07, 433620.41000000015 5533159.92, 433619.8700000001 5533161.210000001, 433618.9000000004 5533163.5, 433618.0499999998 5533165.51, 433612.33999999985 5533179.1, 433609.20999999996 5533187.8100000005, 433606.25 5533196.050000001, 433603.23000000045 5533204.42, 433601.2000000002 5533210.07, 433598.3499999996 5533217.970000001, 433596.8200000003 5533222.24, 433595.29000000004 5533226.5, 433588.13999999966 5533246.4, 433582.4500000002 5533262.220000001, 433578.79000000004 5533272.380000001, 433575.1900000004 5533282.390000001, 433571.8099999996 5533291.8100000005, 433570.8099999996 5533294.58, 433570.76999999955 5533294.68, 433548.5700000003 5533356.42, 433537.51999999955 5533387.130000001, 433532.88999999966 5533400.02, 433531.8799999999 5533402.85, 433520.46999999974 5533434.550000001, 433520.0800000001 5533435.880000001, 433515.26999999955 5533451.98, 433514.45999999996 5533454.710000001, 433503.2000000002 5533452, 433496.4000000004 5533450.359999999, 433495.0099999998 5533450.02, 433492.3700000001 5533449.390000001, 433483.76999999955 5533447.32, 433475.28000000026 5533445.279999999, 433471.46999999974 5533444.359999999, 433471.25 5533444.300000001, 433465.29000000004 5533442.6, 433465.21999999974 5533442.58, 433458.5700000003 5533440.68, 433455.04000000004 5533439.67, 433449.9400000004 5533438.220000001, 433445.0800000001 5533436.82, 433436.7599999998 5533434.449999999, 433433.8799999999 5533433.630000001, 433425.0599999996 5533431.1, 433413.45999999996 5533427.789999999, 433407.7000000002 5533426.15, 433401.0499999998 5533424.24, 433396.79000000004 5533423.029999999, 433386.48000000045 5533420.08, 433375.95999999996 5533417.08, 433365.2999999998 5533414.039999999, 433341.9000000004 5533407.35, 433319.2599999998 5533400.890000001, 433298.1900000004 5533394.890000001, 433303.5700000003 5533379.640000001, 433201.6200000001 5533333.59, 433190.20999999996 5533328.02, 433180.5099999998 5533323.3100000005, 433177.1799999997 5533321.699999999, 433163.0800000001 5533303.26, 433181.4199999999 5533292.789999999, 433183.95999999996 5533291.34, 433200.26999999955 5533282.02, 433220.1299999999 5533265.199999999, 433272.5599999996 5533220.880000001, 433293.73000000045 5533203.34, 433303.1699999999 5533195.619999999, 433303.3799999999 5533194.449999999, 433304.71999999974 5533187.369999999, 433305.38999999966 5533183.869999999, 433313.1299999999 5533158.59, 433314.83999999985 5533153.029999999, 433318.51999999955 5533141.130000001, 433332.3300000001 5533113.27, 433329.03000000026 5533112.16, 433327.3300000001 5533111.59, 433349.1699999999 5533047.9, 433323.91000000015 5533043.66, 433323.5099999998 5533043.59, 433299.9400000004 5533039.640000001, 433293.0800000001 5533038.529999999, 433283.79000000004 5533036.890000001, 433274.95999999996 5533035.34, 433270.0499999998 5533034.49, 433248.7000000002 5533017.73, 433260.25 5532971.42, 433290.3799999999 5532957.25, 433291.78000000026 5532945.8100000005, 433289.83999999985 5532904.34, 433280.1799999997 5532888.880000001, 433277.75 5532884.92, 433277.41000000015 5532884.460000001, 433279.2400000002 5532876.52, 433280.7000000002 5532868.32, 433281.1900000004 5532865.58, 433273.91000000015 5532848.57, 433273.86000000034 5532848.09, 433273.4500000002 5532843.59, 433279.1900000004 5532842.800000001, 433280.29000000004 5532842.66, 433300.0599999996 5532843.630000001, 433300.9400000004 5532843.4399999995, 433304.5800000001 5532842.65, 433305.88999999966 5532842.369999999, 433315.9900000002 5532840.199999999, 433319.0800000001 5532835.630000001, 433316.6900000004 5532826.8100000005, 433316.91000000015 5532826.51, 433323.01999999955 5532813.24, 433323.2599999998 5532812.75, 433332.3099999996 5532794.65, 433331.73000000045 5532793.5600000005, 433330.7599999998 5532792.029999999, 433319.1200000001 5532773.869999999, 433320.4299999997 5532771.6, 433323.6900000004 5532765.9, 433324.16000000015 5532765.07, 433330.45999999996 5532754.09, 433331.5700000003 5532752.140000001, 433329.2400000002 5532749.76, 433294.8499999996 5532714.43, 433280.51999999955 5532700.24, 433281.41000000015 5532699.119999999, 433288.0700000003 5532690.75, 433288.1500000004 5532690.65, 433288.3499999996 5532690.4, 433288.8200000003 5532689.8100000005, 433290.83999999985 5532687.27, 433295.86000000034 5532681.02, 433283.5599999996 5532671.039999999, 433281.1200000001 5532669.050000001, 433261.6200000001 5532653.15, 433258.61000000034 5532650.970000001, 433259.25 5532649.640000001, 433260.08999999985 5532647.869999999, 433271.2599999998 5532624.58, 433259.46999999974 5532620.470000001, 433246.86000000034 5532616.08, 433234.38999999966 5532611.6899999995, 433220.4900000002 5532606.800000001, 433214.3700000001 5532604.65, 433207.20999999996 5532602.119999999, 433211.9199999999 5532586.77, 433215.83999999985 5532573.91, 433218.98000000045 5532563.550000001, 433219.5700000003 5532561.5, 433222.1900000004 5532552.289999999, 433224.3099999996 5532543.07, 433224.3099999996 5532541.73, 433224.33999999985 5532535.35, 433222.28000000026 5532537.220000001, 433213.6200000001 5532538.02, 433213.4400000004 5532538, 433209.33999999985 5532537.34, 433205.3700000001 5532536.710000001, 433196.6699999999 5532535.33, 433177.8200000003 5532530.720000001, 433171.75 5532529.23, 433164.6799999997 5532527.49, 433147.6699999999 5532523.33, 433143.9500000002 5532522.42, 433137.95999999996 5532520.369999999, 433128.4400000004 5532517.130000001, 433119.8300000001 5532514.18, 433110.79000000004 5532511.09, 433102.1500000004 5532508.15, 433093.8499999996 5532505.300000001, 433083.98000000045 5532501.9399999995, 433082.5800000001 5532501.460000001, 433081.9500000002 5532501.25, 433076.4500000002 5532499.26, 433068.75 5532496.48, 433063.76999999955 5532494.67, 433051.6299999999 5532490.279999999, 433039.5499999998 5532485.92, 433030.9299999997 5532482.8100000005, 433024.48000000045 5532478.77, 433008.8499999996 5532468.98, 433007.2999999998 5532467.5, 433001.75 5532462.25, 432994.45999999996 5532455.359999999, 432988.3300000001 5532449.550000001, 432982.36000000034 5532443.9, 432977.3300000001 5532439.140000001, 432972.1200000001 5532434.220000001, 432967.11000000034 5532429.48, 432961.6699999999 5532424.289999999, 432946.5999999996 5532409.84, 432940.98000000045 5532404.470000001, 432932.53000000026 5532397.949999999, 432922.96999999974 5532390.58, 432912.2599999998 5532382.33, 432901.8300000001 5532374.289999999, 432860.8499999996 5532342.68, 432826.7599999998 5532316.4, 432824.5800000001 5532314.710000001, 432823.46999999974 5532313.77, 432788.83999999985 5532283.949999999, 432762.08999999985 5532223.41, 432758.25 5532199.59, 432760.7999999998 5532168.51, 432761.9500000002 5532143.43, 432754.9900000002 5532104.619999999, 432745.95999999996 5532085.720000001, 432731.71999999974 5532067.710000001, 432716.13999999966 5532047.99, 432715.3099999996 5532046.800000001, 432710.45999999996 5532039.85, 432705.9000000004 5532032.0600000005, 432702.54000000004 5532026.82, 432699.5800000001 5532022.199999999, 432696.2400000002 5532017.01, 432693.3200000003 5532012.449999999, 432690.04000000004 5532007.35, 432686.8300000001 5532002.35, 432681.78000000026 5531994.51, 432676.70999999996 5531986.6, 432676.4900000002 5531986.27, 432658.9299999997 5531970.17, 432650.1799999997 5531962.15, 432643.2599999998 5531955.800000001, 432641.3300000001 5531954.220000001, 432640.91000000015 5531953.880000001, 432635.4400000004 5531949.369999999, 432629.2999999998 5531944.33, 432608.96999999974 5531927.6, 432608.66000000015 5531927.35, 432607.54000000004 5531926.43, 432600.9500000002 5531919.52, 432592.95999999996 5531911.15, 432584.45999999996 5531902.23, 432581 5531898.609999999, 432578.5599999996 5531896.0600000005, 432575.6200000001 5531892.970000001, 432571.3300000001 5531888.470000001, 432569.11000000034 5531886.140000001, 432567.1699999999 5531884.109999999, 432562.8799999999 5531879.619999999, 432558.98000000045 5531875.539999999, 432554.6500000004 5531870.99, 432550.0800000001 5531866.210000001, 432541.6200000001 5531857.33, 432538.33999999985 5531853.9, 432535.26999999955 5531850.68, 432531.78000000026 5531847.029999999, 432528.16000000015 5531843.24, 432524.3200000003 5531839.210000001, 432516.1200000001 5531830.619999999, 432507.8099999996 5531821.92, 432500.48000000045 5531814.24, 432495.7000000002 5531809.24, 432495.3499999996 5531808.98, 432489.5999999996 5531804.789999999, 432477.8300000001 5531796.210000001, 432469.79000000004 5531790.34, 432465.8300000001 5531787.449999999, 432461.46999999974 5531784.27, 432457.4199999999 5531781.3100000005, 432453.3200000003 5531778.32, 432445.66000000015 5531772.73, 432440.21999999974 5531768.77, 432439.9000000004 5531768.539999999, 432423.7000000002 5531760.99, 432410.98000000045 5531755.0600000005, 432398.0800000001 5531749.029999999, 432364.83999999985 5531733.539999999, 432351.5999999996 5531727.369999999, 432347.45999999996 5531725.4399999995, 432347.0599999996 5531725.25, 432332.4199999999 5531715.1899999995, 432320.26999999955 5531706.85, 432311.38999999966 5531700.74, 432298.95999999996 5531692.199999999, 432293 5531688.1, 432291.8700000001 5531687.32, 432287.41000000015 5531683.42, 432275.6200000001 5531673.07, 432269.6799999997 5531667.859999999, 432263.73000000045 5531662.630000001, 432262.03000000026 5531661.140000001, 432261.2599999998 5531655.49, 432260.1500000004 5531647.199999999, 432258.5599999996 5531635.4, 432257.0499999998 5531624.199999999, 432255.6299999999 5531613.6, 432258.5800000001 5531608.460000001, 432258.96999999974 5531607.789999999, 432259.0599999996 5531607.630000001, 432262.3200000003 5531601.970000001, 432285.01999999955 5531562.529999999, 432298.5099999998 5531539.07, 432306.0499999998 5531526.699999999, 432325.58999999985 5531494.57, 432325.79000000004 5531494.25, 432334.20999999996 5531480.4, 432336.3200000003 5531476.949999999, 432377.6500000004 5531407.199999999, 432379.53000000026 5531404.029999999, 432412.6500000004 5531348.02, 432417.8200000003 5531351.34, 432423.2999999998 5531354.859999999, 432428.3700000001 5531358.119999999, 432439.03000000026 5531364.98, 432446.5599999996 5531369.8100000005, 432454.3099999996 5531374.789999999, 432469.0599999996 5531384.27, 432472.36000000034 5531386.380000001, 432474.23000000045 5531388.289999999, 432479.5599999996 5531393.720000001, 432487.01999999955 5531401.32, 432489.91000000015 5531404.25, 432490.29000000004 5531404.640000001, 432497.21999999974 5531411.6899999995, 432509.29000000004 5531423.970000001, 432539.9400000004 5531455.18, 432540.20999999996 5531455.449999999, 432599.6799999997 5531496.710000001, 432605.04000000004 5531500.4399999995, 432619.6799999997 5531508.210000001, 432627.33999999985 5531512.27, 432632.5099999998 5531515.029999999, 432637.1500000004 5531517.49, 432642.3200000003 5531520.24, 432647.1500000004 5531522.800000001, 432656.9199999999 5531527.99, 432670.9299999997 5531535.43, 432684.21999999974 5531542.5, 432690.48000000045 5531545.82, 432690.8499999996 5531546.01, 432691.3799999999 5531546.210000001, 432698.3499999996 5531548.789999999, 432716 5531555.33, 432733.61000000034 5531561.84, 432745.63999999966 5531566.289999999, 432752.3499999996 5531568.779999999, 432759.0700000003 5531571.26, 432771.7400000002 5531575.960000001, 432784.95999999996 5531580.85, 432798.08999999985 5531585.699999999, 432810.8799999999 5531590.449999999, 432827.13999999966 5531596.460000001, 432835.7400000002 5531586.220000001, 432867.88999999966 5531547.93, 432873.9199999999 5531540.74, 432889.54000000004 5531513.609999999, 432889.9400000004 5531512.92, 432899.11000000034 5531490.35, 432917.2599999998 5531493.43, 432926.48000000045 5531494.99, 432935.5700000003 5531496.52, 432950.91000000015 5531499.130000001, 432951.2999999998 5531499.1899999995, 432971.98000000045 5531502.6899999995, 432976.6799999997 5531503.4399999995, 432980.9000000004 5531500.109999999, 432977.0499999998 5531495.48, 432978.61000000034 5531412.99, 432978.71999999974 5531405.02, 432978.75 5531400.779999999, 432979.6699999999 5531355.140000001, 432979.8799999999 5531347.08, 432979.9500000002 5531343.119999999, 432982.04000000004 5531231.15, 432982.2000000002 5531222.17, 432982.20999999996 5531218.119999999, 432982.20999999996 5531217.58, 432984.4400000004 5531107.48, 432984.61000000034 5531099.4399999995, 432984.76999999955 5531094.49, 432985.1500000004 5531088.84, 432985.8200000003 5531078.890000001, 432986.7400000002 5531066.77, 432990.9000000004 5531012.35, 432991.5999999996 5531003.289999999, 432991.91000000015 5530998.300000001, 432997.16000000015 5530920.119999999, 433003.58999999985 5530828.619999999, 433004.16000000015 5530819.539999999, 433004.5099999998 5530814.5600000005, 433004.54000000004 5530814.109999999, 433020.36000000034 5530590.33, 433025.70999999996 5530584.83, 433035.5700000003 5530584.050000001, 433042.7999999998 5530583.470000001, 433054.36000000034 5530582.529999999, 433066.73000000045 5530581.550000001, 433076.5 5530580.76, 433093.3799999999 5530579.41, 433135.9199999999 5530572.460000001, 433136.3799999999 5530572.380000001, 433142.1500000004 5530569.5, 433148.70999999996 5530566.220000001, 433160.8499999996 5530560.16, 433170.03000000026 5530555.57, 433178.1500000004 5530552.869999999, 433185.38999999966 5530550.33, 433192.3499999996 5530547.880000001, 433211.3799999999 5530541.1899999995, 433217.75 5530538.9399999995, 433229.7000000002 5530534.74, 433230.23000000045 5530534.619999999, 433233.0999999996 5530533.98, 433236.51999999955 5530533.210000001, 433243.21999999974 5530531.6899999995, 433249.45999999996 5530530.279999999, 433254.96999999974 5530529.039999999, 433260.6500000004 5530526.77, 433270.9000000004 5530522.68, 433274.4199999999 5530520, 433277.6900000004 5530516.92, 433280.5999999996 5530512.199999999, 433283.2999999998 5530507.82, 433283.48000000045 5530507.52, 433285.0999999996 5530497.130000001, 433286.4500000002 5530496.93, 433289.86000000034 5530496.42, 433287.88999999966 5530489.23, 433287.7999999998 5530488.890000001, 433286.6299999999 5530484.609999999, 433285.45999999996 5530480.380000001, 433282.9299999997 5530471.15, 433282.8200000003 5530470.73, 433281.1699999999 5530461.48, 433279.46999999974 5530451.949999999, 433277.7999999998 5530442.640000001, 433276.1500000004 5530433.35, 433274.5800000001 5530424.529999999, 433274.48000000045 5530424.26, 433270.53000000026 5530413.539999999, 433269.63999999966 5530411.130000001, 433269.48000000045 5530410.699999999, 433266.41000000015 5530397.66, 433266.4500000002 5530397.369999999, 433266.98000000045 5530393.039999999, 433268 5530384.84, 433277.36000000034 5530369.09, 433277.75 5530368.460000001, 433286.5700000003 5530356.42, 433296.6500000004 5530342.67, 433305.36000000034 5530330.779999999, 433310.3200000003 5530324.02, 433312.53000000026 5530321, 433323.2599999998 5530311, 433327.51999999955 5530309.720000001, 433331.5599999996 5530308.5, 433335.5 5530307.220000001, 433343.4299999997 5530304.66, 433350.01999999955 5530302.539999999, 433351.08999999985 5530302.1899999995, 433358.91000000015 5530300.4, 433376.3200000003 5530296.41, 433383.7999999998 5530295.15, 433390.5099999998 5530294.02, 433397.01999999955 5530292.92, 433404.3099999996 5530291.6899999995, 433405.7400000002 5530291.4399999995, 433406.0499999998 5530291.390000001, 433411.0499999998 5530291.210000001, 433423.71999999974 5530290.74, 433428.53000000026 5530290.57, 433434.71999999974 5530290.34, 433435.83999999985 5530290.359999999, 433448.8099999996 5530290.66, 433456.1699999999 5530290.84, 433461.6299999999 5530290.9399999995, 433466.5499999998 5530291.02, 433467.2000000002 5530291.029999999, 433467.61000000034 5530291.07, 433473.2999999998 5530291.6899999995, 433479.4900000002 5530292.359999999, 433483.0800000001 5530292.75, 433487.04000000004 5530293.18, 433491.9500000002 5530293.720000001, 433498.4199999999 5530294.42, 433505.48000000045 5530295.18, 433509.9000000004 5530295.67, 433513.9500000002 5530296.1, 433518.7400000002 5530296.619999999, 433524.5800000001 5530297.25, 433529.20999999996 5530297.75, 433530.6699999999 5530297.84, 433542.48000000045 5530298.52, 433559.73000000045 5530300.050000001, 433568.1500000004 5530300.789999999, 433577.73000000045 5530305.83, 433584.4400000004 5530309.359999999, 433590.33999999985 5530312.460000001, 433591.51999999955 5530313.17, 433598.3200000003 5530317.210000001, 433606.04000000004 5530321.779999999, 433611.0599999996 5530324.76, 433614.6799999997 5530326.91, 433623.4299999997 5530332.109999999, 433630.9500000002 5530336.59, 433640.28000000026 5530342.140000001, 433649.3799999999 5530347.539999999, 433655.6699999999 5530351.279999999, 433662.58999999985 5530355.41, 433667.9900000002 5530358.619999999, 433674.0499999998 5530362.23, 433686.1799999997 5530368.27, 433691.7400000002 5530371.050000001, 433697.4500000002 5530373.9, 433703.4500000002 5530376.9, 433709.46999999974 5530379.9, 433719.45999999996 5530384.890000001, 433728.13999999966 5530389.220000001, 433753.61000000034 5530401.9399999995, 433757.2000000002 5530403.720000001, 433761.54000000004 5530405.890000001, 433769.33999999985 5530409.789999999, 433780.91000000015 5530415.5600000005, 433786.3099999996 5530418.26, 433792.7000000002 5530423.1, 433804.6200000001 5530432.15, 433810.23000000045 5530439.48, 433818.54000000004 5530450.390000001, 433826.36000000034 5530460.5600000005, 433818.4500000002 5530463.449999999, 433812.0800000001 5530465.77, 433809.8099999996 5530467.9399999995, 433803.6699999999 5530473.76, 433800.38999999966 5530476.869999999, 433794.54000000004 5530483.16, 433789.33999999985 5530488.74, 433786.58999999985 5530491.68, 433781.86000000034 5530496.77, 433768.8499999996 5530510.73, 433766.6200000001 5530513.0600000005, 433758.0499999998 5530521.98, 433755.3700000001 5530524.789999999, 433749.3499999996 5530531.0600000005, 433744.3499999996 5530536.27, 433740.2400000002 5530540.5600000005, 433738.2000000002 5530542.6899999995, 433736.11000000034 5530546.33, 433731.63999999966 5530554.130000001, 433731.45999999996 5530554.42, 433718.5999999996 5530581.8100000005, 433718.3700000001 5530582.33, 433714.46999999974 5530588.43, 433715.0099999998 5530595.529999999, 433715.01999999955 5530596.33, 433715.21999999974 5530633.01, 433715.0999999996 5530639.83, 433718.8700000001 5530639.539999999, 433726.51999999955 5530638.859999999, 433734.7599999998 5530638.119999999, 433741.5 5530637.52, 433746.63999999966 5530637.0600000005, 433753.53000000026 5530636.4399999995, 433753.86000000034 5530636.41, 433756.3300000001 5530636.1899999995, 433763.38999999966 5530635.5600000005, 433765.73000000045 5530635.34, 433773.3099999996 5530634.67, 433780.20999999996 5530634.050000001, 433785.9199999999 5530633.529999999, 433790.5800000001 5530633.119999999, 433796.4900000002 5530630.970000001, 433796.7000000002 5530630.74, 433797 5530630.42, 433800.26999999955 5530626.8100000005, 433804.23000000045 5530624.49, 433811.3499999996 5530620.32, 433814.8499999996 5530618.26, 433818.48000000045 5530616.140000001, 433822.04000000004 5530614.039999999, 433825.6799999997 5530611.91, 433830.86000000034 5530608.869999999, 433831.5999999996 5530608.390000001, 433833.63999999966 5530607.07, 433839.98000000045 5530602.949999999, 433843.73000000045 5530600.529999999, 433849.38999999966 5530596.859999999, 433853.54000000004 5530594.18, 433857.5800000001 5530591.550000001, 433860.5499999998 5530589.619999999, 433862.3200000003 5530588.48, 433862.5999999996 5530588.140000001, 433863.46999999974 5530587.07, 433866.25 5530583.609999999, 433866.75 5530583.1899999995, 433871.38999999966 5530579.1899999995, 433877.08999999985 5530574.25, 433879.13999999966 5530572.48, 433882.78000000026 5530570.83, 433888.7999999998 5530568.130000001, 433892.33999999985 5530566.539999999, 433899.5 5530563.32, 433906.3700000001 5530560.220000001, 433911.08999999985 5530558.1, 433915.7400000002 5530556.68, 433925.6799999997 5530553.65, 433930.9199999999 5530552.050000001, 433933.91000000015 5530551.140000001, 433940.8799999999 5530549.01, 433944.53000000026 5530547.890000001, 433948.96999999974 5530546.539999999, 433954.20999999996 5530544.9399999995, 433959.2000000002 5530543.42, 433964.08999999985 5530541.92, 433968.29000000004 5530539.99, 433970.28000000026 5530539.07, 433972.73000000045 5530537.9399999995, 433977.48000000045 5530535.74, 433982.0099999998 5530533.640000001, 433985.2599999998 5530532.140000001, 433995.0700000003 5530527.609999999, 433999.1900000004 5530524.48, 434000.1500000004 5530523.75, 434001.9500000002 5530522.380000001, 434010.6799999997 5530528.539999999, 434019.7000000002 5530531.48, 434039.0999999996 5530537.789999999, 434051.0700000003 5530541.6899999995, 434066.0999999996 5530546.58, 434073.26999999955 5530548.91, 434073.71999999974 5530549.050000001, 434078.0099999998 5530551.07, 434082.76999999955 5530553.3100000005, 434083.0099999998 5530553.42, 434087.5499999998 5530558.390000001, 434090.5599999996 5530561.66, 434091.0499999998 5530562.199999999, 434096.1799999997 5530555.949999999, 434098.20999999996 5530559.84, 434107.04000000004 5530576.73, 434114.6699999999 5530591.32, 434122.1799999997 5530605.65, 434127.86000000034 5530616.52, 434128.3799999999 5530617.52, 434135.0800000001 5530630.3100000005, 434140.7999999998 5530641.23, 434149.7999999998 5530658.4399999995, 434154.4000000004 5530667.25, 434164.71999999974 5530686.98, 434173.76999999955 5530704.26, 434186.0499999998 5530707.6, 434214.5800000001 5530712.119999999, 434221.96999999974 5530713.300000001, 434232.6500000004 5530714.960000001, 434242.8799999999 5530716.5600000005, 434248.79000000004 5530717.48, 434253.41000000015 5530718.449999999, 434257.88999999966 5530719.380000001, 434262.0999999996 5530720.199999999, 434267.48000000045 5530716.33, 434268.78000000026 5530703.77, 434271.33999999985 5530678.68, 434277.9500000002 5530605.289999999, 434278.0999999996 5530603.6, 434281.23000000045 5530568.380000001, 434283.3200000003 5530544.85, 434284.9900000002 5530526.470000001, 434285.2599999998 5530523.48, 434287.1200000001 5530430.109999999, 434288.16000000015 5530430.460000001, 434284.5099999998 5530411.359999999, 434283.7400000002 5530407.380000001, 434283.6500000004 5530406.9, 434283.1200000001 5530403.050000001, 434282.4400000004 5530398.109999999, 434281.8700000001 5530393.8100000005, 434291.83999999985 5530394.85, 434299.51999999955 5530395.880000001, 434297.0700000003 5530394.380000001, 434295.3700000001 5530392.8100000005, 434294.9500000002 5530392.42, 434293.5800000001 5530391.029999999, 434291.5800000001 5530389.029999999, 434286.61000000034 5530383.869999999, 434290.5499999998 5530383.92, 434294.01999999955 5530380.02, 434300.26999999955 5530372.99, 434307.1799999997 5530365.24, 434315.3300000001 5530356.09, 434319.3300000001 5530351.59, 434350.1500000004 5530316.91, 434381.63999999966 5530281.65, 434401.6900000004 5530259.119999999, 434422.96999999974 5530235.23, 434426.5499999998 5530226.380000001, 434429.38999999966 5530185.42, 434430.98000000045 5530162.4, 434431.83999999985 5530149.970000001, 434428.2400000002 5530145.1, 434389.88999999966 5530140.140000001, 434386.83999999985 5530139.75, 434343.96999999974 5530134.1899999995, 434334.96999999974 5530126.119999999, 434319 5530110.630000001, 434283.5 5530076.199999999, 434267.6500000004 5530060.85, 434267.1900000004 5530060.4, 434213.78000000026 5530008.6, 434186.16000000015 5529981.82, 434180.9900000002 5529976.74, 434166.3799999999 5529962.41, 434159.9299999997 5529962.99, 434154.8700000001 5529959.449999999, 434160.1500000004 5529952.109999999, 434188.79000000004 5529912.4, 434208.8799999999 5529886.16, 434201.01999999955 5529881.949999999, 434192.9400000004 5529877.65, 434189.86000000034 5529876, 434185.20999999996 5529873.75, 434176.1299999999 5529869.109999999, 434170.9900000002 5529866.48, 434166.4500000002 5529864.16, 434163.36000000034 5529862.58, 434158.7599999998 5529860.220000001, 434154.95999999996 5529858.289999999, 434154.53000000026 5529858.0600000005, 434151.5099999998 5529856.52, 434147.1900000004 5529854.32, 434146.9000000004 5529854.17, 434143.0099999998 5529852.17, 434138.23000000045 5529849.73, 434132.36000000034 5529846.73, 434130.9500000002 5529846.01, 434125.7400000002 5529843.33, 434123.0499999998 5529841.960000001, 434119.36000000034 5529840.08, 434115.96999999974 5529838.35, 434109.66000000015 5529835.119999999, 434105.95999999996 5529833.23, 434102.1900000004 5529831.300000001, 434101.8799999999 5529831.140000001, 434096.76999999955 5529828.52, 434094.0599999996 5529827.140000001, 434091.1200000001 5529825.640000001, 434085.8300000001 5529822.93, 434080.6299999999 5529820.27, 434079.88999999966 5529819.9, 434074.9000000004 5529817.34, 434073.76999999955 5529816.76, 434068.76999999955 5529814.199999999, 434063.95999999996 5529811.75, 434062.66000000015 5529811.08, 434062.0599999996 5529810.77, 434060.4199999999 5529809.9399999995, 434056.08999999985 5529807.720000001, 434051.2999999998 5529805.26, 434050.79000000004 5529805, 434046.03000000026 5529802.5600000005, 434043.8799999999 5529801.470000001, 434041.1299999999 5529800.0600000005, 434040.3300000001 5529799.65, 434037.7000000002 5529798.3100000005, 434033.8300000001 5529796.33, 434031.16000000015 5529794.960000001, 434026.79000000004 5529792.720000001, 434024.96999999974 5529791.789999999, 434019.41000000015 5529788.949999999, 434017.29000000004 5529787.859999999, 434014.5800000001 5529786.48, 434014.2599999998 5529784.109999999, 434013.01999999955 5529774.869999999, 434012.26999999955 5529769.35, 434011.5999999996 5529764.369999999, 434011.26999999955 5529761.9399999995, 434010.08999999985 5529753.23, 434009.20999999996 5529746.02, 434008.1500000004 5529739.4, 434006.38999999966 5529728.470000001, 434004.2999999998 5529715.42, 434003.83999999985 5529712.630000001, 434003.7599999998 5529712.289999999, 434001.4199999999 5529703.02, 434000.04000000004 5529697.550000001, 433997.0999999996 5529685.91, 433994.0700000003 5529677.65, 433990.03000000026 5529666.609999999, 433987.5599999996 5529659.890000001, 433987.3099999996 5529659.380000001, 433985.8799999999 5529656.539999999, 433978.6799999997 5529642.130000001, 433976.6299999999 5529638.029999999, 433975.25 5529635.27, 433973.7000000002 5529632.8100000005, 433970.5099999998 5529627.76, 433964.66000000015 5529618.5, 433963.04000000004 5529615.93, 433960.5800000001 5529612.039999999, 433957.5099999998 5529608.35, 433954.5700000003 5529604.449999999, 433948.70999999996 5529596.710000001, 433943.63999999966 5529590.24, 433936.6900000004 5529582.51, 433936.4299999997 5529582.220000001, 433925.28000000026 5529569.83, 433924.63999999966 5529569.23, 433912.2400000002 5529557.52, 433907.63999999966 5529553.17, 433905.0800000001 5529550.75, 433902.76999999955 5529548.699999999, 433899.38999999966 5529545.68, 433894.04000000004 5529540.9, 433892.3499999996 5529539.390000001, 433874.21999999974 5529522.710000001, 433856.1299999999 5529506.8100000005, 433855.04000000004 5529505.84, 433854.6699999999 5529505.5, 433845.41000000015 5529496.449999999, 433839.0099999998 5529490.199999999, 433838.3200000003 5529489.35, 433824.6299999999 5529472.42, 433822.88999999966 5529469.9, 433822.5800000001 5529469.390000001, 433817.6900000004 5529461.52, 433813.25 5529454.66, 433812.76999999955 5529453.880000001, 433809.6699999999 5529445.4399999995, 433806.08999999985 5529436.050000001, 433803.4400000004 5529429.34, 433798.29000000004 5529410.800000001, 433795.58999999985 5529388.380000001, 433795.95999999996 5529366.710000001, 433796.4900000002 5529362.73, 433798.9400000004 5529344.199999999, 433801.03000000026 5529332.0600000005, 433803.5099999998 5529319.9399999995, 433804.0999999996 5529316.42, 433807.4900000002 5529296.52, 433807.70999999996 5529295.25, 433810.2000000002 5529282.84, 433812.13999999966 5529273.18, 433812.54000000004 5529271.199999999, 433815.9500000002 5529252.5600000005, 433817.2599999998 5529245.380000001, 433818.54000000004 5529236.8100000005, 433820.0099999998 5529226.869999999, 433820.9500000002 5529220.619999999, 433821.3799999999 5529218.23, 433822.20999999996 5529213.76, 433823.4500000002 5529207.08, 433823.6900000004 5529204.859999999, 433824.4400000004 5529197.6899999995, 433825.1799999997 5529190.710000001, 433826.61000000034 5529184.27, 433827.78000000026 5529178.99, 433828.71999999974 5529174.73, 433828.95999999996 5529173.67, 433830.25 5529167.82, 433831.70999999996 5529159.0600000005, 433833.0700000003 5529150.92, 433833.6299999999 5529147.52, 433834.4000000004 5529142.9, 433836.3700000001 5529134.9, 433837.6699999999 5529129.640000001, 433839.0099999998 5529124.25, 433840.7400000002 5529117.24, 433843 5529108.09, 433843.4400000004 5529106.32, 433843.3200000003 5529105.5, 433842.58999999985 5529100.58, 433834.6500000004 5529080.4, 433825.04000000004 5529053.41, 433809.13999999966 5529023.27, 433754.33999999985 5528956.57, 433741.79000000004 5528941.220000001, 433702.4900000002 5528893.199999999, 433661.51999999955 5528843.109999999, 433660.8300000001 5528842.279999999, 433653.1900000004 5528832.93, 433635.4199999999 5528811.17, 433622.9299999997 5528797.57, 433610.2999999998 5528784.0600000005, 433595.5700000003 5528771.880000001, 433593.0800000001 5528770.02, 433580.41000000015 5528760.48, 433579.1799999997 5528759.68, 433540.66000000015 5528734.800000001, 433539.16000000015 5528729.09, 433544.46999999974 5528718.99, 433555.8300000001 5528697.369999999, 433560.91000000015 5528687.66, 433562.79000000004 5528684.09, 433568.1299999999 5528673.93, 433567.1200000001 5528673.369999999, 433565.5599999996 5528672.51, 433547.4199999999 5528657.369999999, 433526.41000000015 5528639.83, 433517.5999999996 5528632.460000001, 433498.66000000015 5528616.640000001, 433497.5 5528610.57, 433519.08999999985 5528570.66, 433543.61000000034 5528525.359999999, 433549.3499999996 5528522.98, 433574.51999999955 5528530.49, 433585.5599999996 5528533.779999999, 433610.0999999996 5528541.09, 433611.9299999997 5528541.75, 433635.9000000004 5528550.4399999995, 433648.5700000003 5528555.02, 433671.54000000004 5528563.4399999995, 433676.7400000002 5528565.23, 433702.83999999985 5528574.68, 433730.8799999999 5528584.91, 433731.7400000002 5528585.23, 433754.8700000001 5528595.449999999, 433770.79000000004 5528602.6899999995, 433815.38999999966 5528622.58, 433838.1299999999 5528632.710000001, 433841 5528634, 433841.76999999955 5528634.35, 433849.48000000045 5528636.779999999, 433861.5599999996 5528640.5600000005, 433875.26999999955 5528644.880000001, 433917.4900000002 5528658.18, 433920.54000000004 5528659.130000001, 433943.2599999998 5528671.890000001, 433947.71999999974 5528674.41, 433948.7000000002 5528674.970000001, 433960.6699999999 5528681.6899999995, 433963.3200000003 5528683.4399999995, 433985.3300000001 5528697.9, 434001.9400000004 5528708.82, 434021.45999999996 5528720.539999999, 434036.4000000004 5528729.5, 434058.9400000004 5528742.220000001, 434073.23000000045 5528750.289999999, 434090.76999999955 5528760.199999999, 434134.7599999998 5528785.029999999, 434144.23000000045 5528788.539999999, 434266.5099999998 5528833.800000001, 434273.79000000004 5528836.49, 434277.75 5528838.0600000005, 434341.0099999998 5528858.92, 434391.41000000015 5528885.23, 434395.1799999997 5528887.199999999, 434395.9500000002 5528887.65, 434400.3200000003 5528890.23, 434414.7400000002 5528898.76, 434426.66000000015 5528905.8100000005, 434434.3799999999 5528910.33, 434444.04000000004 5528915.99, 434470.28000000026 5528931.35, 434482.58999999985 5528938.99, 434502.7400000002 5528951.5, 434506.16</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109025</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.71260650134</v>
+        <v>46262.22743497316</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32945</v>
       </c>
       <c r="S2" s="3">
         <v>32945</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>