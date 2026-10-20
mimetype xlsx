--- v3 (2026-07-11)
+++ v4 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Rheinhessisches Rheingebiet</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-002</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Süd</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-002.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-002.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((451761.4000000004 5535405.48, 451749.0999999996 5535426.279999999, 451728.5 5535460.24, 451629.4299999997 5535615.43, 451605.7999999998 5535651.74, 451539 5535754.41, 451490.0999999996 5535832.57, 451424 5535904.49, 451373.1200000001 5535959.33, 451345.96999999974 5535988.1899999995, 451200.95999999996 5535861.51, 451196.26999999955 5535857.66, 451191.46999999974 5535849.880000001, 451191.2400000002 5535849.33, 451187.1699999999 5535839.779999999, 451166.8799999999 5535819.220000001, 451029.58999999985 5535717.640000001, 451021.5999999996 5535711.710000001, 451020.4900000002 5535710.970000001, 450957.8700000001 5535668.470000001, 450950.38999999966 5535656.130000001, 450949.7999999998 5535655.52, 450947.8700000001 5535653.5600000005, 450945.25 5535651.779999999, 450944.7400000002 5535651.4399999995, 450918.6799999997 5535637.35, 450917.9299999997 5535636.99, 450901.0499999998 5535628.85, 450899.3799999999 5535628.57, 450896.26999999955 5535628.029999999, 450890.96999999974 5535623.210000001, 450884.91000000015 5535617.6899999995, 450884.0599999996 5535616.9, 450881.5 5535614.529999999, 450824.6699999999 5535573.68, 450729.4500000002 5535517.609999999, 450609.3799999999 5535482.17, 450506.9500000002 5535461.109999999, 450504.0700000003 5535461.109999999, 450501.1799999997 5535461.109999999, 450493.8799999999 5535461.119999999, 450415.5 5535458.17, 450348.61000000034 5535457.619999999, 450321.0599999996 5535455.4399999995, 450279.28000000026 5535456.52, 450244.48000000045 5535457.9399999995, 450241.41000000015 5535458.039999999, 450227.4400000004 5535459.76, 450226.5800000001 5535459.869999999, 450219.9299999997 5535460.65, 450158.95999999996 5535470.630000001, 450158.36000000034 5535470.74, 450145.4500000002 5535472.800000001, 450135.78000000026 5535474.359999999, 450121.6699999999 5535477.4, 450121.0700000003 5535477.529999999, 450099.1299999999 5535484.210000001, 450065.6299999999 5535495.119999999, 450064.83999999985 5535495.380000001, 449941.61000000034 5535538.65, 449936.5999999996 5535540.35, 449897.0700000003 5535554.07, 449869.9900000002 5535565.1899999995, 449868.9000000004 5535565.640000001, 449841.13999999966 5535578.779999999, 449813.1200000001 5535592.699999999, 449777.0999999996 5535610.539999999, 449776.1900000004 5535610.99, 449773.7400000002 5535612.199999999, 449750.1900000004 5535623.85, 449741.3499999996 5535628.640000001, 449716.96999999974 5535641.890000001, 449716.3499999996 5535642.23, 449697.75 5535653.789999999, 449686.5 5535660.8100000005, 449670.33999999985 5535671.16, 449641.1699999999 5535689.84, 449623.95999999996 5535701.41, 449592.3099999996 5535722.66, 449592.2999999998 5535722.67, 449589.8499999996 5535724.3100000005, 449586.7000000002 5535726.640000001, 449581.6200000001 5535730.039999999, 449545.4199999999 5535755.68, 449537.4900000002 5535761.75, 449506.48000000045 5535785.4399999995, 449503.71999999974 5535787.550000001, 449503.25 5535787.880000001, 449433.7599999998 5535836.84, 449427.71999999974 5535840.869999999, 449406.0599999996 5535854.82, 449364.79000000004 5535881.4, 449363.66000000015 5535882.119999999, 449340.23000000045 5535893.880000001, 449332.5099999998 5535897.859999999, 449277.8300000001 5535925.859999999, 449244.6900000004 5535939.630000001, 449244.11000000034 5535939.880000001, 449219.45999999996 5535946.17, 449188.21999999974 5535951.02, 449170.6200000001 5535951.99, 449152.23000000045 5535949.949999999, 449149.9500000002 5535949.98, 449138.4299999997 5535950.24, 449067.8099999996 5535951.83, 449054.5599999996 5535949.85, 449041.91000000015 5535941.01, 449013 5535949.83, 449009.21999999974 5535960.960000001, 448984.6699999999 5535971.4399999995, 448948.4500000002 5535986.9, 448947.21999999974 5535987.42, 448909.36000000034 5536003.59, 448902.71999999974 5536006.43, 448897.78000000026 5536008.58, 448879.5700000003 5536016.380000001, 448878.54000000004 5536016.6, 448860.73000000045 5536020.5, 448842.79000000004 5536024.4399999995, 448818.1900000004 5536029.83, 448790.08999999985 5536035.98, 448785.4400000004 5536036.59, 448764.20999999996 5536039.359999999, 448742.8499999996 5536042.16, 448724.20999999996 5536044.59, 448721.23000000045 5536044.8100000005, 448700.5800000001 5536046.279999999, 448660.7999999998 5536049.130000001, 448643.9900000002 5536050.34, 448639.5499999998 5536050.800000001, 448629.28000000026 5536052.07, 448628.61000000034 5536052.050000001, 448567.0499999998 5536050.130000001, 448549.95999999996 5536048.800000001, 448485.28000000026 5536043.77, 448460.0599999996 5536039.57, 448460.9000000004 5536019.130000001, 448466.0599999996 5535982.43, 448467.1699999999 5535974.630000001, 448467.26999999955 5535973.699999999, 448467.9900000002 5535966.800000001, 448470.54000000004 5535936.65, 448470.5999999996 5535935.960000001, 448470.7000000002 5535934.859999999, 448470.9900000002 5535931.279999999, 448471.1299999999 5535929.720000001, 448471.5800000001 5535909.359999999, 448471 5535906.960000001, 448471 5535905.630000001, 448473.28000000026 5535878.02, 448473.7599999998 5535870.300000001, 448473.9400000004 5535862.5600000005, 448474.1500000004 5535846.119999999, 448474.0499999998 5535833.3100000005, 448474.08999999985 5535832.119999999, 448474.23000000045 5535825.57, 448474.71999999974 5535817.84, 448477.11000000034 5535788.93, 448477.5700000003 5535783.34, 448479.41000000015 5535761.07, 448480.70999999996 5535745.210000001, 448484.6500000004 5535697.18, 448487.1799999997 5535666.380000001, 448487.46999999974 5535662.93, 448487.54000000004 5535661.970000001, 448491.1200000001 5535616.699999999, 448491.3300000001 5535613.57, 448498.33999999985 5535533.67, 448504.6799999997 5535461.4399999995, 448510.1299999999 5535413.1899999995, 448510.25 5535412.01, 448511.9000000004 5535395.0600000005, 448513.2999999998 5535380.52, 448511.7400000002 5535340.82, 448509.79000000004 5535340.359999999, 448508.53000000026 5535317.83, 448506.8799999999 5535301.5, 448498.9900000002 5535249.18, 448497.2599999998 5535223.140000001, 448497.11000000034 5535220.9, 448497.6299999999 5535215.85, 448499.9199999999 5535193.52, 448506.9199999999 5535166.84, 448510.79000000004 5535152.0600000005, 448512.75 5535144.58, 448517.71999999974 5535125.960000001, 448521.4000000004 5535112.199999999, 448524.9000000004 5535099.07, 448529.2000000002 5535082.9399999995, 448527.8099999996 5535050.59, 448526.36000000034 5535026.4, 448524.8499999996 5535006.33, 448523.6900000004 5534990.970000001, 448523.0800000001 5534982.84, 448521.95999999996 5534978.6899999995, 448521.91000000015 5534978.460000001, 448520.5700000003 5534972.199999999, 448519.2400000002 5534965.99, 448519.1500000004 5534965.630000001, 448517.41000000015 5534958.5, 448516.63999999966 5534956.59, 448514.3099999996 5534950.76, 448512.86000000034 5534947.140000001, 448510.7599999998 5534941.91, 448509.4000000004 5534938.51, 448503.4400000004 5534925.92, 448498.9000000004 5534916.84, 448496.6699999999 5534912.390000001, 448495.41000000015 5534909.869999999, 448493.4400000004 5534905.83, 448491.2599999998 5534901.43, 448482.88999999966 5534888.220000001, 448477.0700000003 5534879, 448468.79000000004 5534866.029999999, 448465.20999999996 5534860.4, 448464.0599999996 5534857.9399999995, 448463.61000000034 5534856.98, 448458.4000000004 5534845.85, 448458.1900000004 5534845.42, 448455.26999999955 5534839.210000001, 448454.6900000004 5534837.91, 448452.1500000004 5534832.300000001, 448450.8200000003 5534829.300000001, 448450.6200000001 5534828.84, 448447.66000000015 5534821.82, 448446.71999999974 5534819.609999999, 448443.0700000003 5534810.6, 448441.5800000001 5534806.949999999, 448440.36000000034 5534803.6899999995, 448439.4299999997 5534801.26, 448438.0700000003 5534797.92, 448437.91000000015 5534797.460000001, 448435.86000000034 5534791.6899999995, 448434.58999999985 5534788.08, 448433.33999999985 5534784.52, 448432.3799999999 5534781.82, 448432.26999999955 5534781.449999999, 448430.41000000015 5534776.17, 448429.36000000034 5534773.279999999, 448429.28000000026 5534773.02, 448428.91000000015 5534771.960000001, 448428.46999999974 5534770.73, 448427.1299999999 5534766.960000001, 448423.6200000001 5534757.74, 448420.98000000045 5534750.16, 448420.2599999998 5534748.050000001, 448415.63999999966 5534734.640000001, 448410.3200000003 5534719.210000001, 448410.21999999974 5534718.890000001, 448408.5700000003 5534714.1, 448407.58999999985 5534711.279999999, 448406.45999999996 5534705.390000001, 448404.4299999997 5534694.890000001, 448404.13999999966 5534690.880000001, 448402.9500000002 5534684.1, 448402.8499999996 5534683.09, 448402.4500000002 5534678.82, 448403.54000000004 5534670.17, 448403.5999999996 5534669.720000001, 448404.78000000026 5534657.68, 448404.83999999985 5534653.300000001, 448406.1900000004 5534647.119999999, 448407.45999999996 5534641.34, 448408.7999999998 5534635.640000001, 448409.41000000015 5534629.25, 448410.66000000015 5534621.859999999, 448411.70999999996 5534614.890000001, 448412.0700000003 5534611.800000001, 448412.4299999997 5534608.84, 448413.04000000004 5534603.75, 448413.8499999996 5534597.07, 448412.13999999966 5534592.01, 448412.0599999996 5534591.77, 448410.26999999955 5534586.48, 448409.0099999998 5534586.289999999, 448408.83999999985 5534584.789999999, 448408.48000000045 5534581.4399999995, 448406.5800000001 5534576.029999999, 448403.88999999966 5534568.4399999995, 448400.9299999997 5534559.779999999, 448399.33999999985 5534555.109999999, 448397.28000000026 5534549.15, 448396.3300000001 5534546.4, 448396.0800000001 5534545.710000001, 448392.4400000004 5534535.630000001, 448390.98000000045 5534531.5, 448389.8200000003 5534528.25, 448387.7599999998 5534521.609999999, 448386.21999999974 5534516.33, 448385.0599999996 5534510.99, 448385.0800000001 5534509.869999999, 448385.08999999985 5534508.23, 448385.13999999966 5534502.32, 448385.16000000015 5534496.8100000005, 448385.20999999996 5534493.75, 448386.2599999998 5534477.02, 448386.9000000004 5534467.640000001, 448387.45999999996 5534460.289999999, 448387.5999999996 5534458.539999999, 448389.0800000001 5534449.4399999995, 448389.6699999999 5534446.83, 448391.0700000003 5534437.08, 448390.9500000002 5534434.65, 448392.2599999998 5534424.23, 448393.2400000002 5534416.59, 448387.1299999999 5534400.82, 448378.1699999999 5534403.800000001, 448371.3799999999 5534383.279999999, 448369.63999999966 5534377.9399999995, 448368.70999999996 5534375.16, 448368.6200000001 5534374.85, 448366.61000000034 5534367.609999999, 448364.54000000004 5534360.029999999, 448363.2999999998 5534352.5600000005, 448362.1699999999 5534345.68, 448362.0099999998 5534329.890000001, 448362 5534329.539999999, 448362 5534329.279999999, 448362.08999999985 5534322.16, 448362.20999999996 5534310.460000001, 448362.2000000002 5534297.16, 448361.4500000002 5534290.630000001, 448361.8099999996 5534290.6, 448361.0499999998 5534286.699999999, 448360.6500000004 5534282.73, 448360.61000000034 5534282.27, 448360.5599999996 5534281.9, 448360.3700000001 5534275.42, 448360.26999999955 5534272.41, 448360.26999999955 5534272.029999999, 448360.25 5534271.039999999, 448360.1200000001 5534261.359999999, 448360.0599999996 5534256.609999999, 448359.9900000002 5534251.34, 448359.8799999999 5534242.07, 448359.79000000004 5534233.57, 448359.7599999998 5534230.82, 448359.6799999997 5534223.25, 448359.1799999997 5534221.73, 448356.21999999974 5534212.9, 448350.1699999999 5534200.5600000005, 448350.0999999996 5534184.26, 448350.1699999999 5534181.41, 448350.20999999996 5534179.800000001, 448350.5 5534165.32, 448350.5999999996 5534163.050000001, 448351.08999999985 5534158.050000001, 448352.01999999955 5534148.3100000005, 448352.46999999974 5534143.710000001, 448352.7999999998 5534141.82, 448353.5700000003 5534137.539999999, 448356.03000000026 5534123.859999999, 448356.9900000002 5534120.17, 448358.03000000026 5534116.17, 448360.5700000003 5534106.449999999, 448361.04000000004 5534104.66, 448365.9900000002 5534090.32, 448367.58999999985 5534085.67, 448369.8799999999 5534077.970000001, 448368.21999999974 5534069.109999999, 448367.6799999997 5534066.25, 448366.20999999996 5534058.4399999995, 448364.26999999955 5534048.119999999, 448363.23000000045 5534042.5600000005, 448363.0599999996 5534040.710000001, 448363.1200000001 5534039.609999999, 448363.86000000034 5534036.779999999, 448365.4000000004 5534034.279999999, 448367.58999999985 5534032.33, 448379.7400000002 5534024.42, 448382.2599999998 5534022.59, 448383.3099999996 5534023.050000001, 448384.3200000003 5534022.84, 448384.5 5534022.85, 448386.76999999955 5534022.92, 448389.1200000001 5534023.609999999, 448391.4900000002 5534025.09, 448393.2000000002 5534021.24, 448400.8300000001 5534009.02, 448407.5 5533993.449999999, 448409.53000000026 5533984.890000001, 448416.54000000004 5533955.5600000005, 448426.9299999997 5533912.0600000005, 448428.45999999996 5533905.67, 448429.51999999955 5533900.5600000005, 448430.91000000015 5533891.800000001, 448432.6500000004 5533872.33, 448432.75 5533871.220000001, 448432.45999999996 5533861.24, 448432.6500000004 5533854.109999999, 448432.45999999996 5533831.16, 448432.3799999999 5533820.33, 448432.1699999999 5533794.91, 448432.03000000026 5533778.35, 448431.9000000004 5533762.02, 448431.38999999966 5533710.09, 448431.13999999966 5533696.4, 448430.78000000026 5533688.24, 448430.4900000002 5533684.24, 448429.25 5533667.039999999, 448416.5700000003 5533606.1899999995, 448416.4000000004 5533605.33, 448400.66000000015 5533554.6, 448393.6799999997 5533532.09, 448392.5 5533528.279999999, 448392.29000000004 5533526.4399999995, 448392.0700000003 5533524.300000001, 448379.08999999985 5533404.470000001, 448378.4400000004 5533398.470000001, 448374.3799999999 5533361, 448368.1500000004 5533278.3100000005, 448367.1799999997 5533266.92, 448365.9500000002 5533227.07, 448360.13999999966 5533039.050000001, 448358.75 5532993.91, 448358.79000000004 5532989.91, 448358.9000000004 5532985.92, 448359.48000000045 5532963.050000001, 448360.26999999955 5532932.699999999, 448360.11000000034 5532920.73, 448359.5599999996 5532881.460000001, 448359.1900000004 5532853.949999999, 448358.3300000001 5532837.73, 448357.6699999999 5532825.369999999, 448356.13999999966 5532796.449999999, 448356.08999999985 5532795.43, 448354.1799999997 5532757.15, 448350.96999999974 5532725.08, 448350.8499999996 5532723.9, 448346.6299999999 5532715.539999999, 448346.5099999998 5532710.41, 448344.8499999996 5532632.59, 448344.63999999966 5532622.48, 448344.4900000002 5532615.73, 448343.9299999997 5532589.58, 448343.8499999996 5532585.41, 448342.61000000034 5532527.34, 448343.6900000004 5532511.300000001, 448345.5700000003 5532485.83, 448345.66000000015 5532484.65, 448335.41000000015 5532399.5600000005, 448325.25 5532315.16, 448319.2400000002 5532290.24, 448303.96999999974 5532250, 448295.25 5532232.720000001, 448282.45999999996 5532208.51, 448259.13999999966 5532164.289999999, 448253.0599999996 5532152.24, 448239.3200000003 5532119.68, 448231.6200000001 5532088.75, 448225.03000000026 5532050.859999999, 448223.63999999966 5532040.99, 448222.5 5532032.029999999, 448217.6500000004 5532003.800000001, 448209.2400000002 5531947.869999999, 448208.86000000034 5531945.3100000005, 448204.45999999996 5531919.65, 448200.1299999999 5531896.32, 448197.8700000001 5531881.43, 448191.1900000004 5531843.970000001, 448185.38999999966 5531806.52, 448185.1799999997 5531805.109999999, 448178.5800000001 5531762.369999999, 448177.76999999955 5531749.890000001, 448176.6900000004 5531733.449999999, 448176.3700000001 5531731, 448176.3300000001 5531706.5, 448177.7400000002 5531686.4, 448180.88999999966 5531667.01, 448181.0999999996 5531665.75, 448187.95999999996 5531640.75, 448194.04000000004 5531624.35, 448203.0700000003 5531601.41, 448208.21999999974 5531586.0600000005, 448213.9000000004 5531564.66, 448217.41000000015 5531535.720000001, 448226.46999999974 5531486.57, 448226.7599999998 5531485, 448227.5099999998 5531465.470000001, 448227.5999999996 5531463.32, 448231.01999999955 5531448.279999999, 448239.58999999985 5531387.609999999, 448240.20999999996 5531382.6, 448240.8499999996 5531378.58, 448241.54000000004 5531373.59, 448243.76999999955 5531358.710000001, 448243.96999999974 5531349.289999999, 448244.1900000004 5531338.77, 448241.6500000004 5531318.960000001, 448236.01999999955 5531299.49, 448185.96999999974 5531207.960000001, 448177.41000000015 5531192.3100000005, 448171.9199999999 5531182.27, 448149.4000000004 5531141.17, 448148.9400000004 5531140.32, 448128.1500000004 5531106.42, 448114.66000000015 5531088.35, 448093.3499999996 5531069.880000001, 448085.9500000002 5531063.859999999, 448086.01999999955 5531057.710000001, 448090.78000000026 5531054.050000001, 448092.2999999998 5531052.869999999, 448085.7400000002 5531046.720000001, 448020.73000000045 5530976.84, 448019.9199999999 5530976.07, 447979.75 5530938.09, 447979.0599999996 5530937.43, 447936.1699999999 5530900.65, 447894.53000000026 5530870.119999999, 447854.51999999955 5530848.01, 447852.6200000001 5530846.949999999, 447772.4900000002 5530810.470000001, 447710.5700000003 5530775.9, 447698.6900000004 5530768.51, 447641.6500000004 5530730.869999999, 447570.2999999998 5530685.09, 447538.3499999996 5530662.369999999, 447467.88999999966 5530604.369999999, 447427.5999999996 5530560.49, 447404.54000000004 5530538.08, 447403.6799999997 5530537.25, 447388.45999999996 5530525.83, 447381.2000000002 5530520.359999999, 447336.5599999996 5530484.4, 447331.6900000004 5530480.720000001, 447328.20999999996 5530444.220000001, 447326.58999999985 5530427.609999999, 447326.0700000003 5530422.359999999, 447326.98000000045 5530401.529999999, 447333.70999999996 5530366.4, 447345.95999999996 5530303.77, 447356.5700000003 5530248.73, 447360.6299999999 5530227.640000001, 447370.9500000002 5530174.02, 447377.0599999996 5530143.6, 447388.1200000001 5530088.4, 447397.78000000026 5530034.5, 447413.5 5529955.48, 447415.20999999996 5529946.85, 447417.71999999974 5529934.220000001, 447427.4400000004 5529885.26, 447449.66000000015 5529767.52, 447470.21999999974 5529658.529999999, 447480.70999999996 5529607.5600000005, 447484.16000000015 5529590.74, 447486.2599999998 5529579.699999999, 447491.3200000003 5529552.970000001, 447493.25 5529534.220000001, 447495.29000000004 5529490.449999999, 447496.5099999998 5529432.289999999, 447497.6500000004 5529432.48, 447498.9400000004 5529420.0600000005, 447504.2000000002 5529369.4399999995, 447506.01999999955 5529318.6899999995, 447505.9199999999 5529313.42, 447508.1900000004 5529308.25, 447509.54000000004 5529305.960000001, 447511.11000000034 5529303.800000001, 447512.6900000004 5529302.140000001, 447514.13999999966 5529300.59, 447515.7000000002 5529299.029999999, 447517.5 5529297.73, 447519.48000000045 5529296.77, 447521.61000000034 5529296.130000001, 447523.76999999955 5529295.73, 447525.98000000045 5529295.609999999, 447551.41000000015 5529296.91, 447552.13999999966 5529295.65, 447553.3099999996 5529293.6, 447583.63999999966 5529295.52, 447591.1799999997 5529296.609999999, 447592.4500000002 5529296.800000001, 447592.6200000001 5529296.82, 447607.6500000004 5529302.0600000005, 447608.91000000015 5529302.5, 447622.1799999997 5529310.449999999, 447641.83999999985 5529321.880000001, 447642.6500000004 5529322.35, 447654.0800000001 5529333.42, 447655.9299999997 5529335.6899999995, 447656.7999999998 5529336.539999999, 447659.2599999998 5529339.34, 447663.73000000045 5529345.699999999, 447666.8200000003 5529352.66, 447672.3799999999 5529368.73, 447673.2599999998 5529371.289999999, 447674.2599999998 5529371.210000001, 447676.2400000002 5529376.93, 447678.04000000004 5529382.15, 447678.96999999974 5529384.800000001, 447679.8099999996 5529387.23, 447680.6900000004 5529389.76, 447682.33999999985 5529392.52, 447685.6500000004 5529398.07, 447686.51999999955 5529399.52, 447690.46999999974 5529404.1, 447692.20999999996 5529406.109999999, 447696.2000000002 5529409.369999999, 447703.9400000004 5529415.68, 447704.9199999999 5529416.48, 447712.1699999999 5529419.27, 447716.83999999985 5529420.83, 447722.0999999996 5529422.640000001, 447734.83999999985 5529424.779999999, 447735.9199999999 5529424.949999999, 447741.73000000045 5529425.300000001, 447744.7400000002 5529425.039999999, 447747.5499999998 5529424.8100000005, 447753.58999999985 5529424.32, 447757.58999999985 5529423.970000001, 447762.16000000015 5529423.18, 447770.8300000001 5529421.67, 447776.3799999999 5529419.51, 447776.16000000015 5529408.710000001, 447777.5599999996 5529390.25, 447777.6500000004 5529389.18, 447780.6200000001 5529381.630000001, 447782.58999999985 5529376.65, 447784.48000000045 5529373, 447787.66000000015 5529366.92, 447794.2000000002 5529355.529999999, 447800.0800000001 5529346.07, 447803.1900000004 5529341.09, 447812.0700000003 5529325.0600000005, 447818.9299999997 5529312.529999999, 447826.4000000004 5529296.15, 447832.8300000001 5529284.51, 447833.8200000003 5529282.720000001, 447838.6200000001 5529278.1, 447846.71999999974 5529270.300000001, 447853.5 5529267.42, 447862.4900000002 5529265.109999999, 447869.7999999998 5529264.3100000005, 447881.29000000004 5529257.9, 447883 5529256.949999999, 447892.8499999996 5529244.4, 447893.86000000034 5529243.1, 447908.5 5529216.51, 447909.88999999966 5529214.630000001, 447914.08999999985 5529207.130000001, 447921.8300000001 5529191.8100000005, 447929.0700000003 5529177.470000001, 447936.3099999996 5529163.119999999, 447943.41000000015 5529148.699999999, 447950.51999999955 5529134.25, 447958.8499999996 5529117.289999999, 447966.7000000002 5529100.119999999, 447974.5099999998 5529083.050000001, 447976.36000000034 5529083.73, 447983.6500000004 5529065.039999999, 447985.0599999996 5529062.42, 447993.6799999997 5529046.4399999995, 447995.8099999996 5529042.470000001, 448002.0099999998 5529030.359999999, 448006.9000000004 5529020.8100000005, 448009.6299999999 5529013.949999999, 448016.1299999999 5528997.619999999, 448016.28000000026 5528997.07, 448019.1500000004 5528986.41, 448022.46999999974 5528979.09, 448022.8700000001 5528978.199999999, 448024.54000000004 5528974.51, 448025.9400000004 5528971.43, 448026.58999999985 5528969.98, 448032.25 5528962.279999999, 448036.91000000015 5528951.49, 448040.5 5528943.27, 448043.48000000045 5528933.59, 448044.08999999985 5528931.720000001, 448045.38999999966 5528927.58, 448050.6699999999 5528915.960000001, 448052.95999999996 5528910.970000001, 448055.1200000001 5528906.07, 448058.6500000004 5528898.18, 448062.3099999996 5528889.9399999995, 448064.20999999996 5528885.609999999, 448070.4900000002 5528871.41, 448076.0499999998 5528858.859999999, 448079.9500000002 5528853.1899999995, 448081.23000000045 5528851.32, 448087.88999999966 5528843.4399999995, 448094.23000000045 5528837.550000001, 448105.7999999998 5528831.359999999, 448107.58999999985 5528830.41, 448108.5599999996 5528830.109999999, 448113.4500000002 5528828.609999999, 448121.8200000003 5528826.0600000005, 448132.1200000001 5528822.9, 448142.0599999996 5528819.869999999, 448153.61000000034 5528816.33, 448166.88999999966 5528812.279999999, 448172.6699999999 5528810.51, 448183.76999999955 5528808.24, 448198.48000000045 5528800.84, 448199.48000000045 5528800.33, 448207.11000000034 5528792.35, 448210.3499999996 5528785.369999999, 448219.0700000003 5528752.85, 448225.5800000001 5528722.390000001, 448243.5999999996 5528643.73, 448244.5099999998 5528639.74, 448247.1799999997 5528632.07, 448249.20999999996 5528624.960000001, 448251.0099999998 5528615.1, 448255.03000000026 5528596.49, 448260.21999999974 5528575.529999999, 448266.7400000002 5528551.640000001, 448274.1799999997 5528528.09, 448282.83999999985 5528505.199999999, 448293.71999999974 5528482.01, 448294.70999999996 5528480.029999999, 448299.29000000004 5528471.01, 448304.63999999966 5528460.199999999, 448311.4500000002 5528448.02, 448312.9400000004 5528445.35, 448316.71999999974 5528438.59, 448317.73000000045 5528436.91, 448322.41000000015 5528428.98, 448327.1900000004 5528421.09, 448333.0800000001 5528413.58, 448351.0099999998 5528390.74, 448353.6200000001 5528387.43, 448356.16000000015 5528384.18, 448363.2000000002 5528374.48, 448364.83999999985 5528372.24, 448373.6900000004 5528360.07, 448377.8200000003 5528354.4, 448381.9199999999 5528348.779999999, 448389.5599999996 5528338.27, 448392.5599999996 5528334.48, 448399.3700000001 5528325.859999999, 448401.3099999996 5528323.42, 448411.4299999997 5528310.630000001, 448415.8300000001 5528305.050000001, 448420.6500000004 5528298.960000001, 448421.5 5528297.890000001, 448427.3799999999 5528290.33, 448434.48000000045 5528281.210000001, 448440 5528274.119999999, 448444.2400000002 5528268.23, 448444.9400000004 5528267.25, 448446.9000000004 5528264.800000001, 448457.38999999966 5528251.66, 448470.2599999998 5528235.15, 448475.11000000034 5528228.9, 448479.3499999996 5528223.460000001, 448483.63999999966 5528217.949999999, 448490.3300000001 5528209.359999999, 448504.5099999998 5528191.140000001, 448517.6500000004 5528176.75, 448531.98000000045 5528161.07, 448538.0599999996 5528154.43, 448544.0499999998 5528147.880000001, 448547.7599999998 5528143.82, 448552.8300000001 5528139.24, 448561.2000000002 5528131.6, 448566.6299999999 5528127.07, 448571.58999999985 5528122.92, 448576.0800000001 5528119.17, 448582.8799999999 5528113.970000001, 448589.79000000004 5528108.6899999995, 448596.51999999955 5528103.550000001, 448602.71999999974 5528098.8100000005, 448610.1900000004 5528093.02, 448616.41000000015 5528088.199999999, 448622.6500000004 5528083.369999999, 448629.01999999955 5528078.43, 448635.8200000003 5528073.16, 448668.16000000015 5528048.0600000005, 448676.33999999985 5528042.039999999, 448684.48000000045 5528036.029999999, 448692.4199999999 5528030.18, 448700.53000000026 5528024.1899999995, 448702.5700000003 5528022.6899999995, 448705.13999999966 5528020.800000001, 448707.6900000004 5528018.92, 448712.2000000002 5528015.59, 448715.8799999999 5528012.890000001, 448723.73000000045 5528007.09, 448728.03000000026 5528003.92, 448729.23000000045 5528003.039999999, 448731.9000000004 5528001.08, 448752.0999999996 5527986.58, 448777.28000000026 5527967.859999999, 448811.6900000004 5527944.279999999, 448854.8700000001 5527912.449999999, 448858.13999999966 5527910.039999999, 448861.1799999997 5527907.789999999, 448866.4299999997 5527903.92, 448871.5599999996 5527900.140000001, 448872.95999999996 5527899.220000001, 448878.25 5527895.779999999, 448884.6699999999 5527891.59, 448889.5099999998 5527888.4399999995, 448894.5599999996 5527885.140000001, 448899.7599999998 5527881.75, 448912.5800000001 5527873.720000001, 448939.79000000004 5527856.6899999995, 448948.4299999997 5527851.3100000005, 448954.73000000045 5527847.41, 448960.71999999974 5527843.68, 448966.9400000004 5527839.8100000005, 448979.45999999996 5527832.01, 448991.45999999996 5527824.34, 448997.8700000001 5527820.32, 449002.1900000004 5527817.66, 449007.96999999974 5527814.130000001, 449024.4000000004 5527804.07, 449035.04000000004 5527796.76, 449042.0599999996 5527791.9399999995, 449049.0499999998 5527787.140000001, 449056.3700000001 5527782.57, 449072.2400000002 5527772.66, 449075 5527770.9399999995, 449088.76999999955 5527762.01, 449105.5700000003 5527751.109999999, 449108.4500000002 5527749.24, 449122.75 5527739.949999999, 449140.9199999999 5527728.140000001, 449151.38999999966 5527721.35, 449159.9299999997 5527715.93, 449168.4299999997 5527710.529999999, 449179.5 5527703.5, 449195.2400000002 5527693.51, 449196.25 5527692.8100000005, 449200.7599999998 5527689.8100000005, 449208.2999999998 5527684.43, 449215.23000000045 5527679.5600000005, 449217.83999999985 5527677.57, 449220.6200000001 5527673.75, 449225.2400000002 5527667.24, 449233.1500000004 5527656.1, 449234.8700000001 5527653.6899999995, 449241.5499999998 5527644.289999999, 449252.48000000045 5527628.92, 449254.3099999996 5527626.34, 449273.76999999955 5527598.98, 449276.2599999998 5527595.4399999995, 449288.04000000004 5527578.85, 449302.3099999996 5527558.720000001, 449316.58999999985 5527538.550000001, 449329.6900000004 5527520.01, 449330.4199999999 5527518.98, 449337.8200000003 5527517.449999999, 449366.03000000026 5527548.08, 449368.5999999996 5527550.869999999, 449374.13999999966 5527557.029999999, 449381.45999999996 5527565.300000001, 449384.28000000026 5527568.48, 449388.0099999998 5527572.859999999, 449391.03000000026 5527576.15, 449392.7599999998 5527578.07, 449398.8099999996 5527584.75, 449401.48000000045 5527587.74, 449404.6500000004 5527591.32, 449402.1699999999 5527594.119999999, 449407.4000000004 5527598.960000001, 449411.3799999999 5527604.140000001, 449416.76999999955 5527608.52, 449418.41000000015 5527610.18, 449420.8799999999 5527612.619999999, 449422.25 5527611.01, 449422.5800000001 5527611.369999999, 449425.63999999966 5527614.699999999, 449427.66000000015 5527616.91, 449426.5499999998 5527618.25, 449432.6699999999 5527624.32, 449435.3799999999 5527627.01, 449436.04000000004 5527627.67, 449438.6299999999 5527630.23, 449443.95999999996 5527635.960000001, 449447.16000000015 5527639.3100000005, 449448.0999999996 5527640.1, 449452.4400000004 5527643.720000001, 449456 5527646.32, 449468.0099999998 5527656.57, 449474.6799999997 5527662.52, 449482.23000000045 5527669.289999999, 449483.20999999996 5527670.210000001, 449485.4199999999 5527672.16, 449485.16000000015 5527672.4399999995, 449491.2400000002 5527678.24, 449497.9199999999 5527684.300000001, 449499.5800000001 5527685.800000001, 449504.1799999997 5527687.699999999, 449514.48000000045 5527691.93, 449519 5527693.789999999, 449521.3200000003 5527694.75, 449522.61000000034 5527695.279999999, 449529.26999999955 5527697.9399999995, 449533.2599999998 5527699.6, 449538.8799999999 5527701.859999999, 449544.66000000015 5527704.779999999, 449551.96999999974 5527706.869999999, 449558.66000000015 5527708.83, 449558.61000000034 5527709.08, 449563.1699999999 5527711.619999999, 449569.5999999996 5527715.1899999995, 449573.76999999955 5527716.82, 449574.23000000045 5527715.83, 449580.0800000001 5527718.119999999, 449580.3700000001 5527718.23, 449579.6299999999 5527720, 449585.4400000004 5527721.609999999, 449596.11000000034 5527724.34, 449601.4299999997 5527725.3100000005, 449609.8499999996 5527726.949999999, 449614.26999999955 5527727.8100000005, 449618.23000000045 5527729.57, 449625.8300000001 5527731.9399999995, 449639.7599999998 5527736.300000001, 449643.36000000034 5527737.640000001, 449644.9500000002 5527737.949999999, 449658.91000000015 5527740.800000001, 449663.9299999997 5527741.82, 449668.53000000026 5527742.76, 449668.91000000015 5527740.949999999, 449674.7999999998 5527740.9, 449686.73000000045 5527740.77, 449690.04000000004 5527740.74, 449695.04000000004 5527740.609999999, 449699.8300000001 5527740.869999999, 449706.75 5527741.27, 449710.3700000001 5527741.48, 449716.8200000003 5527741.859999999, 449733.88999999966 5527742.869999999, 449743.91000000015 5527743.6, 449755.8499999996 5527745.02, 449765.38999999966 5527746.15, 449774.45999999996 5527747.93, 449788.01999999955 5527752.890000001, 449794.71999999974 5527754.66, 449801.0099999998 5527756.32, 449806.1799999997 5527757.92, 449815.3200000003 5527760.779999999, 449820.8200000003 5527762.5, 449820.96999999974 5527762.539999999, 449828.23000000045 5527764.91, 449840.4000000004 5527771.710000001, 449858.53000000026 5527781.710000001, 449881.2400000002 5527794.23, 449903.8300000001 5527806.82, 449913.4500000002 5527812.18, 449930.11000000034 5527821.48, 449949.3200000003 5527832.1899999995, 449962.6299999999 5527839.609999999, 449965.25 5527841.08, 449975.8099999996 5527846.960000001, 449986.0700000003 5527852.68, 450026.08999999985 5527875, 450030.45999999996 5527877.4399999995, 450042.11000000034 5527883.890000001, 450202.7999999998 5527972.859999999, 450206.41000000015 5527974.800000001, 450394.1799999997 5528078.59, 450539.0800000001 5528158.6, 450542.66000000015 5528149.1899999995, 450547.29000000004 5528145.98, 450566.73000000045 5528099.74, 450569.29000000004 5528093.65, 450582.6500000004 5528061.83, 450585.0099999998 5528056.220000001, 450604.66000000015 5528009.460000001, 450610.0800000001 5527996.550000001, 450657.98000000045 5527882.33, 450698.01999999955 5527786.82, 450705.25 5527776.0600000005, 450720.4500000002 5527770.35, 450886.88999999966 5527707.85, 450900.21999999974 5527706.949999999, 450895.98000000045 5527699.699999999, 450897.3700000001 5527677.98, 450897.6500000004 5527673.6, 450899.0700000003 5527651.539999999, 450900.6500000004 5527627.08, 450905.36000000034 5527553.890000001, 450910.2000000002 5527551.210000001, 450910.4199999999 5527546.789999999, 450907.3799999999 5527539.869999999, 450996.5599999996 5527246.460000001, 450994.75 5527233.27, 450790.5800000001 5527001.74, 450790.3200000003 5526993.970000001, 450801.29000000004 5</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7300-002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7300-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7300-002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109024</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.90218962725</v>
+        <v>46315.93434471873</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25407</v>
       </c>
       <c r="S2" s="3">
         <v>28213</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>