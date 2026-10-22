--- v3 (2026-07-12)
+++ v4 (2026-10-22)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Osburger Hochwald</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7235-012</t>
   </si>
   <si>
     <t>Müller, M., Lanis-Zentrale</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Trier-Saarburg</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7235-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7235-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((343919.4199999999 5511265.58, 343913.04000000004 5511268.93, 343903.5499999998 5511270.1899999995, 343897.4900000002 5511272.720000001, 343888.13999999966 5511272.98, 343856.23000000045 5511287.130000001, 343834.0599999996 5511301.880000001, 343819.79000000004 5511316.0600000005, 343809.48000000045 5511321.01, 343789.16000000015 5511329.84, 343777.95999999996 5511337.17, 343762.75 5511352.17, 343761.08999999985 5511352.9, 343759.11000000034 5511351.869999999, 343753.8300000001 5511346.779999999, 343752.4199999999 5511345.42, 343751.54000000004 5511345.220000001, 343751.20999999996 5511345.52, 343748.5700000003 5511347.99, 343745.5 5511349.34, 343741.8099999996 5511359.23, 343733.0700000003 5511379.51, 343729.7999999998 5511382.43, 343722.41000000015 5511380.279999999, 343716.1200000001 5511380.960000001, 343715.29000000004 5511381.140000001, 343711.5800000001 5511384.050000001, 343711.75 5511385.029999999, 343703.9299999997 5511393.630000001, 343703.16000000015 5511399.24, 343701.38999999966 5511406.24, 343694.3099999996 5511414.33, 343689.7400000002 5511415.16, 343688.9900000002 5511416.18, 343687.63999999966 5511421.68, 343685.6699999999 5511433.65, 343682.0499999998 5511448.35, 343677.61000000034 5511461.25, 343675.03000000026 5511475.83, 343676.70999999996 5511483.710000001, 343677.75 5511486.130000001, 343680.16000000015 5511490.18, 343680.01999999955 5511496.49, 343681.16000000015 5511507.23, 343679.8300000001 5511521.84, 343679.8300000001 5511523.210000001, 343677.5099999998 5511533.27, 343676.51999999955 5511536.58, 343672.70999999996 5511543, 343672.0700000003 5511544.880000001, 343671.54000000004 5511546.74, 343671.6200000001 5511554.67, 343668.91000000015 5511555.27, 343663.9199999999 5511572.199999999, 343663.2000000002 5511574.050000001, 343658.71999999974 5511589.029999999, 343649.41000000015 5511619.699999999, 343649.91000000015 5511621.02, 343649.8099999996 5511631.8100000005, 343647.3200000003 5511639.640000001, 343643.83999999985 5511658.77, 343641.0999999996 5511679.07, 343642.51999999955 5511702.67, 343642.5499999998 5511703.41, 343639.0700000003 5511714.5600000005, 343636.4400000004 5511728.6899999995, 343633.5 5511735.85, 343634.1699999999 5511746, 343639.61000000034 5511769.9, 343643.4000000004 5511780.07, 343644.4500000002 5511787.449999999, 343648.78000000026 5511800.16, 343659.2599999998 5511810.130000001, 343664.46999999974 5511816.01, 343674.6900000004 5511822.15, 343675.3799999999 5511822.789999999, 343676.33999999985 5511827.6899999995, 343678.5599999996 5511833.210000001, 343680.8499999996 5511840.699999999, 343687.4000000004 5511849.91, 343697.96999999974 5511858.6, 343698.6900000004 5511860.039999999, 343698.79000000004 5511863.210000001, 343693.38999999966 5511871.699999999, 343693.86000000034 5511878.390000001, 343700.61000000034 5511896.4, 343707.5700000003 5511907.380000001, 343709.6900000004 5511918.15, 343713.83999999985 5511928.27, 343714.7999999998 5511929.6, 343722.9900000002 5511927.539999999, 343737.20999999996 5511930.16, 343740.78000000026 5511932.74, 343740.21999999974 5511933.82, 343739.78000000026 5511939.65, 343742.6200000001 5511956.23, 343740.48000000045 5511972.35, 343740.4000000004 5511994.07, 343735.20999999996 5512022.43, 343736.28000000026 5512026.48, 343738.53000000026 5512042.84, 343736.3499999996 5512050.35, 343735.3099999996 5512058.199999999, 343727.98000000045 5512092.529999999, 343728.53000000026 5512116.609999999, 343733.51999999955 5512140.42, 343731.86000000034 5512149.33, 343736.45999999996 5512158.57, 343740.8300000001 5512163.48, 343746.0599999996 5512170.210000001, 343751.6900000004 5512181.640000001, 343760.23000000045 5512192.109999999, 343762.2999999998 5512196.41, 343766.26999999955 5512201.35, 343770.20999999996 5512220.220000001, 343770.54000000004 5512237.33, 343765.76999999955 5512254.02, 343764.73000000045 5512297.890000001, 343757.2599999998 5512309.369999999, 343752.04000000004 5512317.08, 343733.8700000001 5512333.17, 343733.73000000045 5512334.75, 343733.01999999955 5512341.84, 343729.45999999996 5512351.34, 343728.95999999996 5512362.27, 343731.5800000001 5512368.619999999, 343736.1500000004 5512382.449999999, 343735.9900000002 5512400.51, 343734.3799999999 5512408.23, 343741.23000000045 5512420.960000001, 343741.25 5512426.48, 343743.08999999985 5512437.029999999, 343747.0800000001 5512440.4399999995, 343748.7000000002 5512442.300000001, 343755.7000000002 5512451.960000001, 343758.13999999966 5512460.02, 343760.98000000045 5512466.67, 343764.03000000026 5512478.41, 343762.8099999996 5512481.25, 343760.01999999955 5512485.6, 343758.6699999999 5512492.210000001, 343761.6200000001 5512503.98, 343761.95999999996 5512504.880000001, 343763.28000000026 5512506.970000001, 343765.41000000015 5512509.01, 343771.91000000015 5512512.52, 343775.8300000001 5512519.380000001, 343771.91000000015 5512530.34, 343769.83999999985 5512546.369999999, 343771.4900000002 5512552.99, 343770.73000000045 5512561.039999999, 343768.36000000034 5512567.1, 343764.6900000004 5512572.550000001, 343762.3799999999 5512574.16, 343759.26999999955 5512577.5600000005, 343746.6900000004 5512590.619999999, 343739.8799999999 5512595.91, 343740.8200000003 5512603.26, 343734.1500000004 5512616.68, 343712.5800000001 5512631.5, 343707.04000000004 5512634.83, 343701.11000000034 5512640.85, 343700.1500000004 5512647.01, 343700.54000000004 5512652.220000001, 343697.0099999998 5512666.720000001, 343692.9199999999 5512680.27, 343688.75 5512689.039999999, 343682.1200000001 5512697.27, 343681.91000000015 5512697.09, 343677.4199999999 5512704.01, 343674.7599999998 5512706.619999999, 343668.4500000002 5512706.66, 343647.21999999974 5512710.59, 343629.0800000001 5512713.630000001, 343621.26999999955 5512714.869999999, 343601.5599999996 5512708.789999999, 343590.2000000002 5512709.720000001, 343587.0599999996 5512712.48, 343576.98000000045 5512717.640000001, 343563.0599999996 5512718.91, 343537.28000000026 5512724.23, 343525.0499999998 5512729.9399999995, 343523.48000000045 5512730.880000001, 343515.91000000015 5512738.3100000005, 343513.4299999997 5512738.9399999995, 343498.08999999985 5512737.710000001, 343491.7599999998 5512741.07, 343488.78000000026 5512748.369999999, 343485.5 5512750.73, 343475.8499999996 5512748.49, 343471.0099999998 5512750.050000001, 343461.38999999966 5512748.33, 343459.4400000004 5512748.08, 343450.4000000004 5512747.279999999, 343445.29000000004 5512747.35, 343441.70999999996 5512748.6899999995, 343440.70999999996 5512751.5600000005, 343435.25 5512756.18, 343433.7000000002 5512758.23, 343427.3799999999 5512763.23, 343418.13999999966 5512775.76, 343408.26999999955 5512785.109999999, 343394.3799999999 5512792.4399999995, 343381.11000000034 5512802.470000001, 343359.5499999998 5512818.210000001, 343352.6799999997 5512821.220000001, 343335 5512825.550000001, 343330.38999999966 5512827.1899999995, 343325 5512831.58, 343314.5700000003 5512835.779999999, 343303.38999999966 5512840.24, 343301.6900000004 5512840.199999999, 343294.3499999996 5512842.5, 343280.9299999997 5512848.77, 343262.9500000002 5512861.710000001, 343258.98000000045 5512868.34, 343255.61000000034 5512872.01, 343236.3099999996 5512882.41, 343206.11000000034 5512893.16, 343194.6799999997 5512900.109999999, 343193.53000000026 5512901.9399999995, 343195.9299999997 5512911.6, 343191.8300000001 5512916.949999999, 343184.3300000001 5512919.1899999995, 343182.13999999966 5512925.550000001, 343183.25 5512938.09, 343178.9199999999 5512959.35, 343168.46999999974 5512965.6, 343163.95999999996 5512971.970000001, 343164.7400000002 5512979.640000001, 343167.0999999996 5512990.119999999, 343172.8799999999 5512994.1, 343175.4299999997 5513003.51, 343175 5513010.720000001, 343176.1500000004 5513014.6899999995, 343175.8200000003 5513026.039999999, 343178.1900000004 5513040.199999999, 343176.08999999985 5513040.220000001, 343172.23000000045 5513040.27, 343169.2599999998 5513040.3100000005, 343164.3300000001 5513040.369999999, 343150.7999999998 5513040.52, 343144.79000000004 5513040.58, 343134.48000000045 5513034.32, 343125.98000000045 5513029.17, 343120.3099999996 5513025.710000001, 343114.8700000001 5513022.4, 342945.3499999996 5512919.15, 342939.3799999999 5512918.9399999995, 342897.0999999996 5512904.140000001, 342853.21999999974 5512888.779999999, 342846.7000000002 5512886.5, 342843.6900000004 5512885.43, 342834.11000000034 5512882.09, 342828.5999999996 5512880.609999999, 342825.8200000003 5512880, 342831.76999999955 5512875.77, 342861.58999999985 5512831, 342870.7400000002 5512815.529999999, 342878.48000000045 5512802.43, 342891.33999999985 5512792.109999999, 342907.7400000002 5512778.93, 342954.9500000002 5512758.15, 342961.16000000015 5512752.359999999, 343031.7999999998 5512686.52, 343037.1200000001 5512680.779999999, 343059.4400000004 5512656.710000001, 343078.6699999999 5512621.390000001, 343086.3200000003 5512602.380000001, 343087.0800000001 5512594.23, 343088.0700000003 5512583.66, 343077.6900000004 5512546.41, 343084.6299999999 5512511.23, 343087.86000000034 5512503.970000001, 343101.6900000004 5512472.890000001, 343103.61000000034 5512468.76, 343129.29000000004 5512417.0600000005, 343136 5512409.92, 343148.66000000015 5512404.57, 343155.2400000002 5512400.300000001, 343208.2599999998 5512365.98, 343211.2000000002 5512358.57, 343217.21999999974 5512343.390000001, 343235.8700000001 5512296.3100000005, 343229.9900000002 5512289.01, 343209.83999999985 5512264.050000001, 343189.7400000002 5512239.15, 343186.4299999997 5512235.0600000005, 343184.2999999998 5512228.6, 343181.6900000004 5512220.67, 343183.9299999997 5512127.41, 343183.5599999996 5512118.85, 343181.5999999996 5512074.57, 343119.78000000026 5511802.699999999, 343116.4199999999 5511753.1899999995, 343116.73000000045 5511708.6899999995, 343116.8700000001 5511690.279999999, 343111.8499999996 5511665.050000001, 343107.1500000004 5511655.220000001, 343089.2400000002 5511617.75, 343082.3300000001 5511559.59, 343048.5800000001 5511487.85, 343042.28000000026 5511474.4399999995, 343033.2599999998 5511455.26, 343030.6799999997 5511448.289999999, 343026.04000000004 5511441.77, 342977.5700000003 5511376.93, 342958.98000000045 5511352.029999999, 342957.45999999996 5511341.619999999, 342952.48000000045 5511339.07, 342947.1500000004 5511343.4399999995, 342925.01999999955 5511347.029999999, 342872.38999999966 5511355.609999999, 342847.83999999985 5511359.6, 342840.2000000002 5511354.789999999, 342836.79000000004 5511339.359999999, 342832.03000000026 5511317.83, 342825.3799999999 5511287.6899999995, 342821.6200000001 5511270.65, 342817.51999999955 5511252.09, 342813.5499999998 5511234.09, 342809.7599999998 5511216.880000001, 342808.01999999955 5511209.07, 342806.5099999998 5511202.23, 342790.0099999998 5511127.550000001, 342778.41000000015 5511075.01, 342776.3799999999 5511065.890000001, 342773.3799999999 5511052.42, 342768.1299999999 5511028.880000001, 342767.3200000003 5511019.01, 342769.36000000034 5510983.279999999, 342771.73000000045 5510941.4399999995, 342772.9299999997 5510920.359999999, 342773.20999999996 5510915.359999999, 342774.1299999999 5510898.9, 342774.5800000001 5510890.85, 342772.3799999999 5510880.119999999, 342770.1799999997 5510869.42, 342771.26999999955 5510860.77, 342778.4500000002 5510842.18, 342771.5599999996 5510840.9399999995, 342760.71999999974 5510847.199999999, 342748.78000000026 5510848.5, 342745.41000000015 5510847.529999999, 342726.54000000004 5510842.039999999, 342666.75 5510824.66, 342658.21999999974 5510820.02, 342649.51999999955 5510812.23, 342616.75 5510783.6899999995, 342612.28000000026 5510779.800000001, 342572.5 5510743.02, 342565.8499999996 5510738.92, 342563.9500000002 5510737.75, 342574.8099999996 5510737.07, 342611.88999999966 5510729.9399999995, 342677.9900000002 5510717.25, 342709.9199999999 5510711.109999999, 342719.13999999966 5510709.49, 342843.3499999996 5510687.6, 342847.9299999997 5510686.640000001, 342862.4000000004 5510683.58, 342921.9500000002 5510679.93, 342965.73000000045 5510666.43, 342994.3099999996 5510650.59, 343002.7599999998 5510643.83, 343010.70999999996 5510640.109999999, 343011.0099999998 5510643.050000001, 343011.3799999999 5510646.470000001, 343014.0099999998 5510664.83, 343012.08999999985 5510679.01, 343009.45999999996 5510695.4399999995, 343006.61000000034 5510705.630000001, 343004.1699999999 5510714.390000001, 342996.25 5510729.880000001, 343002.08999999985 5510734.75, 343002.9199999999 5510735.4399999995, 342989.5599999996 5510754.09, 342990.01999999955 5510755.83, 342991.0700000003 5510759.800000001, 343003 5510805, 343004.46999999974 5510810.58, 343009.2999999998 5510813.210000001, 343029.79000000004 5510806.52, 343075.6699999999 5510789.18, 343102.58999999985 5510776.65, 343118.3700000001 5510763.52, 343127.33999999985 5510765.51, 343141.0099999998 5510754.43, 343156.96999999974 5510756.890000001, 343191.8700000001 5510762.289999999, 343198.0499999998 5510763.25, 343198.4000000004 5510764.18, 343198.54000000004 5510764.59, 343279.9199999999 5510761.33, 343289.9900000002 5510760.93, 343346.95999999996 5510766.710000001, 343384.7999999998 5510783.050000001, 343399.5099999998 5510789.380000001, 343403.7599999998 5510791.24, 343414.51999999955 5510794.789999999, 343416.8799999999 5510794.85, 343429.4299999997 5510795.15, 343455.26999999955 5510801.67, 343469.7400000002 5510805.32, 343478.6200000001 5510807.039999999, 343477.4900000002 5510809.300000001, 343475.9500000002 5510812.4399999995, 343476.4000000004 5510813.720000001, 343500.2999999998 5510819.85, 343512.5099999998 5510823.640000001, 343515.5800000001 5510824.59, 343515.8799999999 5510825.52, 343516.46999999974 5510827.35, 343518.4199999999 5510833.890000001, 343521.1900000004 5510835.8100000005, 343524.1200000001 5510836.1899999995, 343525.9199999999 5510836.83, 343528.3700000001 5510837.710000001, 343529.5099999998 5510838.109999999, 343537.3099999996 5510844.1, 343553.51999999955 5510866.050000001, 343565.9299999997 5510890.210000001, 343562.4500000002 5510891.85, 343555.3700000001 5510895.15, 343554.6299999999 5510895.9399999995, 343553.29000000004 5510900.859999999, 343552.54000000004 5510903.630000001, 343553.9400000004 5510906.9, 343552.9299999997 5510930, 343549.33999999985 5510938.220000001, 343556.9199999999 5510964.3100000005, 343559.5099999998 5510963.99, 343567.1500000004 5510960.960000001, 343567.28000000026 5510961.539999999, 343571.4400000004 5510970.51, 343576.08999999985 5510972.02, 343584.5 5510981.9399999995, 343583.7400000002 5510987.460000001, 343584.76999999955 5510987.58, 343587.8099999996 5510986.300000001, 343590.0999999996 5510987.5, 343590.5499999998 5510991.529999999, 343593.83999999985 5510994.4399999995, 343594.1500000004 5510995.18, 343593.9900000002 5510996.49, 343591.46999999974 5510997.6, 343591.08999999985 5510998.48, 343591.96999999974 5511001.359999999, 343591.8300000001 5511002.5600000005, 343591.2400000002 5511003.83, 343589.9900000002 5511005.01, 343588.2400000002 5511004.35, 343586.5099999998 5511005.109999999, 343585.46999999974 5511007.68, 343587.4000000004 5511011.09, 343585.95999999996 5511015.17, 343588.6500000004 5511018.0600000005, 343590.79000000004 5511018.130000001, 343590.0499999998 5511021.48, 343595.16000000015 5511033.77, 343593.45999999996 5511036.43, 343601.3099999996 5511041.16, 343602.1299999999 5511045.6899999995, 343605.3200000003 5511050.42, 343600.86000000034 5511055.93, 343596.5999999996 5511057.41, 343596.0800000001 5511058.23, 343596.4199999999 5511059.0600000005, 343600.7000000002 5511060.1899999995, 343605.5999999996 5511059.3100000005, 343606.16000000015 5511067.220000001, 343599.4299999997 5511079.4399999995, 343600.0099999998 5511081.48, 343603.36000000034 5511082.720000001, 343612.3200000003 5511083.27, 343612.8799999999 5511092.08, 343612.1799999997 5511092.720000001, 343608.3700000001 5511093.949999999, 343602.1900000004 5511092.390000001, 343601.53000000026 5511093.029999999, 343601.6699999999 5511094.029999999, 343602.1699999999 5511095.23, 343608.26999999955 5511099.050000001, 343611.71999999974 5511098.699999999, 343612.33999999985 5511103.17, 343612.20999999996 5511104.27, 343607.20999999996 5511110.48, 343614.3499999996 5511119.6899999995, 343618.5700000003 5511119.119999999, 343619.3099999996 5511122.73, 343619.51999999955 5511128.380000001, 343624.9199999999 5511134.630000001, 343636.13999999966 5511141.35, 343634.8700000001 5511146.609999999, 343640.3099999996 5511153.76, 343650.04000000004 5511157.539999999, 343651.7000000002 5511159.15, 343651.63999999966 5511160.390000001, 343647.9199999999 5511164.3100000005, 343650.0099999998 5511176.76, 343649.7999999998 5511177.369999999, 343650.29000000004 5511177.720000001, 343652.13999999966 5511179.9399999995, 343655.83999999985 5511183.5, 343657.7599999998 5511184.74, 343660.3300000001 5511188.710000001, 343663.21999999974 5511190.550000001, 343672.41000000015 5511198.220000001, 343674.6699999999 5511204.3100000005, 343682.58999999985 5511212.65, 343698.95999999996 5511225.68, 343699.1500000004 5511226.710000001, 343710.61000000034 5511237.85, 343723.63999999966 5511253.52, 343731.11000000034 5511258.43, 343738.9500000002 5511262.66, 343747.3700000001 5511265.59, 343756.16000000015 5511267.130000001, 343765.03000000026 5511266.859999999, 343770.66000000015 5511266.050000001, 343772.1500000004 5511268.15, 343773.3499999996 5511269.890000001, 343774.9900000002 5511269.289999999, 343775.95999999996 5511268.93, 343808.1799999997 5511259.539999999, 343815.23000000045 5511257.48, 343836.1799999997 5511250.67, 343851.1200000001 5511248.609999999, 343871.1699999999 5511248.949999999, 343886.1500000004 5511251.6, 343931.1699999999 5511259.539999999, 343936.28000000026 5511260.43, 343939.54000000004 5511261.01, 343933.3200000003 5511263.34, 343929.88999999966 5511262.619999999, 343927.8700000001 5511262.220000001, 343925.54000000004 5511261.92, 343924.66000000015 5511261.800000001, 343922.9500000002 5511263.039999999, 343919.4199999999 5511265.58)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7235-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7235-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7235-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7235-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109007</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.08888429447</v>
+        <v>46317.31641466246</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>24350</v>
       </c>
       <c r="S2" s="3">
         <v>29267</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>