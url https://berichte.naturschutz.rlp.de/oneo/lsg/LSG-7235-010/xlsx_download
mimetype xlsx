--- v2 (2026-02-18)
+++ v3 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109005</v>
       </c>
       <c r="O2" s="3">
-        <v>46071.04585512466</v>
+        <v>46163.49289392663</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22463</v>
       </c>
       <c r="S2" s="3">
         <v>22463</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>