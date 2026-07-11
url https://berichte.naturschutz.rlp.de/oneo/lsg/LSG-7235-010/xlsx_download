--- v3 (2026-05-21)
+++ v4 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109005</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.49289392663</v>
+        <v>46214.66537288867</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22463</v>
       </c>
       <c r="S2" s="3">
         <v>22463</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>