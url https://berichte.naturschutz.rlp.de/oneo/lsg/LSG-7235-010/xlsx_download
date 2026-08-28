--- v4 (2026-07-11)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Ahlbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7235-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Trier-Saarburg</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7235-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7235-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((321336.7999999998 5508099.67, 321384.2999999998 5508161.32, 321474.3799999999 5508261.800000001, 321523.5499999998 5508321.390000001, 321571.5 5508375.51, 321590.78000000026 5508407.27, 321605.2599999998 5508462.73, 321632.91000000015 5508516.17, 321675.0099999998 5508561.52, 321715.08999999985 5508587.9399999995, 321774.33999999985 5508643.119999999, 321813.91000000015 5508681.57, 321830.0099999998 5508721.449999999, 321828.0700000003 5508760.5600000005, 321842.3700000001 5508811.529999999, 321861.08999999985 5508916.859999999, 321896.5800000001 5509028.529999999, 321910.7400000002 5509107.529999999, 321918.25 5509157.76, 321887.91000000015 5509180.99, 321875.3499999996 5509261.0600000005, 321896.26999999955 5509371.3100000005, 321870.33999999985 5509392.359999999, 321755.2999999998 5509337.41, 321738.1200000001 5509358.109999999, 321654.28000000026 5509332.4399999995, 321585.13999999966 5509311.6899999995, 321530.46999999974 5509283.35, 321523.2000000002 5509239.109999999, 321532.01999999955 5509178.210000001, 321527.86000000034 5509130.34, 321504.3700000001 5509099.75, 321465.9000000004 5509088.779999999, 321332.79000000004 5509088.6, 321327.0999999996 5509115.34, 321314.8300000001 5509146.359999999, 321271.66000000015 5509155.59, 321165.2999999998 5509129.82, 321059.8799999999 5509089.99, 320954.6900000004 5509037.16, 320883.0599999996 5509003.99, 320707.75 5508955.949999999, 320619.7599999998 5508907.93, 320570.13999999966 5508868.380000001, 320526.7400000002 5508846.6, 320484.9400000004 5508833.75, 320448.76999999955 5508830.199999999, 320436.1900000004 5508790.67, 320409.01999999955 5508780.75, 320359.61000000034 5508777.720000001, 320312.33999999985 5508740.58, 320282.16000000015 5508711.76, 320261.2999999998 5508665.5600000005, 320328.3700000001 5508603.33, 320290.5599999996 5508583.82, 320235.8099999996 5508553.49, 320182.91000000015 5508519.57, 320123.9000000004 5508470.390000001, 320062.70999999996 5508416.789999999, 320016.83999999985 5508389.6, 320006.48000000045 5508412.029999999, 319987.0599999996 5508433.33, 319940.0499999998 5508402.68, 319877.9500000002 5508357.619999999, 319836.5 5508328.26, 319812.5700000003 5508286.68, 319808.28000000026 5508260.83, 319813.88999999966 5508232.08, 319839.5499999998 5508147.99, 319845.2000000002 5508082.720000001, 319869.8200000003 5507985.16, 319873.21999999974 5507850.91, 319871.5 5507795.4399999995, 319862.91000000015 5507743.24, 319944.6799999997 5507685.93, 320049.0599999996 5507605.699999999, 320122.71999999974 5507570.73, 320111.4299999997 5507532.15, 320104.1699999999 5507450.880000001, 320129.6799999997 5507375.300000001, 320203.4900000002 5507312.800000001, 320246.2000000002 5507254.550000001, 320271.41000000015 5507177.98, 320207.5999999996 5507134, 320083.9199999999 5507069.380000001, 319999.83999999985 5507025.199999999, 319950.5 5507011.16, 319898.4500000002 5506954.699999999, 319819.2599999998 5506851.279999999, 319756.95999999996 5506788.720000001, 319682.8300000001 5506743.140000001, 319656.21999999974 5506728.1899999995, 319627.1699999999 5506708.83, 319561.76999999955 5506668.91, 319536.7000000002 5506654.9, 319502.51999999955 5506626.25, 319416.1799999997 5506556.640000001, 319443.26999999955 5506527.029999999, 319491.5099999998 5506469.5600000005, 319572.23000000045 5506398.279999999, 319618.3700000001 5506388.43, 319666.86000000034 5506380.99, 319699.78000000026 5506378.17, 319761.33999999985 5506347.1899999995, 319806.7400000002 5506306.35, 319804.9500000002 5506248.869999999, 319804.9400000004 5506217.35, 319837.3300000001 5506151.5, 319881.1799999997 5506096.710000001, 319898.6799999997 5506052.48, 319913.66000000015 5505932.779999999, 319975.6699999999 5505850.24, 320063.03000000026 5505788.710000001, 320152.13999999966 5505752.119999999, 320252.45999999996 5505683.0600000005, 320316.6799999997 5505605.9399999995, 320345.66000000015 5505567.25, 320424.23000000045 5505655.18, 320457.71999999974 5505685.369999999, 320407 5505774.960000001, 320396.3300000001 5505820.93, 320418.6299999999 5505959.65, 320466.6200000001 5506027.279999999, 320516.5 5506085.84, 320590.1799999997 5506157.949999999, 320698.33999999985 5506191.16, 320818.7599999998 5506224.380000001, 320919.66000000015 5506269.890000001, 321073.16000000015 5506360.83, 321114.36000000034 5506396.210000001, 321191 5506417.17, 321316.36000000034 5506498.73, 321294.1799999997 5506538.65, 321304.6200000001 5506580.76, 321348.70999999996 5506638.550000001, 321401.53000000026 5506645.4399999995, 321433.23000000045 5506731.25, 321462.3099999996 5506864.1899999995, 321467.76999999955 5506932.02, 321499.5599999996 5507013.82, 321534.9900000002 5507073.949999999, 321574.78000000026 5507130.41, 321610.5499999998 5507236.5600000005, 321627.5599999996 5507280.42, 321618.46999999974 5507340.83, 321580.3200000003 5507337.85, 321518.9199999999 5507335.300000001, 321427.26999999955 5507358.48, 321363.54000000004 5507391.550000001, 321300.98000000045 5507422.57, 321225.6900000004 5507473.109999999, 321176.6299999999 5507535.119999999, 321160.6500000004 5507592.300000001, 321140.63999999966 5507667.66, 321140.6799999997 5507731.210000001, 321171.16000000015 5507811.5600000005, 321191.8799999999 5507866.77, 321223.54000000004 5507945.07, 321271.2400000002 5508005.710000001, 321336.7999999998 5508099.67)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7235-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7235-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7235-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7235-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109005</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.66537288867</v>
+        <v>46262.46492780852</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22463</v>
       </c>
       <c r="S2" s="3">
         <v>22463</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>