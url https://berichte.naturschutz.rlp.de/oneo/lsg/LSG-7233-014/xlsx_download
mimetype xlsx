--- v2 (2026-02-17)
+++ v3 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109004</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.46723654632</v>
+        <v>46116.1943077561</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>30936</v>
       </c>
       <c r="S2" s="3">
         <v>33989</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>