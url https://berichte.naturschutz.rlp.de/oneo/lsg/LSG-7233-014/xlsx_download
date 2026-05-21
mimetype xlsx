--- v3 (2026-04-04)
+++ v4 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109004</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.1943077561</v>
+        <v>46163.52162434538</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>30936</v>
       </c>
       <c r="S2" s="3">
         <v>33989</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>