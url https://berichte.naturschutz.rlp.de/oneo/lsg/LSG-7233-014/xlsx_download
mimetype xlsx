--- v4 (2026-05-21)
+++ v5 (2026-07-07)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109004</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.52162434538</v>
+        <v>46210.21083545753</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>30936</v>
       </c>
       <c r="S2" s="3">
         <v>33989</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>