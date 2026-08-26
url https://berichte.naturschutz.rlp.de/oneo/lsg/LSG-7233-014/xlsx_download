--- v5 (2026-07-07)
+++ v6 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Kehlberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-014</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Vulkaneifel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-014.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-014.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((346809.58999999985 5575517.140000001, 346811.66000000015 5575517.16, 346810.33999999985 5575508.210000001, 346810.45999999996 5575506.73, 346810.0700000003 5575502.25, 346809.75 5575500.58, 346808.8200000003 5575494.52, 346806.6699999999 5575487.359999999, 346805.3700000001 5575479.9, 346804 5575475.119999999, 346802.38999999966 5575470.43, 346800.4900000002 5575465.869999999, 346798.4199999999 5575461.4399999995, 346795.23000000045 5575455.75, 346790.5099999998 5575447.66, 346787.8300000001 5575442.630000001, 346785.29000000004 5575437.119999999, 346782.9000000004 5575431.52, 346782.20999999996 5575429.699999999, 346780.61000000034 5575425.470000001, 346779.70999999996 5575426.130000001, 346779.8200000003 5575424.630000001, 346776.83999999985 5575415.1, 346775.5 5575412.6899999995, 346776.1799999997 5575413.07, 346769.7599999998 5575394.27, 346769.6500000004 5575394.279999999, 346765.6900000004 5575381.76, 346763.6500000004 5575374.6, 346761.70999999996 5575367.67, 346760.1500000004 5575359.460000001, 346759.78000000026 5575356.869999999, 346759.4900000002 5575347.4, 346758.7400000002 5575341.84, 346756.95999999996 5575324.99, 346755.4299999997 5575310.619999999, 346758.3700000001 5575310.859999999, 346757.9199999999 5575296.24, 346755.6200000001 5575282.630000001, 346754.0999999996 5575269.279999999, 346750.1200000001 5575256.9, 346742.5999999996 5575238.529999999, 346730.46999999974 5575217.800000001, 346712.3700000001 5575179.710000001, 346710.0800000001 5575175.699999999, 346706.9400000004 5575170.34, 346699.38999999966 5575157.27, 346686.08999999985 5575132.710000001, 346683.8300000001 5575122.48, 346658.25 5575073.470000001, 346651.36000000034 5575061.16, 346645.0700000003 5575047.85, 346639.1799999997 5575034.800000001, 346627.7999999998 5575010.76, 346621.5700000003 5574991.93, 346618.91000000015 5574979.1, 346617.96999999974 5574968.48, 346617.6699999999 5574955.859999999, 346618.79000000004 5574939.65, 346621.9199999999 5574925.84, 346628.70999999996 5574905.029999999, 346636.2000000002 5574886.359999999, 346647.8499999996 5574864.83, 346655.0099999998 5574851.1899999995, 346660.66000000015 5574840.470000001, 346665.0099999998 5574832.869999999, 346679.38999999966 5574807.73, 346696.28000000026 5574774.119999999, 346700.46999999974 5574762.130000001, 346709.25 5574724.539999999, 346709.8499999996 5574711.039999999, 346708.2400000002 5574687.6899999995, 346703.0800000001 5574665.27, 346699.8200000003 5574656.0600000005, 346699.7599999998 5574651.029999999, 346680.46999999974 5574620.41, 346678.03000000026 5574616.0600000005, 346673.78000000026 5574608.48, 346659.8200000003 5574589.83, 346652.3799999999 5574579.880000001, 346630.4900000002 5574552.32, 346613.4400000004 5574529.039999999, 346592.41000000015 5574497.93, 346528.8300000001 5574412.48, 346495.78000000026 5574367.0600000005, 346488.4900000002 5574355.880000001, 346483.8200000003 5574349.609999999, 346477.1699999999 5574339.9, 346460.41000000015 5574317.07, 346441.1699999999 5574291, 346434.71999999974 5574281.949999999, 346426.5999999996 5574270.550000001, 346414.21999999974 5574248.960000001, 346406.7400000002 5574233.99, 346394.70999999996 5574209.859999999, 346391.01999999955 5574202.029999999, 346367.88999999966 5574152.710000001, 346337.2400000002 5574087.130000001, 346331.1699999999 5574073.220000001, 346329.4000000004 5574069.15, 346322.95999999996 5574052.109999999, 346318.6200000001 5574031.6899999995, 346316.1900000004 5574013.9399999995, 346314.4400000004 5573987.24, 346295.04000000004 5573894.24, 346288.23000000045 5573869.289999999, 346281.8799999999 5573847.6899999995, 346276.91000000015 5573838.91, 346263.20999999996 5573813.300000001, 346238.0800000001 5573772.140000001, 346223.11000000034 5573746.32, 346210.1900000004 5573721.59, 346198.3700000001 5573688.3100000005, 346192.63999999966 5573670.32, 346183.5999999996 5573641.5, 346182.1699999999 5573637.08, 346179.63999999966 5573622.91, 346178.4400000004 5573616.23, 346177.5700000003 5573611.960000001, 346177.45999999996 5573592.67, 346177.4000000004 5573585.41, 346176.95999999996 5573558.5, 346176.58999999985 5573529.15, 346176.8300000001 5573523.15, 346176.95999999996 5573519.08, 346176.9500000002 5573517.15, 346177.3300000001 5573507.49, 346177.4000000004 5573505.91, 346177.5 5573503.210000001, 346177.7000000002 5573494.16, 346178.91000000015 5573445.130000001, 346173.9400000004 5573435.550000001, 346171.1699999999 5573432.07, 346170.3799999999 5573431.15, 346165.83999999985 5573425.550000001, 346164.9000000004 5573424.4, 346163.4299999997 5573422.51, 346154.1799999997 5573420.460000001, 346143.46999999974 5573414.279999999, 346139.26999999955 5573412.039999999, 346135.20999999996 5573409.470000001, 346135.53000000026 5573409.07, 346129.41000000015 5573404.52, 346121.0999999996 5573396.789999999, 346117.21999999974 5573391.6899999995, 346115.3300000001 5573391.369999999, 346112.01999999955 5573386.869999999, 346109.23000000045 5573382.6899999995, 346104.4900000002 5573374.960000001, 346098.63999999966 5573364.32, 346098.13999999966 5573359.3100000005, 346097.0700000003 5573356.949999999, 346095.9900000002 5573354.119999999, 346091.79000000004 5573343.699999999, 346088.4900000002 5573345.359999999, 346086.5999999996 5573338.460000001, 346084.7000000002 5573334.6899999995, 346081.46999999974 5573329.199999999, 346079.36000000034 5573326.449999999, 346076.9000000004 5573324.640000001, 346071.29000000004 5573321.15, 346068.9000000004 5573319.279999999, 346067.0599999996 5573316.880000001, 346065.98000000045 5573314.039999999, 346065.9299999997 5573313.210000001, 346065.8300000001 5573311.01, 346066.6799999997 5573307.08, 346068.75 5573300.01, 346076.86000000034 5573286.720000001, 346082.4199999999 5573280.890000001, 346092.3799999999 5573271.890000001, 346101.6299999999 5573263.529999999, 346112.16000000015 5573252.039999999, 346116.98000000045 5573246.51, 346121.1200000001 5573241.58, 346125.4900000002 5573236.4, 346135.20999999996 5573224.85, 346137.3499999996 5573222.609999999, 346138.08999999985 5573221.84, 346139.29000000004 5573220.58, 346141.5499999998 5573218.24, 346151.16000000015 5573211.289999999, 346158.04000000004 5573202.91, 346162.8099999996 5573197.08, 346166.13999999966 5573193.220000001, 346174.3499999996 5573183.710000001, 346178.0800000001 5573180.039999999, 346191.13999999966 5573167.210000001, 346193.6299999999 5573164.77, 346200.1699999999 5573158.640000001, 346208.5099999998 5573149.43, 346211.70999999996 5573145.52, 346214.25 5573142.4, 346219.5599999996 5573135.92, 346230.98000000045 5573120.869999999, 346232.78000000026 5573118.49, 346236.53000000026 5573113.52, 346242.1799999997 5573105.4399999995, 346252.2400000002 5573088.800000001, 346255.8700000001 5573082.119999999, 346259.0599999996 5573075.65, 346261.0999999996 5573071.5, 346264.95999999996 5573063.359999999, 346269.54000000004 5573056.51, 346270.2000000002 5573055.52, 346281.70999999996 5573042.779999999, 346286.2400000002 5573038.49, 346288.28000000026 5573036.57, 346295.79000000004 5573031.24, 346298.8799999999 5573029.43, 346302.9199999999 5573027.0600000005, 346311.0499999998 5573023.48, 346321.5999999996 5573019.76, 346346.2400000002 5573010.789999999, 346352.1500000004 5573008.16, 346356.88999999966 5573006.050000001, 346380.63999999966 5572994.65, 346381.95999999996 5572994.039999999, 346412.01999999955 5572980.02, 346427.3300000001 5572972.880000001, 346435.5800000001 5572969.029999999, 346457.03000000026 5572959.380000001, 346466.58999999985 5572954.77, 346483.54000000004 5572945.93, 346494.38999999966 5572939.66, 346505.63999999966 5572932.529999999, 346516.5099999998 5572925.65, 346521.3099999996 5572922.76, 346530.38999999966 5572917.27, 346538.79000000004 5572912.1899999995, 346540.1699999999 5572911.35, 346547.91000000015 5572907.1899999995, 346555.9900000002 5572903.380000001, 346559.78000000026 5572902.3100000005, 346564.4199999999 5572901.02, 346574.6200000001 5572898.65, 346583.6500000004 5572898.5600000005, 346591.7400000002 5572898.76, 346619.20999999996 5572899.539999999, 346657.28000000026 5572900.779999999, 346674.9000000004 5572901.050000001, 346684.7599999998 5572902.01, 346690.33999999985 5572903.08, 346731.1500000004 5572910.890000001, 346749.8200000003 5572913.359999999, 346768.8499999996 5572915.24, 346788.4500000002 5572916.1, 346807.03000000026 5572916.41, 346844.9199999999 5572917.119999999, 346882.8300000001 5572917.300000001, 346920.28000000026 5572918.1899999995, 346958.1699999999 5572919.27, 346968.6299999999 5572919.109999999, 346978.2599999998 5572918.24, 346987.91000000015 5572916.539999999, 347006.7599999998 5572911.640000001, 347018.2000000002 5572908.65, 347021 5572907.76, 347032.48000000045 5572904.119999999, 347051.54000000004 5572899.01, 347077.2599999998 5572892.08, 347082.29000000004 5572890.73, 347097.08999999985 5572886.75, 347106.7599999998 5572884.140000001, 347141.7999999998 5572873.710000001, 347156.0800000001 5572869.4, 347159.95999999996 5572868.279999999, 347256.11000000034 5572840.09, 347268.28000000026 5572836.5600000005, 347306.36000000034 5572825.5600000005, 347309.45999999996 5572824.66, 347353.23000000045 5572811.890000001, 347370.4500000002 5572806.880000001, 347385.1299999999 5572802.6, 347396.78000000026 5572799.199999999, 347403.96999999974 5572797.1, 347426.6900000004 5572790.48, 347434.2599999998 5572788.279999999, 347444.6900000004 5572785.23, 347466.0599999996 5572779, 347478.4199999999 5572775.75, 347483.1699999999 5572774.49, 347496.9199999999 5572775.130000001, 347501.7599999998 5572775.359999999, 347513.51999999955 5572776.58, 347527.4400000004 5572778.02, 347538.33999999985 5572779.140000001, 347549.79000000004 5572780.32, 347559.8099999996 5572781.35, 347570.70999999996 5572782.49, 347600.38999999966 5572785.550000001, 347623.38999999966 5572787.9399999995, 347651.51999999955 5572790.85, 347669.2999999998 5572792.68, 347677.28000000026 5572793.51, 347711.4900000002 5572797.050000001, 347725.46999999974 5572798.49, 347739.4400000004 5572799.9399999995, 347790.3200000003 5572805.210000001, 347803.1799999997 5572806.529999999, 347806.36000000034 5572807.050000001, 347810.2400000002 5572807.210000001, 347835.48000000045 5572809.539999999, 347886.01999999955 5572814.23, 347919.0599999996 5572817.289999999, 347951.3300000001 5572820.27, 347957.3499999996 5572820.890000001, 348024.75 5572827.6899999995, 348054.4400000004 5572830.6, 348089.71999999974 5572834.050000001, 348116.88999999966 5572836.6899999995, 348140.48000000045 5572839.01, 348176.3099999996 5572842.51, 348196.4299999997 5572845.210000001, 348226.8799999999 5572849.27, 348252.03000000026 5572852.630000001, 348252.83999999985 5572853.220000001, 348257.2999999998 5572856.5, 348262.3700000001 5572858.0600000005, 348278.53000000026 5572863, 348286.4299999997 5572865.43, 348290.95999999996 5572853.470000001, 348294.48000000045 5572844.17, 348296.33999999985 5572839.23, 348281.91000000015 5572828.26, 348279.6900000004 5572816.1899999995, 348275.9000000004 5572809.3100000005, 348270.0599999996 5572799.18, 348262.73000000045 5572791.18, 348250.1900000004 5572781.92, 348233.54000000004 5572773.1899999995, 348213.86000000034 5572761.300000001, 348190.5599999996 5572745.74, 348168.9900000002 5572729.16, 348163.83999999985 5572724.390000001, 348155.5499999998 5572716.84, 348139.0999999996 5572697.1899999995, 348123.5499999998 5572674.869999999, 348120.8799999999 5572671.039999999, 348110.9299999997 5572651.67, 348108.46999999974 5572646.869999999, 348101.36000000034 5572629.710000001, 348100.2000000002 5572622.49, 348093.8200000003 5572600.3100000005, 348087.8499999996 5572541.720000001, 348089.6699999999 5572514.859999999, 348090.5800000001 5572508.01, 348094.78000000026 5572488.43, 348100.73000000045 5572465.800000001, 348110.23000000045 5572436.76, 348114.1799999997 5572428.82, 348118.0099999998 5572423.34, 348117.4400000004 5572420.779999999, 348149.1299999999 5572336.59, 348150.1900000004 5572333.779999999, 348177.63999999966 5572256.609999999, 348175.1299999999 5572244.24, 348174.86000000034 5572242.949999999, 348171.5099999998 5572226.48, 348170.7000000002 5572224.720000001, 348169.53000000026 5572222.1899999995, 348168.61000000034 5572220.18, 348164.54000000004 5572211.380000001, 348160.8200000003 5572203.43, 348160 5572202.1899999995, 348153.4400000004 5572192.369999999, 348133.58999999985 5572168.51, 348080.7400000002 5572112.07, 348074.11000000034 5572100.18, 348065.2000000002 5572077.119999999, 348064.0099999998 5572061.09, 348065.75 5572036.880000001, 348081.2000000002 5572002.07, 348095.0800000001 5571973.859999999, 348102.63999999966 5571952.66, 348106.9299999997 5571933.130000001, 348118.08999999985 5571852.699999999, 348121.5800000001 5571833.359999999, 348130.51999999955 5571796.99, 348136.86000000034 5571779.07, 348147.83999999985 5571755.449999999, 348165.1200000001 5571729.3100000005, 348181.7400000002 5571707.050000001, 348194.1200000001 5571693.74, 348243.0999999996 5571653.029999999, 348353.76999999955 5571567.26, 348401.5700000003 5571532.630000001, 348430.0800000001 5571509.15, 348490.71999999974 5571472.470000001, 348538.51999999955 5571438.85, 348550.6200000001 5571421.130000001, 348565.28000000026 5571405.130000001, 348582.76999999955 5571404.33, 348595.0599999996 5571403.76, 348633.48000000045 5571405.779999999, 348663.4900000002 5571406.119999999, 348694.48000000045 5571408.24, 348706.3099999996 5571409.050000001, 348710.29000000004 5571409.77, 348781.58999999985 5571422.66, 348816.3799999999 5571431.26, 348852.20999999996 5571439.18, 348863.29000000004 5571443.0600000005, 348888.2000000002 5571451.76, 348923.6699999999 5571467, 348954.6799999997 5571484.98, 348986.3499999996 5571505.73, 349049.28000000026 5571548.15, 349090.8300000001 5571573.58, 349116.4900000002 5571584.859999999, 349185.5599999996 5571611.1899999995, 349233.2999999998 5571627.4399999995, 349259.6699999999 5571630.73, 349297.98000000045 5571630.43, 349337.04000000004 5571627.529999999, 349367.51999999955 5571625.84, 349393.5599999996 5571613.59, 349410.6900000004 5571605.529999999, 349479.28000000026 5571573.84, 349502.7999999998 5571565.390000001, 349504.5499999998 5571563.18, 349530.5499999998 5571551.5, 349553.6200000001 5571542.890000001, 349574.8700000001 5571537.73, 349592.6200000001 5571534.869999999, 349614.8099999996 5571532.75, 349630.6500000004 5571534.539999999, 349659.25 5571534.85, 349695.6900000004 5571531.02, 349704.9299999997 5571530.57, 349723.9299999997 5571526.539999999, 349745.3099999996 5571521.529999999, 349773.88999999966 5571516.210000001, 349746.46999999974 5571492.550000001, 349715.01999999955 5571465.4, 349704.0499999998 5571455.93, 349700.6799999997 5571453.029999999, 349693.8099999996 5571451.49, 349690.23000000045 5571448.460000001, 349688.58999999985 5571441.76, 349686.58999999985 5571435.800000001, 349682.7400000002 5571430.1, 349675.2999999998 5571422.65, 349673.4900000002 5571420.25, 349671.98000000045 5571416.17, 349671.1699999999 5571412.16, 349670.78000000026 5571407.15, 349671.5999999996 5571403.59, 349673.6699999999 5571401.470000001, 349673.9500000002 5571397.25, 349673.36000000034 5571393.49, 349671.86000000034 5571388.460000001, 349670.8200000003 5571382.029999999, 349669.5 5571375.25, 349667.33999999985 5571370.359999999, 349655.70999999996 5571351.52, 349647.6900000004 5571339.77, 349639.95999999996 5571329.720000001, 349636.58999999985 5571326.91, 349632.1200000001 5571322.25, 349631.25 5571321.199999999, 349626.96999999974 5571315.99, 349622.70999999996 5571310.83, 349620.54000000004 5571303.74, 349615.61000000034 5571297.609999999, 349612.3700000001 5571293.59, 349607.48000000045 5571280.15, 349600.2599999998 5571260.3100000005, 349599.6900000004 5571258.57, 349595.6200000001 5571245.92, 349595.3799999999 5571243.6, 349593.20999999996 5571223.35, 349591.03000000026 5571203.039999999, 349590.4500000002 5571197.640000001, 349583.5499999998 5571175.08, 349583.28000000026 5571174.220000001, 349574.33999999985 5571157.359999999, 349560.95999999996 5571146.630000001, 349552.0599999996 5571139.76, 349535.6500000004 5571128.449999999, 349517.6200000001 5571114.720000001, 349509.1799999997 5571106.529999999, 349500.0700000003 5571099.130000001, 349492.4299999997 5571092.92, 349491.0499999998 5571089.4, 349490.5 5571086.27, 349494.01999999955 5571075.27, 349496.75 5571063.619999999, 349497.51999999955 5571057.460000001, 349496.45999999996 5571052.0600000005, 349496.3700000001 5571047.390000001, 349496.26999999955 5571042.49, 349502.0499999998 5571030.85, 349501.33999999985 5571024.470000001, 349498.6500000004 5571016.67, 349496.45999999996 5571008.17, 349492.3700000001 5571001.8100000005, 349489.0499999998 5570998.09, 349489.9400000004 5570994.6, 349490.5599999996 5570992.17, 349489.03000000026 5570990.02, 349489.2999999998 5570987.970000001, 349487.33999999985 5570984.33, 349491.4500000002 5570969.5, 349491.7400000002 5570968.41, 349492.45999999996 5570963.84, 349491.21999999974 5570960.3100000005, 349488.3700000001 5570955.9, 349490.08999999985 5570952.76, 349492.5499999998 5570949.91, 349497.6200000001 5570949.07, 349500.96999999974 5570945.65, 349501.3700000001 5570942.529999999, 349503.9000000004 5570922.24, 349510.96999999974 5570912.18, 349518.5999999996 5570904.1899999995, 349537.3799999999 5570888.359999999, 349541.83999999985 5570884.539999999, 349550.51999999955 5570880.619999999, 349555.4199999999 5570878.460000001, 349562.8300000001 5570875.17, 349565.26999999955 5570876.699999999, 349569.7000000002 5570868.380000001, 349587.86000000034 5570874.460000001, 349594.66000000015 5570876.73, 349606.0099999998 5570884.48, 349610.51999999955 5570889.210000001, 349615.8700000001 5570894.960000001, 349626.5700000003 5570906.65, 349635.5800000001 5570916.460000001, 349644.9500000002 5570926.68, 349651.1500000004 5570933.449999999, 349662.3799999999 5570943.41, 349672.66000000015 5570948.949999999, 349741.1299999999 5570968.41, 349836.63999999966 5570990.08, 349867.5099999998 5570992.199999999, 349867.7400000002 5570990.859999999, 349902.04000000004 5570986.109999999, 349948.86000000034 5570979.640000001, 349966.1500000004 5570977.26, 349983.6299999999 5570974.84, 350037.76999999955 5570954.68, 350055.71999999974 5570947.99, 350043.8099999996 5570908.720000001, 350107.7400000002 5570896.58, 350116.4900000002 5570884.75, 350120.8499999996 5570880.74, 350126.3099999996 5570879.140000001, 350130.3200000003 5570874.8100000005, 350137.25 5570872.75, 350139.20999999996 5570870.17, 350138.0800000001 5570865.289999999, 350139.63999999966 5570863.859999999, 350143.8200000003 5570862.41, 350145.76999999955 5570866.359999999, 350149.26999999955 5570866.59, 350154.1299999999 5570864.67, 350156.4000000004 5570858.859999999, 350160.53000000026 5570856.42, 350163.76999999955 5570853.43, 350165.3700000001 5570854.15, 350165.79000000004 5570858.199999999, 350174.2400000002 5570860.460000001, 350182.2000000002 5570857.41, 350189.45999999996 5570857.23, 350190.58999999985 5570862.42, 350197.1699999999 5570865.91, 350203.6200000001 5570864.52, 350205.3700000001 5570866.34, 350208.0099999998 5570866.92, 350211.23000000045 5570864.51, 350222.4900000002 5570862.9399999995, 350224.5800000001 5570861.35, 350225.38999999966 5570857.07, 350230.79000000004 5570855.25, 350236.4199999999 5570853.800000001, 350236.63999999966 5570852.09, 350227.5499999998 5570845.27, 350228.2599999998 5570837.449999999, 350226.28000000026 5570835.83, 350225.6900000004 5570833.550000001, 350228.0999999996 5570832.710000001, 350230.4299999997 5570834.02, 350233.3700000001 5570834.6899999995, 350234.8799999999 5570833.91, 350235.0999999996 5570833.789999999, 350236.63999999966 5570831.6, 350235.54000000004 5570828.210000001, 350237.76999999955 5570827.039999999, 350242.76999999955 5570828.32, 350243.9000000004 5570826.539999999, 350243.98000000045 5570823.57, 350242.9500000002 5570818.859999999, 350241.1900000004 5570815.800000001, 350243.2000000002 5570814.18, 350244.96999999974 5570814.98, 350248.0599999996 5570814.33, 350250.33999999985 5570815.34, 350252.3499999996 5570818.91, 350252.0499999998 5570821.26, 350251.5800000001 5570822.93, 350252.7400000002 5570824.029999999, 350254.33999999985 5570823.51, 350254.7400000002 5570821.27, 350255.38999999966 5570819.859999999, 350257.86000000034 5570817.75, 350259.6900000004 5570818.779999999, 350262.4500000002 5570819.43, 350264.78000000026 5570818.59, 350266.5999999996 5570816.630000001, 350267.25 5570814.34, 350266.38999999966 5570809.970000001, 350265.28000000026 5570806.16, 350266.2000000002 5570803.789999999, 350267.41000000015 5570801.93, 350274.21999999974 5570796.91, 350274.71999999974 5570793.16, 350269.6799999997 5570788.83, 350268.3200000003 5570785.119999999, 350270.4199999999 5570783.83, 350272.13999999966 5570784.18, 350278.03000000026 5570786.17, 350282.7999999998 5570786.210000001, 350283.1200000001 5570778.26, 350285.6900000004 5570778.16, 350287.6200000001 5570779.859999999, 350288.6900000004 5570781.66, 350290.9900000002 5570781.119999999, 350291.9000000004 5570778.289999999, 350290.45999999996 5570776.390000001, 350287.4299999997 5570773.5, 350285.95999999996 5570771.359999999, 350286.0800000001 5570767.25, 350289.95999999996 5570764.970000001, 350292.25 5570764.210000001, 350296.0099999998 5570764.01, 350297.20999999996 5570762.83, 350297.2400000002 5570760.34, 350296.0700000003 5570753.18, 350298.79000000004 5570751.640000001, 350303.95999999996 5570751.140000001, 350311.33999999985 5570751.630000001, 350317.8499999996 5570751.029999999, 350412.71999999974 5570743.58, 350486.21999999974 5570742.640000001, 350525.8499999996 5570743.050000001, 350557.6200000001 5570763.83, 350610.86000000034 5570767.4399999995, 350620.48000000045 5570760.59, 350625.75 5570761.449999999, 350626.2999999998 5570753.050000001, 350641.5099999998 5570744.9399999995, 350659.78000000026 5570742.359999999, 350659.71999999974 5570730.98, 350671.8300000001 5570727.630000001, 350675.16000000015 5570720.390000001, 350678.54000000004 5570718.130000001, 350678.3499999996 5570714.119999999, 350684.01999999955 5570712.029999999, 350686.3200000003 5570716.1, 350690.9500000002 5570717, 350694.9299999997 5570712.49, 350702.53000000026 5570719.09, 350713.03000000026 5570707.779999999, 350714.7000000002 5570705.99, 350716.11000000034 5570704.48, 350720.26999999955 5570686.619999999, 350724.91000000015 5570669.869999999, 350741.1299999999 5570611.3100000005, 350745.01999999955 5570597.300000001, 350758.9400000004 5570547.050000001, 350764.2400000002 5570527.880000001, 350766.03000000026 5570521.470000001, 350773.53000000026 5570494.380000001, 350776.5999999996 5570483.289999999, 350786.5599999996 5570447.33, 350788.9900000002 5570438.58, 350802.29000000004 5570424.449999999, 350811.5599999996 5570414.630000001, 350813.4500000002 5570412.619999999, 350817.6900000004 5570408.109999999, 350824.26999999955 5570401.140000001, 350836.66000000015 5570387.99, 350849.61000000034 5570374.24, 350853.29000000004 5570370.48, 350859.0800000001 5570364.550000001, 350868.96999999974 5570354.41, 350882.38999999966 5570340.6899999995, 350889.2999999998 5570333.609999999, 350896.6299999999 5570326.109999999, 350903.6900000004 5570318.880000001, 350955.36000000034 5570266.01, 350967.0999999996 5570238.449999999, 351026.63999999966 5570098.73, 351049.3700000001 5570080.109999999, 351092.83999999985 5570044.529999999, 351124.8499999996 5570018.300000001, 351184.2400000002 5570080.390000001, 351202.73000000045 5570101.99, 351272.5999999996 5570183.6, 351309.0599999996 5570226.18, 351326.2999999998 5570246.32, 351343.6500000004 5570266.58, 351361.0800000001 5570286.93, 351372.6699999999 5570300.470000001, 351377.25 5570309.23, 351394.95999999996 5570343.08, 351397.4400000004 5570352.17, 351410.6900000004 5570400.550000001, 351415.45999999996 5570417.970000001, 351415.23000000045 5570449.5600000005, 351414.9000000004 5570495.17, 351414.6799999997 5570525.3100000005, 351412.9000000004 5570539.17, 351409.3799999999 5570566.42, 351430.5099999998 5570638.029999999, 351432.66000000015 5570679.720000001, 351458.01999999955 5570726.9, 351463.9900000002 5570723.3100000005, 351492.21999999974 5570765.949999999, 351554.4900000002 5570855.15, 351560.23000000045 5570872.42, 351580 5570885.01, 351661.86000000034 5570883.82, 351667.3799999999 5570882.9, 351679.6799999997 5570880.85, 351733.63999999966 5570871.880000001, 351749.3200000003 5570864.66, 351780.88999999966 5570849.93, 351784.5599999996 5570819.199999999, 351784.61000000034 5570727.710000001, 351781.75 5570659.699999999, 351781.8099999996 5570656.5600000005, 351781.9199999999 5570651.949999999, 351783.48000000045 5570581.66, 351785.95999999996 5570510.15, 351782.9199999999 5570423.720000001, 351779.3499999996 5570322.23, 351778.3200000003 5570253.82, 351769.41000000015 5570172.380000001, 351768.9500000002 5570159.85, 351768.63999999966 5570151.1899999995, 351766.70999999996 5570097.9, 351769.2000000002 5570019.23, 351769.33999999985 5570014.6, 351765.08999999985 5569927.98, 351764.41000000015 5569914.039999999, 351772.8499999996 5569825.609999999, 351773.29000000004 5569821.869999999, 351775.1200000001 5569801.880000001, 351775.03000000026 5569797.199999999, 351775 5569795.369999999, 351774.5999999996 5569773.98, 351774.5099999998 5569769.17, 351773.8200000003 5569731.34, 351773.5099999998 5569714.710000001, 351773.41000000015 5569709.26, 351782.21999999974 5569664.390000001, 351791.26999999955 5569619.220000001, 351800.6699999999 5569572.33, 351805.6299999999 5569547.619999999, 351807.29000000004 5569541.789999999, 351809.5599999996 5569533.77, 351821.91000000015 5569490.32, 351839.5 5569428.52, 351862.96999999974 5569345.970000001, 351864.46999999974 5569340.65, 351866.5599999996 5569333.32, 351885.83999999985 5569270.09, 351906.6200000001 5569200.65, 351926.41000000015 5569151.279999999, 351944.58999999985 5569110.98, 351985.2000000002 5569049.470000001, 352025.3700000001 5568994.41, 352079.0700000003 5568941.67, 352082.08999999985 5568938.710000001, 352129.3300000001 5568883.5, 352179.20999999996 5568838.699999999, 352221.03000000026 5568791.52, 352264.3499999996 5568744.98, 352285.36000000034 5568710.18, 352291.3700000001 5568699.199999999, 352304.3200000003 5568675.5600000005, 352315.03000000026 5568655.59, 352322.29000000004 5568639.109999999, 352331.78000000026 5568617.01, 352336.7599999998 5568605.73, 352347.73000000045 5568564.02, 352353.7400000002 5568541.289999999, 352359.1799999997 5568515.779999999, 352362.41000000015 5568489.49, 352365.98000000045 5568460.140000001, 352366.54000000004 5568455.279999999, 352369.21999999974 5568422.9, 352371.7599999998 5568393.26, 352375.5999999996 5568387.49, 352379.51999999955 5568381.359999999, 352382.9299999997 5568369.66, 352387.79000000004 5568352.6899999995, 352380.8099999996 5568340.619999999, 352381.01999999955 5568335.890000001, 352382.13999999966 5568311.5600000005, 352384.01999999955 5568270.1, 352386.70999999996 5568240.890000001, 352387.6699999999 5568230.41, 352390.3300000001 5568199.73, 352391.0499999998 5568191.380000001, 352391.63999999966 5568184.59, 352393.83999999985 5568184.699999999, 352391.8300000001 5568147.140000001, 352396.7000000002 5568121.17, 352405.75 5568095.59, 352401.91000000015 5568059.85, 352407.0999999996 5568034, 352411.5499999998 5568024.1899999995, 352411.5999999996 5568023.029999999, 352411.6500000004 5568021.460000001, 352411.83999999985 5568016.199999999, 352411.9400000004 5568013.57, 352411.98000000045 5568012.41, 352415.36000000034 5568009.18, 352415.86000000034 5567984.1899999995, 352415.8799999999 5567983.07, 352416.11000000034 5567968.3100000005, 352416.0800000001 5567967.42, 352415.98000000045 5567966.359999999, 352415.86000000034 5567964.33, 352415.63999999966 5567960.73, 352413.8700000001 5567931.42, 352413.5800000001 5567926.33, 352410.8499999996 5567917.48, 352413.1799999997 5567911.869999999, 352415.1299999999 5567892.93, 352415.2400000002 5567891.890000001, 352415.3799999999 5567885.619999999, 352415.6200000001 5567878.710000001, 352416.5 5567852.970000001, 352420.20999999996 5567842.73, 352424.4000000004 5567831.17, 352430.73000000045 5567811.34, 352432.01999999955 5567804.960000001, 352433.88999999966 5567795.75, 352435.3300000001 5567782.289999999, 352437.6500000004 5567760.48, 352438.1200000001 5567756.140000001, 352439.2599999998 5567741.66, 352441.04000000004 5567719.16, 352441.7400000002 5567706.18, 352442.23000000045 5567697.199999999, 352442.4500000002 5567693.02, 352442.73000000045 5567687.8100000005, 352442.9299999997 5567684.140000001, 352443.51999999955 5567673.32, 352432.6799999997 5567672.050000001, 352433.6200000001 5567661.3100000005, 352443.3099999996 5567661.26, 352441.28000000026 5567655.26, 352439.6299999999 5567614.710000001, 352437.6200000001 5567593, 352437.4299999997 5567582.869999999, 352438.20999999996 5567576.449999999, 352451.9299999997 5567540.390000001, 352451.61000000034 5567534.890000001, 352451.04000000004 5567524.800000001, 352451.1500000004 5567490.98, 352451.6299999999 5567458.720000001, 352450.16000000015 5567450, 352450.66000000015 5567434.18, 352454.3099999996 5567414.57, 352461.2400000002 5567383.029999999, 352470.3200000003 5567343.300000001, 352471.6799999997 5567338.140000001, 352480.6200000001 5567304.199999999, 352491.98000000045 5567272.119999999, 352496.66000000015 5567259.59, 352509.83999999985 5567224.359999999, 352517.3300000001 5567204.32, 352519.86000000034 5567198.77, 352539.0099999998 5567156.82, 352548.16000000015 5567136.73, 352581.11000000034 5567076.66, 352584.2599999998 5567072.6899999995, 352589.41000000015 5567065.3100000005, 352601.8499999996 5567048.35, 352612.88999999966 5567033.289999999, 352617.71999999974 5567026.699999999, 352639.1500000004 5566998.99, 352663.8700000001 5566971.92, 352672.28000000026 5566962.720000001, 352675.9199999999 5566958.73, 352681.28000000026 5566952.859999999, 352721.03000000026 5566996.210000001, 352733.91000000015 5567000.0600000005, 352742.4400000004 5567005.9, 352749.78000000026 5567003.300000001, 352783.8300000001 5567020.210000001, 352810.8300000001 5567030.5, 352844.23000000045 5567040, 352879.33999999985 5567045.699999999, 353021.91000000015 5567061.67, 353043.38999999966 5567066.050000001, 353053.26999999955 5567068.07, 353058.6500000004 5567069.17, 353117.5099999998 5567081.199999999, 353118.7999999998 5567083.289999999, 353169.3700000001 5567089.85, 353210.45999999996 5567095.17, 353211.0099999998 5567094.130000001, 353211.5700000003 5567093.08, 353261.8799999999 5567096.85, 353275.6699999999 5567094.960000001, 353293.6500000004 5567096.58, 353312.3300000001 5567095.26, 353352.63999999966 5567092.4, 353360.6500000004 5567090.15, 353381.1299999999 5567084.380000001, 353411.0700000003 5567071.33, 353455.0800000001 5567042.9399999995, 353491.3300000001 5567012.140000001, 353500.9900000002 5567005.109999999, 353520.4000000004 5566990.960000001, 353541.73000000045 5566970.57, 353552 5566955.220000001, 353550.58999999985 5566948.529999999, 353557.5499999998 5566922.289999999, 353571.58999999985 5566895.32, 353579.04000000004 5566891.1, 353588.29000000004 5566889.1, 353595.95999999996 5566873.859999999, 353628.3700000001 5566809.65, 353631.16000000015 5566806.300000001, 353629.1299999999 5566794.24, 353634.79000000004 5566781.039999999, 353640.8099999996 5566766.23, 353646.38999999966 5566753.5600000005, 353665.04000000004 5566728.01, 353674.88999999966 5566708.91, 353678.9299999997 5566704.1899999995, 353710.9400000004 5566675.24, 353724.9000000004 5566657.57, 353751.03000000026 5566638.26, 353768.61000000034 5566623.42, 353789.7599999998 5566611.57, 353793.70999999996 5566609.35, 353797.0499999998 5566607.640000001, 353802.29000000004 5566606.35, 353809.91000000015 5566601.3100000005, 353811.6799999997 5566600.359999999, 353817.86000000034 5566596.210000001, 353827.71999999974 5566589.460000001, 353837.1200000001 5566584.75, 353860.26999999955 5566573.32, 353883.5700000003 5566561.77, 353889.1299999999 5566558.98, 353908.1799999997 5566548.890000001, 353911.2999999998 5566547.140000001, 353912.1500000004 5566546.73, 353942.2599999998 5566530.09, 353962.25 5566519.49, 353968.3099999996 5566516.630000001, 353974.13999999966 5566515.98, 353999.38999999966 5566497.869999999, 354035.9900000002 5566470.609999999, 354038.71999999974 5566468.210000001, 354047.2999999998 5566460.550000001, 354063.9199999999 5566446.720000001, 354068.5 5566443.140000001, 354072.73000000045 5566439.84, 354081.4900000002 5566430.68, 354084.28000000026 5566427.84, 354090.2400000002 5566421.779999999, 354092.6799999997 5566419.1, 354100.9299999997 5566410.07, 354105.8300000001 5566404.710000001, 354115.4000000004 5566394.01, 354123.1799999997 5566385.32, 354126.280000</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109004</v>
       </c>
       <c r="O2" s="3">
-        <v>46210.21083545753</v>
+        <v>46260.5809233054</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>30936</v>
       </c>
       <c r="S2" s="3">
         <v>33989</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>