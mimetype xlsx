--- v2 (2026-02-17)
+++ v3 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109003</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.34294369642</v>
+        <v>46116.62303438295</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29289</v>
       </c>
       <c r="S2" s="3">
         <v>33989</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>