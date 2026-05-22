--- v3 (2026-04-04)
+++ v4 (2026-05-22)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109003</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.62303438295</v>
+        <v>46164.94672300059</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29289</v>
       </c>
       <c r="S2" s="3">
         <v>33989</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>