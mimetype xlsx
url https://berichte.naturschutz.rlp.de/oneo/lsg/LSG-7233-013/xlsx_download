--- v4 (2026-05-22)
+++ v5 (2026-07-08)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109003</v>
       </c>
       <c r="O2" s="3">
-        <v>46164.94672300059</v>
+        <v>46211.75188904048</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29289</v>
       </c>
       <c r="S2" s="3">
         <v>33989</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>