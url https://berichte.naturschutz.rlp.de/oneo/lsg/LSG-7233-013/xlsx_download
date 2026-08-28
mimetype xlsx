--- v5 (2026-07-08)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Gerolstein und Umgebung</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-013</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Vulkaneifel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-013.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-013.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((329402.28000000026 5565122.210000001, 329389.3700000001 5565105.73, 329387.0599999996 5565098.0600000005, 329386.4500000002 5565090.08, 329388.21999999974 5565076.380000001, 329390.03000000026 5565068.57, 329394.26999999955 5565050.289999999, 329397.96999999974 5565028.24, 329401.6799999997 5565002.609999999, 329403.6900000004 5564989.66, 329405.0499999998 5564975.470000001, 329406.5499999998 5564968.67, 329410.2400000002 5564948.6899999995, 329411.2400000002 5564942.890000001, 329411.6500000004 5564937.9399999995, 329412.16000000015 5564931.9, 329405.13999999966 5564914.99, 329402.1299999999 5564911.140000001, 329400.5 5564906.789999999, 329399.6299999999 5564899.66, 329400.08999999985 5564892.43, 329402.0700000003 5564885.42, 329406.6299999999 5564872.970000001, 329407.61000000034 5564865.970000001, 329408.51999999955 5564862.789999999, 329409.5 5564852.539999999, 329409.13999999966 5564847.6899999995, 329408.1799999997 5564837.67, 329406.63999999966 5564828.0600000005, 329404.58999999985 5564818.199999999, 329405.4299999997 5564812.960000001, 329401.3799999999 5564797.99, 329394.23000000045 5564779.67, 329392.1699999999 5564762.02, 329388.1500000004 5564763.890000001, 329389.1500000004 5564758.630000001, 329386.66000000015 5564754.529999999, 329360.29000000004 5564701.890000001, 329341.0999999996 5564666.699999999, 329339.9900000002 5564664.6, 329337.63999999966 5564660.92, 329317.8499999996 5564629.220000001, 329309.16000000015 5564615.3100000005, 329284.4000000004 5564578.869999999, 329268.8300000001 5564559.720000001, 329253.21999999974 5564544.789999999, 329239.3099999996 5564533.43, 329177.9500000002 5564481.85, 329156.5499999998 5564455.970000001, 329150.13999999966 5564443.76, 329138.78000000026 5564422.17, 329129.8799999999 5564392.050000001, 329120.1299999999 5564348.75, 329115.5999999996 5564337.050000001, 329103.3799999999 5564305.470000001, 329100.6500000004 5564298.76, 329094.08999999985 5564282.619999999, 329079.20999999996 5564260.77, 329020.0800000001 5564188.949999999, 328950.63999999966 5564107.779999999, 328936.23000000045 5564093.58, 328926.4299999997 5564083.91, 328904.4500000002 5564068.92, 328873.0499999998 5564056.27, 328843.7400000002 5564049.9399999995, 328827.4900000002 5564046.960000001, 328800.5 5564032.85, 328787.0700000003 5564018.33, 328781.9199999999 5564003.67, 328777 5563989.6899999995, 328763.5099999998 5563979.59, 328764.0800000001 5563982.869999999, 328756.95999999996 5563986.869999999, 328755.4900000002 5563988, 328750.5700000003 5563986.6899999995, 328749.7400000002 5563986.460000001, 328745.16000000015 5563986, 328742.6799999997 5563984.5, 328740.4500000002 5563982.779999999, 328737.66000000015 5563982.1899999995, 328735.04000000004 5563982.869999999, 328732.9000000004 5563984.35, 328731.54000000004 5563986.5600000005, 328731.1699999999 5563989.26, 328728.2599999998 5563987.93, 328724.5099999998 5563987.300000001, 328720.45999999996 5563986.880000001, 328715.45999999996 5563984.699999999, 328710.0599999996 5563981.74, 328697.4500000002 5563973.33, 328684.36000000034 5563965.4399999995, 328682.41000000015 5563963.26, 328678.70999999996 5563953.83, 328674.13999999966 5563956.43, 328670.3099999996 5563958.130000001, 328668.33999999985 5563958.15, 328666.4900000002 5563957.49, 328665.48000000045 5563954.779999999, 328664.0800000001 5563954.93, 328659.5499999998 5563958.140000001, 328655.78000000026 5563960.289999999, 328652.11000000034 5563960.220000001, 328649.4000000004 5563959.65, 328647.66000000015 5563957.41, 328646.73000000045 5563953.380000001, 328645.79000000004 5563953.16, 328644.75 5563953.82, 328643.1799999997 5563953.93, 328641.48000000045 5563952.800000001, 328640.36000000034 5563950.77, 328638.41000000015 5563950.890000001, 328636.38999999966 5563950.800000001, 328634.96999999974 5563950.539999999, 328631.7599999998 5563951.25, 328629.0099999998 5563952.35, 328628.1799999997 5563953.91, 328626.75 5563954.51, 328625.3499999996 5563954.57, 328623.61000000034 5563952.6, 328621.8200000003 5563948.279999999, 328620.41000000015 5563946.84, 328618.7599999998 5563946.17, 328616.1699999999 5563946.17, 328611.9000000004 5563947.1899999995, 328606.9900000002 5563947.66, 328605.2999999998 5563946.5600000005, 328602.25 5563943.68, 328599.3200000003 5563941.99, 328597.1799999997 5563941.289999999, 328593.9500000002 5563941.619999999, 328592.9900000002 5563941.529999999, 328592.1500000004 5563940.619999999, 328591.9000000004 5563937.58, 328591.0800000001 5563935.15, 328585.9400000004 5563931.9, 328583.04000000004 5563931.82, 328580.1699999999 5563932.449999999, 328574.9000000004 5563936.359999999, 328573.63999999966 5563936.460000001, 328572.4500000002 5563935.300000001, 328570.9199999999 5563933.970000001, 328569.21999999974 5563933.880000001, 328566.83999999985 5563934.789999999, 328565.28000000026 5563934.65, 328564.1799999997 5563934.050000001, 328563.61000000034 5563931.8100000005, 328562.3099999996 5563930.220000001, 328560.8799999999 5563930.140000001, 328559.61000000034 5563931.1, 328558.66000000015 5563932.369999999, 328557.36000000034 5563932.550000001, 328556.1799999997 5563932.16, 328555.71999999974 5563930.23, 328554.6299999999 5563928.83, 328551.1699999999 5563929.42, 328549.1900000004 5563928.619999999, 328547.1699999999 5563928.18, 328545.4199999999 5563928.42, 328545.1900000004 5563929.27, 328545.4299999997 5563931.07, 328544.8099999996 5563931.93, 328542.7999999998 5563931.949999999, 328540.5499999998 5563930.8100000005, 328538.3099999996 5563929.01, 328533.5499999998 5563929.42, 328531.3499999996 5563930.26, 328530.5999999996 5563930.68, 328529.1900000004 5563930.539999999, 328527.66000000015 5563929.57, 328526.5700000003 5563929.15, 328525.3700000001 5563929.369999999, 328525.01999999955 5563930.32, 328524.8499999996 5563931.85, 328524.25 5563933.26, 328523.41000000015 5563933.75, 328522.36000000034 5563933.42, 328520.1900000004 5563931.76, 328518.3499999996 5563930.869999999, 328515.4500000002 5563929.91, 328513.9900000002 5563928.9, 328513.36000000034 5563926.949999999, 328513.2000000002 5563923.73, 328513.3200000003 5563920.539999999, 328512.76999999955 5563919.720000001, 328511.4299999997 5563920.039999999, 328510.5 5563921.1, 328508.91000000015 5563921.75, 328507.1799999997 5563921.5, 328503.6699999999 5563919.539999999, 328501.1500000004 5563917.08, 328499.9299999997 5563916.449999999, 328498.3499999996 5563916.800000001, 328496.88999999966 5563917.48, 328495.46999999974 5563917.4399999995, 328494.11000000034 5563915.890000001, 328492.29000000004 5563911.99, 328493.04000000004 5563908.27, 328492.7599999998 5563906.5, 328491.38999999966 5563905.779999999, 328489.4400000004 5563906.210000001, 328488.70999999996 5563906.779999999, 328487.5599999996 5563905.08, 328484.3200000003 5563901.99, 328481.3300000001 5563898.42, 328466.0700000003 5563896.01, 328452.76999999955 5563888.359999999, 328448.2599999998 5563884.99, 328441.29000000004 5563885.130000001, 328438.8200000003 5563884.66, 328435.29000000004 5563884.640000001, 328430.6699999999 5563883.960000001, 328427.13999999966 5563883.9399999995, 328423.36000000034 5563884.949999999, 328419.71999999974 5563885.210000001, 328414.61000000034 5563886.98, 328412.41000000015 5563887.57, 328406.6699999999 5563887.699999999, 328404.5099999998 5563887.199999999, 328400.0599999996 5563886.789999999, 328397.5999999996 5563886.43, 328396.6799999997 5563885.58, 328395.88999999966 5563882.619999999, 328393.86000000034 5563880.140000001, 328391.1500000004 5563877.33, 328388.2599999998 5563876.18, 328384.6299999999 5563874.73, 328364.0999999996 5563872.24, 328361.0700000003 5563871.27, 328359.2000000002 5563869.98, 328356.8200000003 5563868.279999999, 328354.2999999998 5563867.359999999, 328351.6799999997 5563866.73, 328348.7000000002 5563866.66, 328345.9000000004 5563866.050000001, 328341.1900000004 5563865.859999999, 328339.08999999985 5563865.57, 328337.23000000045 5563864.74, 328335.9299999997 5563863.52, 328335.70999999996 5563862.710000001, 328336.16000000015 5563861.880000001, 328336.20999999996 5563860.970000001, 328335.5999999996 5563860, 328333.83999999985 5563859.35, 328331.2400000002 5563859.09, 328329.0099999998 5563858.27, 328326.6699999999 5563857.630000001, 328325.4000000004 5563856.869999999, 328323.98000000045 5563855.300000001, 328323.2000000002 5563852.609999999, 328322.29000000004 5563851.380000001, 328321.11000000034 5563850.52, 328319.7400000002 5563849.85, 328318.29000000004 5563849.539999999, 328315.03000000026 5563849.58, 328313.3200000003 5563847.75, 328312.0499999998 5563847.25, 328309.9299999997 5563847.140000001, 328307.3499999996 5563847.359999999, 328303.3300000001 5563846.58, 328299.9400000004 5563845.9399999995, 328295.86000000034 5563845.82, 328292.98000000045 5563846.02, 328291.6900000004 5563845.9, 328290.76999999955 5563845.699999999, 328289.5 5563845.77, 328288.86000000034 5563845.789999999, 328287.5800000001 5563845.380000001, 328285.8499999996 5563845.279999999, 328281.79000000004 5563843.9, 328280.04000000004 5563843.029999999, 328278.9199999999 5563842.289999999, 328276.3700000001 5563839.83, 328275.3300000001 5563838.92, 328273.9500000002 5563838.470000001, 328271.9199999999 5563837.779999999, 328270.63999999966 5563837.57, 328267.1900000004 5563837.619999999, 328265.9900000002 5563837.24, 328264.95999999996 5563836.51, 328263.75 5563835.699999999, 328262.71999999974 5563834.970000001, 328261.70999999996 5563834.5, 328260.79000000004 5563834.279999999, 328258.2599999998 5563834.460000001, 328254.0999999996 5563835.220000001, 328251.8300000001 5563835.32, 328249.71999999974 5563835.35, 328240.5 5563835.16, 328237.2400000002 5563835.300000001, 328228.75 5563833.85, 328225.95999999996 5563833.710000001, 328216.1900000004 5563833.65, 328209.7400000002 5563832.08, 328170.83999999985 5563822.65, 328154.95999999996 5563827.140000001, 328104.6799999997 5563814.07, 328095.9500000002 5563812.1, 328068.7999999998 5563809.34, 328055.16000000015 5563814.720000001, 328056.3200000003 5563818.369999999, 328058.38999999966 5563823.67, 328057.20999999996 5563823.83, 328056.5499999998 5563824.16, 328056.4199999999 5563825.199999999, 328056.9199999999 5563826.33, 328058.63999999966 5563827.529999999, 328059.5599999996 5563828.23, 328059.4299999997 5563830.34, 328059.03000000026 5563831.73, 328057.7599999998 5563833.470000001, 328056.4500000002 5563834.26, 328055.0700000003 5563835.890000001, 328052.78000000026 5563836.82, 328049.5499999998 5563837.92, 328046.5999999996 5563839.5600000005, 328045.6200000001 5563840.109999999, 328044.5599999996 5563840.08, 328043.25 5563839.27, 328039.0099999998 5563835.0600000005, 328037.76999999955 5563834.73, 328037 5563834.119999999, 328035.38999999966 5563833.949999999, 328033.45999999996 5563834.18, 328021.3700000001 5563837.720000001, 328020.1200000001 5563837.82, 328018.3300000001 5563837.039999999, 328018.1299999999 5563835.73, 328017.01999999955 5563835.07, 328016.0499999998 5563833.66, 328015.36000000034 5563833.300000001, 328014.2400000002 5563833.140000001, 328011.4400000004 5563831.800000001, 328009.5 5563831.640000001, 328007.6900000004 5563832.15, 328005.8499999996 5563833.35, 328004.9500000002 5563834.609999999, 328002.3099999996 5563836.07, 328000.7999999998 5563836.140000001, 327999.08999999985 5563835.609999999, 327998.3099999996 5563834.460000001, 327995.7599999998 5563833.18, 327994.23000000045 5563833.35, 327991.08999999985 5563834.93, 327989.0499999998 5563835.73, 327986.6200000001 5563835.539999999, 327985.1500000004 5563835.77, 327983.78000000026 5563831.23, 327978.0099999998 5563813.68, 327968.4900000002 5563788.17, 327967.6799999997 5563785.68, 327960.63999999966 5563764.109999999, 327945.0499999998 5563716.359999999, 327936.4299999997 5563690.92, 327923.6500000004 5563653.25, 327917.4000000004 5563634.789999999, 327909.2400000002 5563625.550000001, 327905.95999999996 5563621.869999999, 327870.23000000045 5563581.41, 327867.0700000003 5563577.83, 327858.0599999996 5563567.630000001, 327848.3499999996 5563552.67, 327841.5099999998 5563542.130000001, 327837.71999999974 5563536.289999999, 327835.4900000002 5563533.279999999, 327826.36000000034 5563516.3100000005, 327820.21999999974 5563504.85, 327819.04000000004 5563501.550000001, 327814.6299999999 5563489.32, 327808.71999999974 5563472.92, 327816.0499999998 5563451.34, 327820.5999999996 5563437.890000001, 327822.5800000001 5563432.76, 327843.0599999996 5563379.710000001, 327845.6900000004 5563372.83, 327866.5499999998 5563314.51, 327867.63999999966 5563311.48, 327878.0499999998 5563282.199999999, 327889.4500000002 5563250.52, 327890.2400000002 5563241.08, 327890.61000000034 5563238.02, 327891.3099999996 5563235.949999999, 327892.66000000015 5563234.449999999, 327894.16000000015 5563233.460000001, 327895.1500000004 5563233.880000001, 327897.5099999998 5563232.789999999, 327899.48000000045 5563232.710000001, 327902.8099999996 5563231.789999999, 327903.9199999999 5563231.210000001, 327904.7599999998 5563231.18, 327905.98000000045 5563230.27, 327907.7999999998 5563229.800000001, 327912.4000000004 5563225.18, 327915.8499999996 5563221.6899999995, 327919.3700000001 5563216.65, 327920.04000000004 5563215.76, 327920.6500000004 5563215.34, 327922.75 5563213.27, 327923.7000000002 5563212.369999999, 327924.75 5563210.68, 327925.41000000015 5563209.460000001, 327927.36000000034 5563207.26, 327930.11000000034 5563204.24, 327937.0800000001 5563192.140000001, 327937.6299999999 5563186.1899999995, 327937.6699999999 5563182.08, 327938.7999999998 5563177.57, 327940.78000000026 5563173.550000001, 327941.5800000001 5563172.76, 327943.2000000002 5563170.26, 327945.0599999996 5563168.73, 327946.9000000004 5563167.609999999, 327948.4500000002 5563167.4399999995, 327949.7999999998 5563165.68, 327862.66000000015 5563130.76, 327677.9400000004 5563075.07, 327647.70999999996 5563065.710000001, 327617.04000000004 5563062.02, 327591.6799999997 5563063.390000001, 327540.4299999997 5563069.640000001, 327526.63999999966 5563070.73, 327522.1200000001 5563085.73, 327410.08999999985 5563047.300000001, 327374.4299999997 5563039.1, 327360.2599999998 5563035.869999999, 327330.0800000001 5563019.050000001, 327322.21999999974 5563014.68, 327292.79000000004 5563001.039999999, 327292.0099999998 5562999.9399999995, 327289.75 5562996.789999999, 327284.08999999985 5562993.449999999, 327265.21999999974 5562982.18, 327233.2999999998 5562969.630000001, 327209.66000000015 5562960.380000001, 327193.3200000003 5562955.220000001, 327168.5700000003 5562947.460000001, 327148.9500000002 5562945.130000001, 327139.8700000001 5562943.73, 327113.3799999999 5562939.67, 327086.21999999974 5562936.119999999, 327072.6699999999 5562934.359999999, 327044.0099999998 5562940.27, 327038.2000000002 5562936.35, 327032.51999999955 5562941.01, 327028.3799999999 5562927.43, 327031.8700000001 5562914.68, 327041 5562912.300000001, 327037.9400000004 5562903.6899999995, 327043 5562894.26, 327035.8099999996 5562872.07, 327041.66000000015 5562853.4399999995, 327059.9299999997 5562830.33, 327057.3499999996 5562788.25, 327059.51999999955 5562773.4, 327065.38999999966 5562765.460000001, 327059.16000000015 5562716.710000001, 327054.3499999996 5562691.300000001, 327047.0599999996 5562680.460000001, 327025.5499999998 5562669.789999999, 326996.6500000004 5562655.4399999995, 326989.88999999966 5562650.3100000005, 326957.6699999999 5562625.84, 326943.66000000015 5562587.039999999, 326927.11000000034 5562580.779999999, 326926.8200000003 5562566.25, 326918.4299999997 5562556.6, 326901.01999999955 5562553.960000001, 326894.76999999955 5562539.67, 326872.0800000001 5562520.57, 326860.33999999985 5562510.630000001, 326845.4199999999 5562485.92, 326843.58999999985 5562479.869999999, 326839.3799999999 5562465.93, 326807.4199999999 5562432.17, 326728.3099999996 5562384.960000001, 326693.58999999985 5562367.869999999, 326682.1500000004 5562356.359999999, 326672.3099999996 5562354.93, 326661.23000000045 5562344.83, 326647.53000000026 5562319.32, 326638.7400000002 5562302.93, 326629.7400000002 5562292.01, 326629.5 5562275.449999999, 326626.6699999999 5562265.470000001, 326625.04000000004 5562259.73, 326628.3700000001 5562251.24, 326616.1200000001 5562240.5600000005, 326585.6799999997 5562194.880000001, 326578.66000000015 5562195.279999999, 326568.54000000004 5562178.9, 326566.75 5562167.52, 326549.6900000004 5562166.1899999995, 326548.9500000002 5562166.130000001, 326548 5562171.869999999, 326547.08999999985 5562174.869999999, 326549.3099999996 5562180.289999999, 326547.20999999996 5562182.09, 326537.1500000004 5562182.99, 326524.7000000002 5562182.82, 326520.6699999999 5562183.800000001, 326513.53000000026 5562184.359999999, 326509.5999999996 5562185.82, 326506.91000000015 5562186.539999999, 326492.1799999997 5562195.27, 326484.5099999998 5562196.289999999, 326476.8799999999 5562198.630000001, 326472.41000000015 5562200.369999999, 326462.2400000002 5562207.960000001, 326454.0999999996 5562212.1, 326446.70999999996 5562206.17, 326447.1299999999 5562209.289999999, 326449.5599999996 5562215.33, 326449.4400000004 5562219.869999999, 326448 5562223.050000001, 326444.08999999985 5562225.26, 326399.21999999974 5562228.73, 326382.4000000004 5562236.84, 326379.23000000045 5562230.710000001, 326377.25 5562228.949999999, 326372.83999999985 5562228.15, 326366.6699999999 5562234.550000001, 326342.0999999996 5562243.15, 326337.75 5562243.720000001, 326335.53000000026 5562241.83, 326332.33999999985 5562234.949999999, 326331.08999999985 5562233.119999999, 326327.9400000004 5562231.609999999, 326322.1900000004 5562234.050000001, 326320.5599999996 5562232.48, 326318.98000000045 5562229.92, 326317.61000000034 5562228.67, 326315.9299999997 5562228.279999999, 326315.08999999985 5562228.93, 326312.0700000003 5562235.3100000005, 326307.7400000002 5562238.08, 326303.1699999999 5562239.08, 326299.13999999966 5562237.15, 326297.8700000001 5562234.050000001, 326295.7599999998 5562232.08, 326291.26999999955 5562231.77, 326279.9000000004 5562237.08, 326277.01999999955 5562237.220000001, 326274.58999999985 5562234.279999999, 326269.4000000004 5562226.65, 326268.13999999966 5562225.710000001, 326264.3200000003 5562225.859999999, 326260 5562227.1899999995, 326258.3499999996 5562229.3100000005, 326256.9500000002 5562232.300000001, 326250.46999999974 5562233.66, 326230.5599999996 5562234.33, 326227.25 5562236.9, 326222.6900000004 5562244.02, 326220.9400000004 5562251.970000001, 326219.21999999974 5562256.34, 326216.0700000003 5562260.65, 326213.8300000001 5562261.65, 326208.2400000002 5562261.92, 326204.23000000045 5562263.98, 326200.54000000004 5562264.5600000005, 326198.1500000004 5562264.0600000005, 326194.1200000001 5562272.41, 326185.66000000015 5562268.710000001, 326181.91000000015 5562269.33, 326177.1200000001 5562268.93, 326174.1900000004 5562270.83, 326172.0999999996 5562273.9399999995, 326169.7599999998 5562282.32, 326161.8300000001 5562290.9399999995, 326151.21999999974 5562295.74, 326147.95999999996 5562301.970000001, 326144.5099999998 5562311.33, 326140.9000000004 5562325.289999999, 326141.38999999966 5562335.35, 326131.03000000026 5562335.98, 326129.16000000015 5562337.359999999, 326125.98000000045 5562345.0600000005, 326124.83999999985 5562352.789999999, 326123.08999999985 5562359, 326119.8099999996 5562364.119999999, 326112.83999999985 5562372.1, 326108.9000000004 5562374.6, 326097.8300000001 5562386.58, 326092.91000000015 5562393.449999999, 326090.5499999998 5562401.49, 326084.2999999998 5562405.34, 326082.9400000004 5562401.57, 326078.9299999997 5562402.960000001, 326072.6200000001 5562407.74, 326066.9500000002 5562412.359999999, 326065.2599999998 5562416.029999999, 326064.3099999996 5562421.24, 326065.4299999997 5562425.85, 326064.75 5562430.09, 326061.4900000002 5562434.18, 326055.28000000026 5562435.800000001, 326051.2400000002 5562439.49, 326048.4000000004 5562443.880000001, 326046.4500000002 5562449.77, 326040.5800000001 5562451.199999999, 326037.21999999974 5562452, 326036.08999999985 5562454.460000001, 326036.6500000004 5562457.0600000005, 326037.8499999996 5562461.35, 326035.5999999996 5562470.550000001, 326031.04000000004 5562474.48, 326021.45999999996 5562481.59, 326013.7000000002 5562499.15, 326012.91000000015 5562510.1899999995, 326006.0499999998 5562513.550000001, 325981.95999999996 5562514.130000001, 325974.5700000003 5562508.32, 325971.25 5562507.85, 325965.5700000003 5562518.17, 325958.96999999974 5562522.92, 325951.7000000002 5562519.74, 325947.86000000034 5562516.57, 325944.6200000001 5562512.65, 325938.0999999996 5562512.99, 325931.04000000004 5562519.08, 325927.03000000026 5562518.49, 325919.23000000045 5562518.8100000005, 325911.75 5562515.619999999, 325901.78000000026 5562516.0600000005, 325898 5562519.619999999, 325893.4400000004 5562522.65, 325884.79000000004 5562525.119999999, 325873.96999999974 5562525.23, 325866.11000000034 5562523.01, 325859.79000000004 5562526.15, 325845.9199999999 5562527.1899999995, 325843.58999999985 5562522.59, 325841.9199999999 5562516.4, 325837.7999999998 5562510.779999999, 325825.2400000002 5562508.9399999995, 325814.6799999997 5562508.24, 325806.9400000004 5562506.48, 325800.5499999998 5562507.84, 325792.58999999985 5562503.359999999, 325784.2000000002 5562501.300000001, 325776.7999999998 5562493.08, 325776.73000000045 5562488.49, 325771.58999999985 5562485.58, 325765.75 5562486.699999999, 325759.04000000004 5562483.74, 325753.61000000034 5562479.529999999, 325748.5 5562477.48, 325742.6799999997 5562471.529999999, 325730.98000000045 5562465.890000001, 325720.8700000001 5562471.199999999, 325717.63999999966 5562465.6899999995, 325712.2000000002 5562467.0600000005, 325711.8499999996 5562462.58, 325706.75 5562460.300000001, 325701.5999999996 5562456.5600000005, 325691.9199999999 5562462.9, 325682.2599999998 5562451.18, 325677.2599999998 5562448.4399999995, 325670.75 5562449.48, 325668.13999999966 5562448.449999999, 325668.9900000002 5562442.76, 325662.9900000002 5562439.699999999, 325655.16000000015 5562440.33, 325652.7999999998 5562437.33, 325646.11000000034 5562434.550000001, 325646.7599999998 5562426.1, 325643.6900000004 5562422.07, 325637.5099999998 5562419.699999999, 325637.6799999997 5562412.58, 325634.95999999996 5562411.109999999, 325629.4000000004 5562411.48, 325626.4500000002 5562406.49, 325618.23000000045 5562402.34, 325614.51999999955 5562394.050000001, 325611.2400000002 5562390.779999999, 325600.9500000002 5562390.779999999, 325596.4900000002 5562396.66, 325585.13999999966 5562394.84, 325585.71999999974 5562390.33, 325579.2400000002 5562388.970000001, 325577.4900000002 5562393.8100000005, 325569.98000000045 5562387.5, 325571.3700000001 5562382.76, 325570.3300000001 5562378.4, 325567.1699999999 5562376.23, 325564.5999999996 5562370.16, 325556.9400000004 5562364.65, 325556.73000000045 5562360.08, 325553.3099999996 5562355.710000001, 325548.9199999999 5562354.08, 325544.63999999966 5562355.92, 325540.8799999999 5562354.3100000005, 325533.9299999997 5562352.039999999, 325526.46999999974 5562350.67, 325521.2599999998 5562347.4, 325512.21999999974 5562349.76, 325507.83999999985 5562348.890000001, 325498.29000000004 5562349.84, 325493.3200000003 5562347.09, 325489.70999999996 5562343.550000001, 325470.7999999998 5562337.4399999995, 325469.86000000034 5562336.619999999, 325465.3700000001 5562332.630000001, 325463.38999999966 5562325.51, 325455.21999999974 5562323.890000001, 325449.58999999985 5562322.08, 325445.46999999974 5562320.27, 325442.3200000003 5562322.0600000005, 325432.6900000004 5562315.960000001, 325420.4299999997 5562316.710000001, 325411.6200000001 5562314.76, 325394.63999999966 5562306.17, 325386.20999999996 5562305.41, 325379.04000000004 5562301.1899999995, 325370.7999999998 5562289.710000001, 325364.03000000026 5562287.84, 325355.91000000015 5562281.51, 325351.5999999996 5562279.74, 325347.96999999974 5562277.08, 325346.3799999999 5562277.5, 325341.20999999996 5562272.529999999, 325332.2000000002 5562267.17, 325327.26999999955 5562266.029999999, 325320.66000000015 5562261.630000001, 325316.21999999974 5562260.9399999995, 325312.91000000015 5562256.300000001, 325306.2999999998 5562252.380000001, 325302.6299999999 5562252.49, 325294.1500000004 5562248.949999999, 325291.03000000026 5562248.26, 325287.9500000002 5562244.75, 325282.16000000015 5562244.27, 325277.45999999996 5562238.949999999, 325273.8700000001 5562240.8100000005, 325269.4000000004 5562237.9, 325264.6799999997 5562236.48, 325261.03000000026 5562231.550000001, 325254.9400000004 5562228.359999999, 325250.76999999955 5562224.66, 325244.70999999996 5562224.970000001, 325224.1299999999 5562219.76, 325223.91000000015 5562214.8100000005, 325225.8200000003 5562212.880000001, 325222.6799999997 5562210.77, 325220.48000000045 5562211.460000001, 325210.63999999966 5562205.77, 325191.71999999974 5562199.5600000005, 325184.83999999985 5562200.57, 325181.1200000001 5562206.6, 325174.5099999998 5562210.550000001, 325168.4900000002 5562208.369999999, 325157.86000000034 5562206.390000001, 325158.3700000001 5562205.550000001, 325172.78000000026 5562178.83, 325175.5599999996 5562173.65, 325178.83999999985 5562171.25, 325227.7400000002 5562135.289999999, 325280.66000000015 5562053.26, 325312.8300000001 5562003.4, 325327.0700000003 5561981.33, 325329.53000000026 5561977.869999999, 325352.3200000003 5561945.74, 325391.2999999998 5561893.390000001, 325401.91000000015 5561878.800000001, 325454.5 5561825.01, 325464.9000000004 5561814.33, 325518.01999999955 5561757.41, 325528.7000000002 5561746.43, 325548.6200000001 5561741.93, 325563.6699999999 5561731.609999999, 325576.41000000015 5561716.66, 325592.7000000002 5561709.609999999, 325601.86000000034 5561710.16, 325609.4900000002 5561703.8100000005, 325617.0999999996 5561690.01, 325625.86000000034 5561656.93, 325634.8499999996 5561643.210000001, 325648.8200000003 5561621.890000001, 325663.5599999996 5561605.42, 325705.51999999955 5561578.59, 325723.4400000004 5561558.49, 325741.33999999985 5561538.42, 325741.70999999996 5561537.48, 325742.11000000034 5561536.460000001, 325750.26999999955 5561539.109999999, 325754.58999999985 5561544.390000001, 325757.2599999998 5561543.51, 325764.26999999955 5561547.49, 325773.4400000004 5561548.6899999995, 325787.7000000002 5561556.109999999, 325801.46999999974 5561554.779999999, 325812.78000000026 5561557.93, 325820.5599999996 5561558.82, 325828.7400000002 5561563.4, 325837.61000000034 5561565.289999999, 325844.28000000026 5561564.619999999, 325846.21999999974 5561567.869999999, 325850.4199999999 5561569.630000001, 325851.9500000002 5561568.779999999, 325861.41000000015 5561568.83, 325866.20999999996 5561573.51, 325869.6699999999 5561576.9399999995, 325884.03000000026 5561581.85, 325890.8300000001 5561582.4, 325903.5 5561587.3100000005, 325918.73000000045 5561591.210000001, 325933.08999999985 5561590.949999999, 325943.3300000001 5561595.390000001, 325955.96999999974 5561591.9399999995, 325963.8200000003 5561597.41, 325968.4000000004 5561595.529999999, 325976.2000000002 5561597.49, 325980.4199999999 5561595.33, 325983.7400000002 5561598.039999999, 325992.1200000001 5561599.17, 325997.21999999974 5561602.41, 325997.25 5561601.300000001, 325997.3700000001 5561597.58, 325997.5499999998 5561592.050000001, 325997.8700000001 5561579.17, 325999.1200000001 5561541.800000001, 326000.0499999998 5561514.609999999, 325982.51999999955 5561451.859999999, 325971.5800000001 5561412.390000001, 325958.0099999998 5561363.48, 325955.0800000001 5561352.460000001, 325950.7999999998 5561301.49, 325944.1699999999 5561222.210000001, 325943.9500000002 5561219.27, 325943.1699999999 5561209.199999999, 325938.8700000001 5561158.42, 325938.36000000034 5561156.210000001, 325933.66000000015 5561135.49, 325929.4199999999 5561116.800000001, 325923.1900000004 5561089.390000001, 326019.53000000026 5561050.23, 326070.3200000003 5561044.26, 326074.3200000003 5561043.800000001, 326153.36000000034 5561034.65, 326155.98000000045 5560956.380000001, 326145.5599999996 5560952.800000001, 326141.45999999996 5560951.41, 326137.3099999996 5560886.48, 326134.4400000004 5560843.43, 326133.96999999974 5560838.49, 326066.23000000045 5560830.220000001, 326023.0599999996 5560838.66, 325975.3799999999 5560856.5, 325933.91000000015 5560886.67, 325932.2599999998 5560887.890000001, 325931.8700000001 5560888.1899999995, 325920.8300000001 5560873.4, 325918.3200000003 5560864.25, 325902.04000000004 5560838.039999999, 325909.3799999999 5560821.01, 325937.4500000002 5560785.6899999995, 325958.6900000004 5560763.73, 325969.75 5560744.4399999995, 325971.4900000002 5560736.970000001, 325970.9900000002 5560736.91, 325883.6799999997 5560677.050000001, 325861.0800000001 5560664.32, 325828.5099999998 5560645.970000001, 325838.0599999996 5560627.33, 325839.0700000003 5560625.609999999, 325840.83999999985 5560622.57, 325840.6500000004 5560621.59, 325836.29000000004 5560622.42, 325833.5 5560624.470000001, 325830.51999999955 5560622.640000001, 325835.9900000002 5560611.960000001, 325828.3099999996 5560613.34, 325826.8300000001 5560616.91, 325823.8799999999 5560616.960000001, 325823.1900000004 5560611.529999999, 325828.3200000003 5560601.82, 325820.63999999966 5560601.65, 325816.8200000003 5560599.460000001, 325818.33999999985 5560592.02, 325824.16000000015 5560590.42, 325825.95999999996 5560584.76, 325818.8200000003 5560581.6, 325811.7999999998 5560580.85, 325805.5599999996 5560578.109999999, 325795.04000000004 5560562.619999999, 325788.96999999974 5560559.880000001, 325782.5499999998 5560564, 325777.25 5560560.4399999995, 325774.8499999996 5560552.75, 325768.3200000003 5560557.24, 325762.9400000004 5560555.27, 325760.1200000001 5560555.98, 325758.7000000002 5560550.300000001, 325749.79000000004 5560546.539999999, 325745.7999999998 5560541.300000001, 325741.0700000003 5560544.609999999, 325735.25 5560540.98, 325724.53000000026 5560536.800000001, 325721.01999999955 5560531.51, 325716.2599999998 5560531.300000001, 325714.03000000026 5560528.91, 325715.78000000026 5560522.539999999, 325712.5 5560513.24, 325708.70999999996 5560512.26, 325705.9000000004 5560521.32, 325702.9900000002 5560519.710000001, 325696.5499999998 5560522.550000001, 325695.1900000004 5560518.720000001, 325691.4400000004 5560516.6, 325687.45999999996 5560514.07, 325684.23000000045 5560508.99, 325690.5 5560492.34, 325682.1900000004 5560487.16, 325677.0599999996 5560488.51, 325674.73000000045 5560487.890000001, 325672.98000000045 5560485.02, 325667.8099999996 5560474.74, 325658.25 5560466.48, 325657.7999999998 5560461.880000001, 325655.9000000004 5560459.779999999, 325650 5560452.99, 325645.21999999974 5560455.07, 325641.5599999996 5560450.4, 325635.33999999985 5560449.279999999, 325626.6799999997 5560444.9399999995, 325626.3099999996 5560438.75, 325622.5700000003 5560436.52, 325619.36000000034 5560440.609999999, 325616.21999999974 5560439.51, 325620.16000000015 5560431.4399999995, 325618.6900000004 5560425.890000001, 325611.2599999998 5560425.390000001, 325604.96999999974 5560433.109999999, 325598.88999999966 5560438.130000001, 325589.1500000004 5560432.25, 325582.9199999999 5560422.720000001, 325585.8300000001 5560419.529999999, 325580.33999999985 5560415.210000001, 325577.58999999985 5560410.050000001, 325575.13999999966 5560403.76, 325569.3300000001 5560402.890000001, 325567.13999999966 5560399.65, 325563.6500000004 5560401.109999999, 325564.48000000045 5560404.68, 325561.8300000001 5560408.970000001, 325558.3200000003 5560408.800000001, 325553.6900000004 5560404.5600000005, 325551 5560400.539999999, 325544.5499999998 5560400.82, 325543.6799999997 5560397.43, 325547.8200000003 5560392.73, 325542 5560390.23, 325536.1200000001 5560391.23, 325532.2999999998 5560384.800000001, 325526.1299999999 5560385.6899999995, 325523.5800000001 5560383.109999999, 325518.5 5560382.49, 325513.38999999966 5560379.390000001, 325509.9000000004 5560376.58, 325504.9900000002 5560380.0600000005, 325495.23000000045 5560375.5600000005, 325492.5599999996 5560372.32, 325498.71999999974 5560357.15, 325486.6200000001 5560355.630000001, 325479.86000000034 5560352.970000001, 325481.33999999985 5560350.1899999995, 325477.1299999999 5560346.27, 325469.0499999998 5560346.630000001, 325466.3799999999 5560344.24, 325465.86000000034 5560337.93, 325456.54000000004 5560331.51, 325454.91000000015 5560322.91, 325450.86000000034 5560323.52, 325448.61000000034 5560320.82, 325452.54000000004 5560316.49, 325453.46999999974 5560310.210000001, 325452.83999999985 5560304.59, 325448.83999999985 5560298.02, 325446.1299999999 5560286.85, 325437.0099999998 5560277.380000001, 325436.20999999996 5560268.5, 325433.78000000026 5560266.83, 325435.95999999996 5560261.91, 325432.8300000001 5560254.859999999, 325428.5499999998 5560253.85, 325428.1699999999 5560259.470000001, 32542</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109003</v>
       </c>
       <c r="O2" s="3">
-        <v>46211.75188904048</v>
+        <v>46262.1087359486</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29289</v>
       </c>
       <c r="S2" s="3">
         <v>33989</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>