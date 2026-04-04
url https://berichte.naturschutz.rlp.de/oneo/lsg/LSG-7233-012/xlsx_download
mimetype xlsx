--- v2 (2026-02-17)
+++ v3 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109002</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.34294584997</v>
+        <v>46116.2667402758</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14757</v>
       </c>
       <c r="S2" s="3">
         <v>14757</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>