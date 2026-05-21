--- v3 (2026-04-04)
+++ v4 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109002</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.2667402758</v>
+        <v>46163.84514723949</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14757</v>
       </c>
       <c r="S2" s="3">
         <v>14757</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>