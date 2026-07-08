--- v4 (2026-05-21)
+++ v5 (2026-07-08)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109002</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.84514723949</v>
+        <v>46211.51537268621</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14757</v>
       </c>
       <c r="S2" s="3">
         <v>14757</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>