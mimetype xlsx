--- v5 (2026-07-08)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Burg-und Höhenberg bei Kerpen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-012</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Vulkaneifel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((338563.6799999997 5575681.199999999, 338613.1500000004 5575685.710000001, 338667.3300000001 5575714.039999999, 338727.1500000004 5575739.65, 338757.7400000002 5575759.93, 338777.3300000001 5575786.66, 338797.0499999998 5575822.890000001, 338792.0099999998 5575846.609999999, 338775.83999999985 5575873.779999999, 338770.71999999974 5575902.01, 338776.88999999966 5575930.779999999, 338814.29000000004 5576008.33, 338890.04000000004 5576155.880000001, 338930.7999999998 5576242.300000001, 338976.03000000026 5576315.529999999, 339014.01999999955 5576370.529999999, 339062.4400000004 5576442.130000001, 339111.11000000034 5576519.73, 339150.5 5576584.68, 339108.83999999985 5576581.359999999, 339057.4900000002 5576579.93, 339011.70999999996 5576592.279999999, 338970.79000000004 5576607.4399999995, 338937.6900000004 5576630.289999999, 338911.3200000003 5576658.880000001, 338877.48000000045 5576706.77, 338846.98000000045 5576682.49, 338820.5499999998 5576647.529999999, 338802.0599999996 5576623.26, 338778.58999999985 5576568.66, 338739.79000000004 5576481.16, 338706.76999999955 5576394.43, 338670.0999999996 5576297.84, 338637.1500000004 5576212.609999999, 338617.73000000045 5576134.34, 338592.4299999997 5576046.800000001, 338570.7400000002 5575974.119999999, 338550.23000000045 5575899.890000001, 338530.04000000004 5575839.67, 338506.6900000004 5575794.08, 338499.48000000045 5575764.34, 338505.41000000015 5575725.08, 338525.96999999974 5575695.23, 338563.6799999997 5575681.199999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109002</v>
       </c>
       <c r="O2" s="3">
-        <v>46211.51537268621</v>
+        <v>46262.08170349804</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14757</v>
       </c>
       <c r="S2" s="3">
         <v>14757</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>