--- v4 (2026-07-13)
+++ v5 (2026-10-22)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Burgberg bei Lissendorf</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Vulkaneifel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((328964.8200000003 5576424.050000001, 329023.8499999996 5576423.67, 329085.75 5576438.68, 329118.11000000034 5576477.91, 329119.9299999997 5576504.359999999, 329148.7599999998 5576574.25, 329178.0999999996 5576625.6, 329201.1299999999 5576650.6899999995, 329246.53000000026 5576678.390000001, 329234.88999999966 5576699.869999999, 329199.76999999955 5576722.300000001, 329131.0800000001 5576781.119999999, 329084.48000000045 5576829.029999999, 329039.76999999955 5576861.859999999, 328990.7400000002 5576905.369999999, 328964.3200000003 5576920.4399999995, 328948.1799999997 5576898.58, 328881.36000000034 5576823.710000001, 328823.91000000015 5576763.98, 328775.38999999966 5576708.4, 328756.73000000045 5576680.130000001, 328736.0700000003 5576657.9399999995, 328713.1500000004 5576635.35, 328720.86000000034 5576597.01, 328755.26999999955 5576513.5600000005, 328777.8799999999 5576478.619999999, 328812.86000000034 5576452.6899999995, 328884.7999999998 5576437.279999999, 328964.8200000003 5576424.050000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109001</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.45596011119</v>
+        <v>46317.60367615699</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14035</v>
       </c>
       <c r="S2" s="3">
         <v>14035</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>