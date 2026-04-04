--- v1 (2026-02-17)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109000</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.34294895893</v>
+        <v>46116.2667401309</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14035</v>
       </c>
       <c r="S2" s="3">
         <v>14035</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>