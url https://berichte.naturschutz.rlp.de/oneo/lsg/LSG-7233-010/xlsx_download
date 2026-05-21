--- v2 (2026-04-04)
+++ v3 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109000</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.2667401309</v>
+        <v>46163.84514878062</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14035</v>
       </c>
       <c r="S2" s="3">
         <v>14035</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>