--- v3 (2026-05-21)
+++ v4 (2026-07-08)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109000</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.84514878062</v>
+        <v>46211.88578091517</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14035</v>
       </c>
       <c r="S2" s="3">
         <v>14035</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>