--- v4 (2026-07-08)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Goßberg bei Walsdorf</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Vulkaneifel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((336319.4500000002 5571321.52, 336384.0800000001 5571323.42, 336453.2999999998 5571352.65, 336518.16000000015 5571385.0600000005, 336548.88999999966 5571439.859999999, 336561.0599999996 5571499.91, 336574.6799999997 5571570.92, 336585.0700000003 5571648.550000001, 336635.5 5571720.57, 336655.6900000004 5571755.789999999, 336646.6900000004 5571787.17, 336589.1299999999 5571799, 336533.4400000004 5571807.75, 336486.5499999998 5571836.15, 336425.63999999966 5571858.119999999, 336388.66000000015 5571853.109999999, 336346.6900000004 5571829.779999999, 336300.96999999974 5571831.119999999, 336267.26999999955 5571826.98, 336228.6200000001 5571811.52, 336190.75 5571778.02, 336145.28000000026 5571723.82, 336133.9900000002 5571654.720000001, 336134.95999999996 5571616.66, 336142.9500000002 5571585.3100000005, 336152.9400000004 5571553.890000001, 336138.0999999996 5571508.449999999, 336153.70999999996 5571479.800000001, 336190.3200000003 5571438.300000001, 336243.7599999998 5571398.619999999, 336261.9299999997 5571377.869999999, 336274.3200000003 5571343.85, 336319.4500000002 5571321.52)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7233-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7233-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7233-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109000</v>
       </c>
       <c r="O2" s="3">
-        <v>46211.88578091517</v>
+        <v>46262.08170609437</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>14035</v>
       </c>
       <c r="S2" s="3">
         <v>14035</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>