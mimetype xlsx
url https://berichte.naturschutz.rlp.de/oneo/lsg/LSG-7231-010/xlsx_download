--- v2 (2026-02-17)
+++ v3 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108999</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.56159123444</v>
+        <v>46116.42802654625</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>21398</v>
       </c>
       <c r="S2" s="3">
         <v>21398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>