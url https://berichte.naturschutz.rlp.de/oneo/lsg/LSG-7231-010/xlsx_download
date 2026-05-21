--- v3 (2026-04-04)
+++ v4 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108999</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.42802654625</v>
+        <v>46163.90126738126</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>21398</v>
       </c>
       <c r="S2" s="3">
         <v>21398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>