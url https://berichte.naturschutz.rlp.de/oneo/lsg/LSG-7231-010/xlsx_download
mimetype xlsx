--- v4 (2026-05-21)
+++ v5 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108999</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.90126738126</v>
+        <v>46212.82288015547</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>21398</v>
       </c>
       <c r="S2" s="3">
         <v>21398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>