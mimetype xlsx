--- v5 (2026-07-09)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Neurburger Kopf und Luxemer Kopf in der Wittlicher Senke</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7231-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Bernkastel-Wittlich</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7231-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7231-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((352707.71999999974 5540529.130000001, 352686.6500000004 5540577.51, 352604.76999999955 5540531.76, 352560.4400000004 5540449.49, 352511.7999999998 5540365.890000001, 352479.36000000034 5540268.130000001, 352453.7400000002 5540203.119999999, 352472.2999999998 5540160.85, 352529.8099999996 5540104.01, 352572.16000000015 5540062.279999999, 352611.1500000004 5540055.210000001, 352646.25 5540063.3100000005, 352686.9400000004 5540042.67, 352728.1900000004 5540004.49, 352763.20999999996 5539979.57, 352746.7400000002 5539955.710000001, 352717.0700000003 5539908.380000001, 352697.41000000015 5539892.15, 352672.41000000015 5539911.17, 352659.1699999999 5539886.68, 352664.53000000026 5539808.42, 352662.9400000004 5539762.460000001, 352688.4000000004 5539754.93, 352732.08999999985 5539721.66, 352779.21999999974 5539686.75, 352796.11000000034 5539596.51, 352822.8099999996 5539557.42, 352865.8499999996 5539532.68, 352909.0099999998 5539517.4399999995, 352954.3200000003 5539530.630000001, 352983.7400000002 5539571.970000001, 352998.8799999999 5539593.880000001, 353026.76999999955 5539590.76, 353065.23000000045 5539595.220000001, 353097.91000000015 5539605.41, 353127.29000000004 5539645.76, 353162.04000000004 5539707.4, 353189.03000000026 5539744.34, 353217.9400000004 5539772.699999999, 353260.3300000001 5539800.52, 353302.9400000004 5539833.83, 353356.8700000001 5539868.6899999995, 353422.83999999985 5539898.0600000005, 353447.2000000002 5539894.08, 353478.79000000004 5539864.800000001, 353512.4400000004 5539867.949999999, 353549.2599999998 5539893.99, 353566.04000000004 5539925.83, 353432.3099999996 5540046.77, 353350.70999999996 5540120.09, 353282.8700000001 5540199.859999999, 353131.4900000002 5540336.02, 353055.2999999998 5540401.109999999, 353023.63999999966 5540422.4, 352973.41000000015 5540361.369999999, 352941.8099999996 5540322.119999999, 352917.9900000002 5540345.59, 352898.53000000026 5540371.880000001, 352843.0700000003 5540386.119999999, 352817.9900000002 5540372.109999999, 352786.95999999996 5540384.359999999, 352762.20999999996 5540415.880000001, 352732.6799999997 5540471.6, 352707.71999999974 5540529.130000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7231-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7231-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7231-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7231-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="53.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108999</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.82288015547</v>
+        <v>46262.17214855897</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>21398</v>
       </c>
       <c r="S2" s="3">
         <v>21398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>