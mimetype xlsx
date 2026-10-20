--- v4 (2026-07-13)
+++ v5 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Haardtkopf</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7231-001</t>
   </si>
   <si>
     <t>von St. Vith, Stephan</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Bernkastel-Wittlich</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7231-001.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7231-001.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((359196.2000000002 5528758.1, 359173.4199999999 5528743.369999999, 359146.7000000002 5528726.1, 359103.9000000004 5528725.6, 359083.2000000002 5528725.35, 359054.9500000002 5528722.35, 359050.0999999996 5528721, 359043 5528714.300000001, 359030.7999999998 5528711.6, 359003.4000000004 5528705.449999999, 358982.2999999998 5528700.75, 358959.9000000004 5528695.699999999, 358952.2999999998 5528696.75, 358946.4500000002 5528697.5, 358940.5499999998 5528706.050000001, 358940.3499999996 5528707.800000001, 358938.7000000002 5528722.9, 358926.5499999998 5528734.1, 358922.5499999998 5528734.1, 358922.75 5528729.449999999, 358921.0999999996 5528726.050000001, 358917.9500000002 5528719.6, 358912.0499999998 5528707.5, 358898.5999999996 5528695.449999999, 358873.0499999998 5528672.449999999, 358861.0999999996 5528645.65, 358855.1500000004 5528632.15, 358847.4000000004 5528614.75, 358826.0499999998 5528584.550000001, 358815.3499999996 5528572.85, 358808.9500000002 5528556.550000001, 358802.7000000002 5528542.15, 358768 5528471, 358760.7599999998 5528456.16, 358738.0499999998 5528409.6, 358731.3499999996 5528392, 358725.4000000004 5528367.4, 358716.7000000002 5528340.5, 358714.75 5528333.050000001, 358711.2000000002 5528319.65, 358708.0499999998 5528307.699999999, 358701.4000000004 5528288.75, 358695 5528270.449999999, 358692.6500000004 5528263.699999999, 358691.4500000002 5528260.300000001, 358672.3499999996 5528231.15, 358622.2999999998 5528172.5, 358615.0999999996 5528160.9, 358611.8499999996 5528162.65, 358616.5 5528174, 358621.25 5528191.35, 358626.0499999998 5528214.35, 358630.0999999996 5528252.15, 358629.4500000002 5528262.949999999, 358625.5499999998 5528274.25, 358622.3499999996 5528279.199999999, 358614 5528263.9, 358613.1500000004 5528260.449999999, 358611.6500000004 5528254.15, 358604.0499999998 5528235.050000001, 358596.5 5528221.800000001, 358581.25 5528200.6, 358555.5999999996 5528175.35, 358543.2000000002 5528165.6, 358531.5 5528157.800000001, 358508.2000000002 5528143.199999999, 358486.75 5528129.800000001, 358471 5528120, 358468.5499999998 5528122.449999999, 358487.2999999998 5528146.199999999, 358491.2000000002 5528152.699999999, 358486.75 5528158.5, 358480 5528167.300000001, 358471.8499999996 5528163.15, 358470.6500000004 5528155.1, 358467.5 5528148.5, 358447.6500000004 5528139.699999999, 358446.4000000004 5528139.199999999, 358444.5 5528138.35, 358434.7999999998 5528132.300000001, 358427.5499999998 5528125.300000001, 358422.5499999998 5528117, 358419.1500000004 5528118.1, 358421.75 5528130.6, 358422.2000000002 5528136.5, 358421.75 5528141.85, 358421.1500000004 5528143.65, 358420.0999999996 5528147.050000001, 358418.5499999998 5528149.1, 358417.7999999998 5528150.800000001, 358417.1500000004 5528152.15, 358410.9500000002 5528160.800000001, 358404.8499999996 5528169.25, 358401.9000000004 5528173.35, 358389.9000000004 5528184.300000001, 358378.9000000004 5528191.5, 358377.25 5528192.6, 358368.0999999996 5528196.949999999, 358348 5528206.6, 358331.7000000002 5528214.4, 358304.8499999996 5528231, 358295.1500000004 5528238.1, 358289.5 5528242.199999999, 358280.6500000004 5528248.65, 358274 5528253.15, 358267.6500000004 5528256.949999999, 358260.25 5528261.35, 358258.8499999996 5528262.1, 358255.0499999998 5528264.15, 358249.4500000002 5528266.4, 358247.0499999998 5528267.699999999, 358243.9000000004 5528269.4, 358242.9500000002 5528269.9, 358240.0499999998 5528271.5, 358237.6500000004 5528275.800000001, 358236.4000000004 5528278.15, 358231.9500000002 5528286.199999999, 358228.7000000002 5528291.1, 358224.7999999998 5528297, 358210.0499999998 5528319.15, 358207.2000000002 5528323.4, 358203.4000000004 5528329.15, 358202.9500000002 5528329.800000001, 358198.4000000004 5528337.300000001, 358197.9500000002 5528338.15, 358255.3499999996 5528382.65, 358259.6500000004 5528386.15, 358309.5499999998 5528424.9, 358313.1500000004 5528427.800000001, 358312.3499999996 5528428.449999999, 358308.0499999998 5528432.15, 358298.25 5528441.550000001, 358297.5999999996 5528442.300000001, 358290.2000000002 5528450.35, 358280.7000000002 5528461.550000001, 358279.75 5528462.6, 358264.25 5528478.75, 358265 5528480.25, 358258.1500000004 5528487.699999999, 358255.7999999998 5528485.6, 358239.7000000002 5528499.1, 358231.25 5528505.949999999, 358224.0499999998 5528511.75, 358222.9000000004 5528512.699999999, 358211.8499999996 5528522, 358209.7999999998 5528523.699999999, 358195.3499999996 5528537.25, 358176.1500000004 5528555.199999999, 358175.0499999998 5528556.199999999, 358174.2000000002 5528557, 358171.2999999998 5528558.25, 358160.4500000002 5528568.65, 358157.4500000002 5528571.5, 358149.4500000002 5528580.4, 358147.25 5528582.949999999, 358139.5999999996 5528591.949999999, 358127.1500000004 5528606.550000001, 358126.4500000002 5528607.300000001, 358111 5528622.550000001, 358104.0999999996 5528629.300000001, 358094.4500000002 5528637.6, 358088.7999999998 5528643.199999999, 358069.2999999998 5528662.550000001, 358064 5528669.6, 358061.9000000004 5528672.4, 358060.7999999998 5528673.85, 358053.0999999996 5528684.15, 358051.6500000004 5528686.800000001, 358046.9000000004 5528695.65, 358044.5999999996 5528701.75, 358040.25 5528716.199999999, 358039.9500000002 5528717.199999999, 358039.4500000002 5528720.050000001, 358037.5999999996 5528730.4, 358037.3499999996 5528733.449999999, 358036.5999999996 5528742.5, 358036.7000000002 5528745.300000001, 358037.1500000004 5528757.050000001, 358033.75 5528754.949999999, 358034.9500000002 5528742.35, 358032.1500000004 5528742.1, 358028.4000000004 5528770.550000001, 358025.3499999996 5528777.35, 358013.5999999996 5528776.550000001, 358005.8499999996 5528773.9, 357978.25 5528772.35, 357972.7999999998 5528772.050000001, 357936.7999999998 5528770, 357927.0499999998 5528772.699999999, 357926.5 5528772.6, 357932.0499999998 5528739.449999999, 357932.7000000002 5528735.5, 357936.8499999996 5528710.4, 357937.2000000002 5528708.449999999, 357939.1500000004 5528696.65, 357940.2999999998 5528667.949999999, 357944.5499999998 5528670.050000001, 357946 5528659.75, 357947.3499999996 5528650.6, 357949 5528644.699999999, 357950.5999999996 5528639.050000001, 357953.5999999996 5528632.449999999, 357955.3499999996 5528627.300000001, 357962.0499999998 5528616.449999999, 357977.7999999998 5528597.300000001, 358003.25 5528570.449999999, 358007.3499999996 5528565.449999999, 358010.7000000002 5528561.449999999, 358014.0499999998 5528557.449999999, 358020.0999999996 5528550.15, 358026.9500000002 5528541.9, 358030.75 5528537.35, 358034.2999999998 5528533.1, 358034.75 5528532.449999999, 358038.7999999998 5528527.050000001, 358044.5499999998 5528519.300000001, 358045.9000000004 5528517.35, 358050.2999999998 5528510.949999999, 358059.7999999998 5528497.35, 358060.3499999996 5528496.5, 358070.3499999996 5528481.5, 358071 5528480.449999999, 358072.25 5528477.75, 358073.0999999996 5528475.9, 358078.5499999998 5528464.1, 358079.8499999996 5528457.949999999, 358080 5528457.6, 358084 5528446.85, 358087 5528437.449999999, 358086.3499999996 5528437.15, 358087.3499999996 5528428.1, 358087.5 5528422.949999999, 358087.3499999996 5528417.9, 358083.9000000004 5528392.9, 358084.4000000004 5528392.949999999, 358081.3499999996 5528369.35, 358079.3499999996 5528358.300000001, 358076.3499999996 5528347.85, 358072.8499999996 5528340.199999999, 358072.2999999998 5528339.199999999, 358070.0499999998 5528334.6, 358066.4500000002 5528327.4, 358062.3499999996 5528321.300000001, 358060.7000000002 5528316.300000001, 358057.1500000004 5528316.949999999, 358054.3499999996 5528307.050000001, 358052.3499999996 5528303.5, 358048.1500000004 5528297.9, 358044.7999999998 5528293.4, 358043.75 5528287.15, 358038.0499999998 5528277.9, 358034.3499999996 5528272.050000001, 358032.6500000004 5528267.6, 358027.9000000004 5528255.35, 358026.1500000004 5528250.800000001, 358018.9000000004 5528239.85, 358009.7000000002 5528245.949999999, 358009.3499999996 5528246.15, 358009.0999999996 5528245.800000001, 358007.9500000002 5528240.449999999, 358007.6500000004 5528240.15, 358014.6500000004 5528233.85, 358020.7999999998 5528227.65, 358022.3499999996 5528225.800000001, 358023.5999999996 5528223.85, 358024.3499999996 5528221.949999999, 358024.7999999998 5528219.5, 358024.8499999996 5528217.1, 358023.75 5528214.15, 358021.4000000004 5528211.300000001, 358017.9000000004 5528208.050000001, 358014.7999999998 5528205.9, 358009.3499999996 5528204.15, 358007.4500000002 5528203.550000001, 357997.4000000004 5528202.449999999, 357988 5528201.65, 357979 5528201.85, 357974.5 5528199.25, 357971.1500000004 5528198, 357967.5499999998 5528196.25, 357963 5528192.699999999, 357959.8499999996 5528189.4, 357959.6500000004 5528189.1, 357959.2000000002 5528188.800000001, 357952.5 5528181.699999999, 357945.4500000002 5528173.449999999, 357939.5 5528165.050000001, 357937.7999999998 5528161.699999999, 357936.7999999998 5528159.699999999, 357935.5 5528156.9, 357930.4000000004 5528145.85, 357928 5528142.949999999, 357918.5999999996 5528133.15, 357916.2999999998 5528130.75, 357914 5528129.65, 357912.2000000002 5528128.5, 357909.25 5528126.6, 357902.1500000004 5528120.949999999, 357898.5 5528117.5, 357887.2000000002 5528103.35, 357886.1500000004 5528101.6, 357885.2000000002 5528099.800000001, 357880.7000000002 5528091.15, 357879.4500000002 5528089.199999999, 357862.4000000004 5528068, 357861.5 5528066.300000001, 357851.5999999996 5528054.15, 357846.8499999996 5528048.35, 357832.7999999998 5528031, 357822.2000000002 5528018.9, 357811.0499999998 5528006.1, 357795.0999999996 5527990.6, 357785.2000000002 5527983.75, 357782.9500000002 5527982.199999999, 357776.75 5527977.9, 357771.3499999996 5527974.199999999, 357735.5 5527956, 357685.3499999996 5527930.65, 357667.0499999998 5527921.35, 357625.4000000004 5527899.300000001, 357618.75 5527896.199999999, 357596.0499999998 5527884.1, 357577.2999999998 5527872.65, 357564.9500000002 5527863.75, 357555.2000000002 5527856.6, 357529.75 5527836.15, 357516.08999999985 5527824.880000001, 357496 5527808.300000001, 357493.8499999996 5527804.800000001, 357417.75 5527749.4, 357354.7999999998 5527704.4, 357349.6500000004 5527701.25, 357341.4500000002 5527692.65, 357327.25 5527677.6, 357304.5 5527648.75, 357302.0499999998 5527645.6, 357296 5527638.85, 357289.7999999998 5527631.699999999, 357264.8499999996 5527603.050000001, 357258.75 5527596.1, 357251.2999999998 5527587.75, 357174.1500000004 5527507.6, 357154 5527486.050000001, 357139 5527470.9, 357123.7000000002 5527455.4, 357101.1900000004 5527434.27, 357088.5999999996 5527422.449999999, 357077.7999999998 5527412.300000001, 357068 5527404, 357049.2999999998 5527388.4, 357048.5499999998 5527387.75, 357042.2999999998 5527382.550000001, 357032.3499999996 5527374.25, 357022.2000000002 5527365.85, 356993.7999999998 5527340.85, 356979.0999999996 5527329.550000001, 356974.6500000004 5527326.4, 356957 5527312.949999999, 356944.4000000004 5527303.5, 356930.8499999996 5527297.4, 356929.5 5527296.75, 356930.25 5527293.25, 356907.7999999998 5527290.75, 356889.9500000002 5527289.4, 356852.0499999998 5527290.699999999, 356820.5499999998 5527289.300000001, 356803.4500000002 5527288.6, 356786.7000000002 5527291.050000001, 356753.9000000004 5527295.85, 356718 5527298.1, 356583.2999999998 5527301.699999999, 356582.2000000002 5527301.699999999, 356476.3499999996 5527298.35, 356457.8499999996 5527295.35, 356449.7000000002 5527291.300000001, 356448.4000000004 5527294, 356441.2999999998 5527290.449999999, 356431.0499999998 5527285.6, 356425.2000000002 5527282.550000001, 356413.5499999998 5527272.75, 356401.7999999998 5527265.199999999, 356387.4500000002 5527257.199999999, 356378.25 5527254.1, 356369.4500000002 5527252.949999999, 356362 5527252, 356348 5527257.6, 356346.0999999996 5527258.65, 356342.9000000004 5527260.35, 356341.2999999998 5527261.35, 356343.0999999996 5527268.199999999, 356338.4500000002 5527273.449999999, 356340.0499999998 5527286.15, 356341.4500000002 5527297.300000001, 356342.7000000002 5527303, 356346.0499999998 5527316.35, 356354.0999999996 5527335.699999999, 356362.0999999996 5527355.199999999, 356371.2999999998 5527376.1, 356372.9500000002 5527379.4, 356376.9500000002 5527393.050000001, 356380.0499999998 5527414.85, 356381.75 5527425.699999999, 356384.25 5527441.800000001, 356387.5999999996 5527474.6, 356385.1500000004 5527506.5, 356381.5 5527541.1, 356366.9500000002 5527614.85, 356360.9000000004 5527634.550000001, 356351.6500000004 5527656.699999999, 356348.7999999998 5527663.300000001, 356277.2000000002 5527824.050000001, 356273.7599999998 5527831.5600000005, 356267.7999999998 5527828.6, 356237.7000000002 5527814.9, 356215.5999999996 5527804.85, 356195.7999999998 5527795.85, 356155.6500000004 5527777.550000001, 356146.9000000004 5527775.699999999, 356122.5700000003 5527768.630000001, 356100.2999999998 5527762.15, 356052.9500000002 5527748.4, 356052.5 5527740.9, 356043.5999999996 5527721.699999999, 356022.5 5527724.050000001, 356018.2999999998 5527715.15, 356017.25 5527673.300000001, 356016.0999999996 5527626.699999999, 356015.5 5527602.699999999, 356004.3499999996 5527597.449999999, 355996.75 5527586.15, 355990.5 5527575.15, 355981.7000000002 5527566.15, 355977.4000000004 5527561.75, 355977.2000000002 5527554.800000001, 355983 5527552.35, 355993.5999999996 5527537.75, 355999.5499999998 5527524.5, 356014.25 5527491.699999999, 356020.75 5527469.800000001, 356020.7999999998 5527458.550000001, 356020.5999999996 5527450.1, 356016.0499999998 5527427.550000001, 356011 5527402.800000001, 356006.75 5527382.35, 356005.7000000002 5527377.199999999, 356002.1500000004 5527360.050000001, 355987.5 5527320.15, 355975.8499999996 5527288.35, 355969.5499999998 5527271.199999999, 355963.25 5527254.050000001, 355947.5499999998 5527231.9, 355945.0999999996 5527228.449999999, 355941.5999999996 5527223.6, 355929 5527206, 355910.4000000004 5527173.4, 355864.8499999996 5527074.4, 355861.6500000004 5527067.449999999, 355853.4000000004 5527049.5, 355837 5527026.1, 355834.5999999996 5527022.75, 355831.0499999998 5527017.85, 355775.5499999998 5526941.699999999, 355773.5499999998 5526938.5, 355765.4500000002 5526925.6, 355740.9500000002 5526885.699999999, 355739.4000000004 5526883.15, 355718.9000000004 5526851.949999999, 355704.5 5526830.25, 355697.0499999998 5526818.949999999, 355674.41000000015 5526785.16, 355661.2000000002 5526765.449999999, 355658.9500000002 5526762.199999999, 355654.25 5526753.65, 355611.4500000002 5526673.449999999, 355569.0499999998 5526594.050000001, 355552.8499999996 5526563.699999999, 355531.75 5526579.35, 355516.5499999998 5526585.35, 355511.75 5526587.25, 355482.0499999998 5526591.1, 355475.0499999998 5526592, 355476.0999999996 5526584.75, 355466.7000000002 5526578.85, 355465.5499999998 5526574.699999999, 355464 5526569, 355442.0499999998 5526489.949999999, 355394.2000000002 5526311.85, 355392.7999999998 5526306.65, 355393.2999999998 5526298.25, 355395.5499999998 5526262.5, 355402.1500000004 5526157.449999999, 355402.3499999996 5526153.550000001, 355397.9500000002 5526146.65, 355393.2999999998 5526139.300000001, 355358.4500000002 5526092.949999999, 355351.1500000004 5526081.75, 355346.9500000002 5526075.25, 355345.8499999996 5526074.800000001, 355340.9000000004 5526072.65, 355286.1500000004 5526082.25, 355278.0499999998 5526083.699999999, 355269.5 5526079.050000001, 355229.0499999998 5526057.300000001, 355166.5499999998 5526023.699999999, 355164.7999999998 5526022.75, 355166 5526018.6, 355163.7999999998 5526014.199999999, 355163.25 5526013.1, 355167 5525998.800000001, 355171.6500000004 5525980.949999999, 355175.2999999998 5525966.9, 355181.7000000002 5525942.300000001, 355184.0499999998 5525933.300000001, 355189.9000000004 5525910.85, 355193.6500000004 5525896.5, 355199.4500000002 5525893.800000001, 355195.7999999998 5525887.050000001, 355194.3499999996 5525886.5, 355192.5499999998 5525885.9, 355172.25 5525879.9, 355167.2999999998 5525878.449999999, 355144.7999999998 5525876.199999999, 355134.9500000002 5525875.25, 355100.5999999996 5525873.550000001, 355047.9000000004 5525875.300000001, 355030.7999999998 5525875.949999999, 354976.7999999998 5525891.199999999, 354986.5 5525883.75, 354986.9000000004 5525879.6, 354954.2999999998 5525856.800000001, 354913.5 5525828.300000001, 354912.7000000002 5525803.1, 354908.9000000004 5525794.800000001, 354891.1500000004 5525779.300000001, 354884.4000000004 5525773.35, 354880.4500000002 5525770.35, 354790.8499999996 5525700.35, 354774.0999999996 5525698.9, 354760.2999999998 5525718.4, 354754.2000000002 5525716.75, 354753 5525709.699999999, 354721.5 5525688, 354670.2999999998 5525652.75, 354641.9000000004 5525633.199999999, 354642.3499999996 5525628.550000001, 354637 5525629.699999999, 354632.1500000004 5525630.800000001, 354587.0999999996 5525640.75, 354577.9500000002 5525636.25, 354586.2000000002 5525631.5, 354652 5525560.5, 354651.4000000004 5525552.199999999, 354610.5999999996 5525487.800000001, 354578.4000000004 5525437.35, 354543 5525382.35, 354506.2000000002 5525325.1, 354472 5525271.6, 354408.75 5525163.25, 354402.75 5525153.9, 354388.4000000004 5525150.300000001, 354394.1299999999 5525145.470000001, 354404.6500000004 5525137.550000001, 354415.9000000004 5525123.699999999, 354421.5999999996 5525112.859999999, 354425.1500000004 5525106.1, 354432.7000000002 5525087.1, 354459.25 5524997.5, 354464.0999999996 5524982.15, 354474.9000000004 5524953.15, 354486.7000000002 5524921.6, 354489.0999999996 5524915.15, 354502.0499999998 5524881.550000001, 354525.5999999996 5524821.449999999, 354527.9500000002 5524815.300000001, 354551.5499999998 5524754.76, 354559.4500000002 5524734.5, 354566.5499999998 5524714.800000001, 354579.9500000002 5524666.6, 354589.0499999998 5524633.9, 354600.9500000002 5524593.5, 354609.4000000004 5524572.699999999, 354633.4500000002 5524512.699999999, 354684.2999999998 5524387.300000001, 354711.7999999998 5524316.449999999, 354713.8499999996 5524300, 354712.4000000004 5524282.85, 354691.0499999998 5524199.25, 354685.6500000004 5524183.800000001, 354672.8499999996 5524146.5, 354663.7000000002 5524127.35, 354589.25 5524007.949999999, 354557.2000000002 5523956.5, 354545.25 5523938.449999999, 354540.9500000002 5523928, 354537.3499999996 5523919.1, 354531.7999999998 5523899.65, 354528.5499999998 5523878.050000001, 354527.1500000004 5523858.550000001, 354528.5499999998 5523845.550000001, 354534.75 5523831.550000001, 354543.5 5523819.300000001, 354553.25 5523809.35, 354562.75 5523799.550000001, 354593.5499999998 5523764.449999999, 354591.9500000002 5523756.5, 354586.0499999998 5523751.550000001, 354578.75 5523751.6, 354575.8499999996 5523757.449999999, 354537.2000000002 5523783.1, 354514.2000000002 5523799.15, 354450.7999999998 5523841.65, 354442.3499999996 5523847.300000001, 354303.9000000004 5523939.050000001, 354234.2000000002 5523984.449999999, 354164.1500000004 5524026.85, 354135 5524046.050000001, 354110.0499999998 5524062.550000001, 354084.3499999996 5524079.75, 354071.7999999998 5524088.1, 354022.2000000002 5524117.9, 353968.9500000002 5524148.25, 353913.9000000004 5524178.75, 353909.75 5524181, 353899.46999999974 5524187.470000001, 353860.7999999998 5524211.800000001, 353801.2999999998 5524252.699999999, 353797.2999999998 5524255.25, 353795.6500000004 5524256.199999999, 353793.8499999996 5524257.5, 353762.5 5524279.449999999, 353758.5999999996 5524281.949999999, 353752.4500000002 5524285.9, 353666.7000000002 5524340.85, 353626.9500000002 5524366.300000001, 353545.7999999998 5524419.35, 353511.41000000015 5524441.18, 353492.7999999998 5524453, 353482.4000000004 5524459.25, 353476.0499999998 5524463.1, 353427.8499999996 5524492.1, 353364.7999999998 5524529.75, 353329.0499999998 5524550.15, 353289.2999999998 5524572.949999999, 353260.25 5524586.050000001, 353242.9000000004 5524592.15, 353222.7999999998 5524597.9, 353185.9500000002 5524606.449999999, 353106.9000000004 5524622.1, 353105.9000000004 5524622.300000001, 353100.9500000002 5524623.35, 353092.11000000034 5524625.199999999, 353065.7999999998 5524630.699999999, 353005 5524640, 352967 5524645.699999999, 352933.7999999998 5524650.65, 352907.5499999998 5524654.25, 352883.25 5524656.65, 352861.4000000004 5524656.050000001, 352857.6500000004 5524655.9, 352835.7999999998 5524655.15, 352811.9000000004 5524654.25, 352793.0499999998 5524652.5, 352776.9500000002 5524649.85, 352760.0499999998 5524646.449999999, 352728.8499999996 5524638.65, 352722.4000000004 5524636.35, 352719.4500000002 5524635.35, 352713.9000000004 5524633.35, 352711.1500000004 5524632.4, 352689.5499999998 5524623.699999999, 352624 5524592.050000001, 352567.5999999996 5524562.800000001, 352522.5999999996 5524542.199999999, 352490.3499999996 5524532.5, 352467 5524526.4, 352458.25 5524524.25, 352448.7000000002 5524521.949999999, 352415.0499999998 5524513.75, 352309.6500000004 5524490.6, 352296.2000000002 5524486.9, 352196.4000000004 5524464.5, 352192.9500000002 5524463.9, 352178.28000000026 5524461.35, 352145.1500000004 5524455.6, 352140.75 5524454.800000001, 352112.5499999998 5524452.300000001, 352104.6500000004 5524452.85, 352087.2999999998 5524454.050000001, 352053 5524458.4, 352020.5 5524469, 351992.5 5524482.449999999, 351968.9500000002 5524495.85, 351944.2000000002 5524511.25, 351855.2999999998 5524573.35, 351686.4000000004 5524682.800000001, 351623.75 5524724.550000001, 351597.5 5524743.800000001, 351548.1500000004 5524779.5, 351543.8499999996 5524783.550000001, 351535.4500000002 5524788.800000001, 351505.0999999996 5524807.35, 351454.5 5524844.949999999, 351447.0999999996 5524852, 351418 5524879.800000001, 351386.2400000002 5524906.6899999995, 351368.4500000002 5524921.75, 351251.0499999998 5525016.550000001, 351250.1500000004 5525017.199999999, 351246.9000000004 5525019.5, 351225.8499999996 5525034.449999999, 351195.4500000002 5525054.800000001, 351194 5525055.800000001, 351190.7599999998 5525057.98, 351157.6500000004 5525045.25, 351155.9000000004 5525041.699999999, 351130.3499999996 5524989.65, 351075.75 5524878.550000001, 351082.1500000004 5524872.300000001, 351082.8499999996 5524867.9, 351061.8499999996 5524852.85, 351054.0499999998 5524847.25, 351039.5999999996 5524836.949999999, 351025.0499999998 5524826.5, 351011.25 5524816.65, 350988.9000000004 5524800.699999999, 350965.25 5524783.75, 350959.0999999996 5524779.35, 350950.2999999998 5524777.949999999, 350947.2999999998 5524772.75, 350950.9000000004 5524770.65, 350954.0999999996 5524768.800000001, 350916.75 5524738.300000001, 350914.8499999996 5524736.800000001, 350911.5 5524730.15, 350861.7999999998 5524687.199999999, 350857.25 5524684.85, 350807.5499999998 5524647.199999999, 350796.1500000004 5524645.300000001, 350759.7000000002 5524619.6, 350742.0499999998 5524607.1, 350736.8499999996 5524603.449999999, 350727.2999999998 5524595.050000001, 350719.5499999998 5524576.800000001, 350717.4500000002 5524558.15, 350716.5 5524549.5, 350717.5 5524539.65, 350718.0499999998 5524537.15, 350720 5524528.949999999, 350723.5499999998 5524518.050000001, 350724.7000000002 5524515.300000001, 350731.2999999998 5524499.5, 350732.4500000002 5524497.300000001, 350734.9500000002 5524492.550000001, 350737.75 5524488.300000001, 350745.5999999996 5524476.449999999, 350749.5999999996 5524467.800000001, 350751.9000000004 5524458.35, 350753.7000000002 5524450.800000001, 350758.7000000002 5524436.800000001, 350759.6500000004 5524434.800000001, 350764.9000000004 5524429, 350774.4500000002 5524420.4, 350782.3499999996 5524413.25, 350786.0999999996 5524410.300000001, 350795.4000000004 5524402.9, 350799.25 5524398.800000001, 350804.8499999996 5524392.85, 350809.7000000002 5524387.65, 350812.5 5524383.1, 350818.4500000002 5524373.65, 350823.9000000004 5524366, 350826.5499999998 5524362.9, 350833.5499999998 5524354.800000001, 350835.1500000004 5524353.050000001, 350847.75 5524339.35, 350854.6500000004 5524330.699999999, 350856.4000000004 5524328.15, 350862.0499999998 5524319.85, 350870.7999999998 5524309.800000001, 350880.1500000004 5524300.949999999, 350882.1500000004 5524298.550000001, 350908.75 5524267.050000001, 350916.7000000002 5524261.300000001, 350924.1500000004 5524257.35, 350930.5499999998 5524254.449999999, 350943.3499999996 5524248.75, 350951.7000000002 5524243.449999999, 350952.5 5524242.949999999, 350960.25 5524235.75, 350961.3499999996 5524234.699999999, 350965.2000000002 5524229.050000001, 350967.2000000002 5524219.800000001, 350968.5499999998 5524213.699999999, 350966.0499999998 5524180.65, 350972.5499999998 5524145.199999999, 350972.7999999998 5524143.75, 350977.8499999996 5524144.800000001, 350983.3499999996 5524124.25, 350983.7000000002 5524123.6, 350986.9500000002 5524117.15, 350991 5524109.15, 350990.75 5524107.800000001, 350989.5499999998 5524101.35, 350988.6500000004 5524096.199999999, 350989.0499999998 5524093.699999999, 350990.0999999996 5524087.75, 350984.9500000002 5524086.85, 350989.0499999998 5524078.85, 350997.4000000004 5524064.449999999, 351007.5 5524047.1, 351008.25 5524045.800000001, 351025.0499999998 5524016.949999999, 351043.0999999996 5523985.949999999, 351046.0999999996 5523980.949999999, 351055.2999999998 5523965.699999999, 351058.5 5523960.35, 351076.75 5523930, 351080.2000000002 5523923.699999999, 351085.2000000002 5523914.6, 351089.5499999998 5523906.550000001, 351096.9000000004 5523893.1, 351098.5499999998 5523890, 351100.4000000004 5523885.800000001, 351102.5999999996 5523880.6, 351105.5499999998 5523873.75, 351108.6500000004 5523866.550000001, 351109.88999999966 5523863.67, 351113.7999999998 5523854.550000001, 351118.0499999998 5523846.949999999, 351125.4500000002 5523833.75, 351129.4000000004 5523826.75, 351130.5 5523824.75, 351136.2000000002 5523815.699999999, 351143.3499999996 5523804.35, 351147.7999999998 5523797.9, 351153.5 5523789.699999999, 351168.7999999998 5523767.5, 351170.9500000002 5523762.85, 351175.6500000004 5523752.550000001, 351178.0999999996 5523747.15, 351184.25 5523737.4, 351190.0499999998 5523729.449999999, 351190.5999999996 5523728.85, 351197.5999999996 5523721, 351204.1500000004 5523714.65, 351211.4500000002 5523707.65, 351219.8499999996 5523699.550000001, 351236.8499999996 5523686.199999999, 351242.5 5523680.4, 351270.3499999996 5523651.949999999, 351307.88999999966 5523621.390000001, 351324.1500000004 5523608.15, 351331.4000000004 5523596.75, 351346.5 5523595, 351348.2000000002 5523588, 351345.4500000002 5523562.199999999, 351343.7000000002 5523545.949999999, 351343.4000000004 5523528.85, 351308.25 5523558.550000001, 351286.2999999998 5523561.9, 351248.6500000004 5523567.699999999, 351232.1500000004 5523570.199999999, 351210.8499999996 5523573.5, 351205.9500000002 5523574.25, 351171.5 5523579.550000001, 351126.3499999996 5523586.5, 351087.5 5523592.449999999, 351084.5 5523592.75, 351079.5 5523593.35, 351065.4500000002 5523595.050000001, 351038.5499999998 5523602.300000001, 351013.2000000002 5523611.199999999, 351007 5523613.85, 350986.7000000002 5523622.449999999, 350958 5523634.300000001, 350956.5499999998 5523644.85, 350942.2000000002 5523647.949999999, 350938.7000000002 5523647.199999999, 350942.75 5523609.25, 350942.2000000002 5523573.800000001, 350944.4000000004 5523550.75, 350955.0999999996 5523519.050000001, 351009.2999999998 5523409.800000001, 351031.7000000002 5523361.199999999, 351044.3499999996 5523333.4, 351050.25 5523320.449999999, 351061.61000000034 5523297.41, 351064.5499999998 5523291.449999999, 351148.9000000004 5523141.949999999, 351157.7000000002 5523126.75, 351168.4000000004 5523122.4, 351178.5 5523099.25, 351183.25 5523088.4, 351187.8499999996 5523077.85, 351195.0499999998 5523058.9, 351196.3499999996 5523055.6, 351203.2000000002 5523037.6, 351229.5499999998 5522975.300000001, 351249.4000000004 5522938.300000001, 351273.29000000004 5522900.27, 351285.0499999998 5522881.550000001, 351304.3499999996 5522848.75, 351345.2000000002 5522798.800000001, 351393.4000000004 5522747.050000001, 351432.5999999996 5522706.9, 351457.2999999998 5522681.65, 351470.5 5522663.1, 351507.4500000002 5522628.4, 351536.5 5522583.65, 351555.7000000002 5522536, 351558 5522514.15, 351561.4000000004 5522481.300000001, 351560.6500000004 5522458.6, 351553.2999999998 5522421.890000001, 351551.8499999996 5522414.65, 351548.7999999998 5522396.699999999, 351548.1500000004 5522392.75, 351545.7999999998 5522379, 351534.9500000002 5522304.85, 351527.0999999996 5522269.699999999, 351498.25 5522210.15, 351493.5999999996 5522194.5, 351487.9000000004 5522175.5, 351485.6500000004 5522164.699999999, 351480.5499999998 5522139.800000001, 351466.5499999998 5522058, 351466.5999999996 5522055.9, 351466.6500000004 5522051.9, 351467.2999999998 5522009.5, 351468 5522005.550000001, 351479.6500000004 5521975.949999999, 351511.0800000001 5521917.449999999, 351530.0499999998 5521882.15, 351539.4500000002 5521852.35, 351543.6500000004 5521801.300000001, 351549.4000000004 5521746.85, 351571.8499999996 5521670.9, 351592.6500000004 5521621.949999999, 351598 5521611.199999999, 351605.9500000002 5521595.300000001, 351609.2999999998 5521588.1, 351610.6500000004 5521585.25, 351617.5999999996 5521574.449999999, 351625.8499999996 5521563.5, 351640.7000000002 5521535.1, 351643.5999999996 5521531.9, 351647.0499999998 5521528, 351671.0499999998 5521501.199999999, 351678.9000000004 5521492.550000001, 351695.5499999998 5521476.15, 351718.54000000004 5521453.4399999995, 351724.25 5521447.800000001, 351754.2999999998 5521422.4, 351781.3499999996 5521401.35, 351789.8499999996 5521394.949999999, 351798.4500000002 5521388.050000001, 351820.9500000002 5521375.35, 351835.3499999996 5521370.15, 351842.2000000002 5521368.15, 351843.4500000002 5521367.65, 351844.2999999998 5521367.15, 351845.1500000004 5521366.1, 351845.5 5521364.949999999, 351845.5999999996 5521363.300000001, 351844.9500000002 5521361.75, 351843.9000000004 5521360.75, 351840.8499999996 5521359, 351834.2000000002 5521355.75, 351819.3499999996 5521348.85, 351817.7000000002 5521347.550000001, 351799.2000000002 5521341.6, 351784.4000000004 5521337.949999999, 351783.0499999998 5521338.6, 351777.7999999998 5521335.9, 351773.6500000004 5521335.949999999, 351770.1500000004 5521341, 351769.8499999996 5521340.75, 351764.9299999997 5521330.880000001, 351767.5999999996 5521330.449999999, 351771 5521332.199999999, 351775.3499999996 5521329.4, 351776.0499999998 5521328.949999999, 351785.7000000002 5521322.699999999, 351788.7000000002 5521320.800000001, 351814.4500000002 5521300.35, 351821.4000000004 5521295.199999999, 351822.4000000004 5521294.15, 351824.1500000004 5521292, 351834.9000000004 5521279.15, 351912.0999999996 5521192.300000001, 351950.9500000002 5521153.35, 351988.79000000004 5521126.35, 352000.5 5521118, 352072.4000000004 5521041.800000001, 352144.75 5520982.1, 352140.5499999998 5520960.25, 352141.2999999998 5520937.25, 352155.6500000004 5520919.699999999, 352184.3499999996 5520885.050000001, 352197.6500000004 5520857.050000001, 352209.0999999996 5520816.25, 352207.5999999996 5520802.25, 352200.3499999996 5520735.550000001, 352200.46999999974 5520703.550000001, 352200.5499999998 5520682.15, 352199 5520651.050000001, 352196.3499999996 5520629.85, 352180.8499999996 5520572.050000001, 352185.76999999955 5520571.02, 352192.3799999999 5520569.6899999995, 352226.9900000002 5520562.720000001, 352247.0700000003 5520554.07, 352311.71999999974 5520522.3100000005, 352349.8799999999 5520503.550000001, 352401.86000000034 5520488.880000001, 352426.8799999999 5520479.65, 352479.3700000001 5520460.300000001, 352511.4900000002 5520432, 352514.1200000001 5520428.859999999, 352517.5 5520431.699999999, 352520 5520434.1, 352524.5499999998 5520438.949999999, 352529.9500000002 5520445.1, 352531.2999999998 5520452.699999999, 352534.5499999998 5520460.199999999, 352540.6500000004 5520466.550000001, 352541.4000000004 5520467.300000001, 352551.0499999998 5520471.699999999, 352557.5499999998 5520474.65, 352559.3499999996 5520475.449999999, 352587.0999999996 5520426.4, 352595.75 5520414, 352607.75 5520401.300000001, 352614.0499999998 5520396.65, 352665.25 5520358.949999999, 352680 5520351.93, 352694.3499999996 5520345.1, 352727.2000000002 5520322.800000001, 352764.4000000004 5520285, 352771.0499999998 5520274.050000001, 352787.8200000003 5520242.6, 352790.75 5520237.1, 352793.3499999996 5520231.300000001, 352804.9000000004 5520216.4, 352824.2999999998 5520206.1, 352831.75 5520202.050000001, 352837.2000000002 5520197.050000001, 352849.1500000004 5520186.1, 352859.4000000004 5520169, 352898.5999999996 5520110.449999999, 352908.7000000002 5520092.98, 352918.4000000004 5520076.199999999, 352952 5520037.949999999, 352992.8499999996 5519997.199999999, 353005.5499999998 5519987.6, 353015.2999999998 5519976.32, 353015.7000000002 5519975.85, 353032.25 5519958.25, 353040.8499999996 5519950.25, 3</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7231-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7231-001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7231-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7231-001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="19.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41211</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108998</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.42272704007</v>
+        <v>46315.33366759082</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>24877</v>
       </c>
       <c r="S2" s="3">
         <v>28994</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>