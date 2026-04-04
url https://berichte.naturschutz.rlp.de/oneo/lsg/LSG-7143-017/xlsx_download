--- v2 (2026-02-17)
+++ v3 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108993</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.35690589951</v>
+        <v>46116.42970816031</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>38548</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>