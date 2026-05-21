--- v3 (2026-04-04)
+++ v4 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108993</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.42970816031</v>
+        <v>46163.25725977564</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>38548</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>