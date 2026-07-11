--- v4 (2026-05-21)
+++ v5 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108993</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.25725977564</v>
+        <v>46214.17029838764</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>38548</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>