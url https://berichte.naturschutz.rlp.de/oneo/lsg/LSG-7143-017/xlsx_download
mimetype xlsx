--- v5 (2026-07-11)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Secker Weiher –Wiesensee</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-017</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Westerwald</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-017.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-017.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((430084.08999999985 5598392.029999999, 430088.1699999999 5598391, 430091.04000000004 5598397.08, 430092.28000000026 5598399.74, 430116.0599999996 5598450.08, 430122.8700000001 5598464.300000001, 430129.98000000045 5598479.119999999, 430135.88999999966 5598492.460000001, 430145.04000000004 5598513.119999999, 430147.79000000004 5598518.98, 430153.0800000001 5598530.6899999995, 430156.25 5598537.720000001, 430161.6900000004 5598549.76, 430164.5 5598553.26, 430166.8200000003 5598556.359999999, 430181.9500000002 5598575.51, 430193.4500000002 5598590.0600000005, 430225.1299999999 5598626.880000001, 430250.1799999997 5598655.93, 430253.2999999998 5598659.43, 430273.70999999996 5598682.449999999, 430285.2000000002 5598695.199999999, 430292.5599999996 5598703.34, 430303.4199999999 5598716.17, 430318.8099999996 5598741.65, 430335.04000000004 5598763.99, 430341.0499999998 5598779.15, 430348.41000000015 5598797.720000001, 430392.6500000004 5598764.67, 430429.2400000002 5598736.300000001, 430433.2400000002 5598733.199999999, 430456.6299999999 5598762.359999999, 430472.7999999998 5598782.83, 430551.0499999998 5598881.49, 430563.9000000004 5598897.119999999, 430565.73000000045 5598899.300000001, 430566.75 5598900.51, 430570.96999999974 5598905.48, 430572.29000000004 5598907.050000001, 430589.4400000004 5598927.49, 430607.3300000001 5598949.49, 430621.0499999998 5598966.359999999, 430629.78000000026 5598977.1, 430658.3700000001 5599012.25, 430668.6500000004 5599024.890000001, 430676.46999999974 5599034.5, 430691.1200000001 5599052.52, 430700.70999999996 5599064.3100000005, 430706.48000000045 5599071.49, 430711.4900000002 5599077.710000001, 430723.51999999955 5599092.68, 430731.04000000004 5599102.039999999, 430739.1500000004 5599112.119999999, 430746.7000000002 5599121.5, 430763.5800000001 5599142.5, 430768.73000000045 5599148.91, 430782.4299999997 5599165.949999999, 430791.6900000004 5599177.470000001, 430825.0499999998 5599217.9, 430868.0499999998 5599272.550000001, 430869.6799999997 5599279.970000001, 430876.3799999999 5599310.1, 430878.9400000004 5599321.58, 430881.5800000001 5599333.52, 430902.08999999985 5599333.67, 430855.7599999998 5599364.199999999, 430841.6799999997 5599370.279999999, 430849.98000000045 5599383.42, 430865.4199999999 5599393.93, 430869.5800000001 5599396.529999999, 430885.9900000002 5599406.6, 430914.4900000002 5599424.33, 430917.96999999974 5599426.49, 430927.3700000001 5599432.140000001, 430939.7599999998 5599445.32, 430941.6299999999 5599447.23, 430943.23000000045 5599448.51, 430948.1299999999 5599452.390000001, 430950.1799999997 5599454.01, 431014.20999999996 5599504.869999999, 431076.3499999996 5599558.960000001, 431128.1799999997 5599604.050000001, 431138.7400000002 5599613.25, 431158.5800000001 5599673.289999999, 431164.5499999998 5599691.66, 431148.45999999996 5599786.01, 431133.8099999996 5599837.710000001, 431130.2599999998 5599850.73, 431132.1699999999 5599881.73, 431135.1900000004 5599929.460000001, 431193.21999999974 5600001.470000001, 431202.01999999955 5600012.279999999, 431203.8099999996 5600024.119999999, 431214.13999999966 5600092.52, 431222.58999999985 5600123.91, 431230.28000000026 5600167.140000001, 431232.5599999996 5600191.369999999, 431188 5600219.99, 431166.9900000002 5600250.26, 431164.5 5600298.630000001, 431241.7599999998 5600312.83, 431300.4199999999 5600326.960000001, 431308.3700000001 5600328.85, 431364 5600333.52, 431415.6200000001 5600342.73, 431496.73000000045 5600365.210000001, 431534.79000000004 5600387.630000001, 431562.78000000026 5600436.15, 431629.1500000004 5600427.84, 431768.0599999996 5600425.869999999, 431886.1500000004 5600459.1, 431908.1500000004 5600466.220000001, 431941.5 5600478.27, 431991.21999999974 5600496.220000001, 432019.3499999996 5600518.9, 432065.7599999998 5600540.529999999, 432085.0700000003 5600564.359999999, 432123.13999999966 5600591.380000001, 432170.8200000003 5600622.640000001, 432215.2599999998 5600655.42, 432190.1500000004 5600730.91, 432158.8499999996 5600826, 432128.0099999998 5600920.300000001, 432097.9199999999 5601015.09, 432045.33999999985 5601151.1899999995, 431998.0999999996 5601237.57, 431977.58999999985 5601277.42, 431967.8700000001 5601279.75, 432046.3300000001 5601361.83, 432050.4199999999 5601366.119999999, 432055.29000000004 5601371.1899999995, 432079.5999999996 5601413.789999999, 432082.8700000001 5601419.550000001, 432182.7599999998 5601594.42, 432192.96999999974 5601596.699999999, 432211.28000000026 5601599.369999999, 432388.75 5601625.65, 432397.7400000002 5601626.9, 432436.9000000004 5601632.74, 432445.71999999974 5601634.050000001, 432460.2599999998 5601638.199999999, 432488.5800000001 5601642.390000001, 432609.1799999997 5601660.18, 432644.08999999985 5601665.33, 432646.98000000045 5601671.359999999, 432625.63999999966 5601707.41, 432620.5599999996 5601716.02, 432608.3200000003 5601752.76, 432606.70999999996 5601757.470000001, 432605.4400000004 5601761.3100000005, 432601.6900000004 5601759.93, 432604.7000000002 5601765.199999999, 432589.3700000001 5601837.49, 432588.23000000045 5601848.390000001, 432587.26999999955 5601857.539999999, 432586.4299999997 5601882.93, 432584.96999999974 5601926.470000001, 432583.9199999999 5601957.4399999995, 432583.63999999966 5601965.66, 432580.4000000004 5602061.85, 432580.0800000001 5602073.34, 432579.4400000004 5602095.6899999995, 432578.9500000002 5602113.369999999, 432578.36000000034 5602134.32, 432577.73000000045 5602155.199999999, 432577.4199999999 5602163.880000001, 432576.1299999999 5602199.92, 432574.73000000045 5602238.98, 432573.7400000002 5602266.279999999, 432572.95999999996 5602288.359999999, 432572.2400000002 5602308.460000001, 432572.08999999985 5602318.23, 432569.3300000001 5602377.9399999995, 432569.2000000002 5602380.99, 432566.29000000004 5602461.91, 432566.1900000004 5602464, 432563.1500000004 5602535.23, 432562.54000000004 5602545.15, 432558.66000000015 5602608.529999999, 432557.58999999985 5602626.050000001, 432557.25 5602635.15, 432555.86000000034 5602671.41, 432555.08999999985 5602692.02, 432554.8700000001 5602697.779999999, 432551.4400000004 5602710.630000001, 432510.25 5602789.83, 432504.1500000004 5602805.970000001, 432500.71999999974 5602813.84, 432501.78000000026 5602815.09, 432470.73000000045 5602876.890000001, 432467.20999999996 5602884.09, 432463.88999999966 5602891.369999999, 432460.6500000004 5602898.73, 432452.23000000045 5602918, 432450.6699999999 5602921.130000001, 432448.6299999999 5602924.58, 432446.11000000034 5602928.300000001, 432441.20999999996 5602936.76, 432439.8700000001 5602939.460000001, 432438.3499999996 5602942.050000001, 432436.61000000034 5602944.470000001, 432434.6799999997 5602946.77, 432432.5599999996 5602948.890000001, 432430.4500000002 5602950.32, 432428.0999999996 5602951.25, 432425.1200000001 5602951.789999999, 432417.1500000004 5602952.76, 432412.1900000004 5602953.49, 432407.2599999998 5602954.43, 432402.4000000004 5602955.630000001, 432397.5700000003 5602956.98, 432383.1699999999 5602961.369999999, 432379.28000000026 5602962.42, 432375.33999999985 5602963.130000001, 432371.3499999996 5602963.66, 432367.3499999996 5602963.99, 432363.3300000001 5602963.949999999, 432359.3200000003 5602963.58, 432355.3499999996 5602962.9399999995, 432351.4500000002 5602962.039999999, 432347.5999999996 5602960.859999999, 432343.8700000001 5602959.35, 432341.1799999997 5602958.029999999, 432338.58999999985 5602956.449999999, 432327.48000000045 5602944.48, 432299.26999999955 5602921.68, 432297.5 5602924.640000001, 432294.98000000045 5602928.83, 432291.9500000002 5602933.890000001, 432282.9900000002 5602948.85, 432229.6699999999 5602965.4, 432223.3700000001 5602971.52, 432195.5099999998 5602998.58, 432175.26999999955 5603022.23, 432152.58999999985 5603053.550000001, 432144.53000000026 5603068.93, 432112.5999999996 5603129.9, 432108.9199999999 5603134.74, 432082.3300000001 5603169.789999999, 432070.4299999997 5603178.8100000005, 432059.8799999999 5603185.57, 432033.73000000045 5603192.65, 432022.58999999985 5603195.640000001, 431976.63999999966 5603208.039999999, 431971.16000000015 5603209.51, 431789.7599999998 5603391.01, 431658.28000000026 5603522.92, 431605.51999999955 5603569.59, 431577.54000000004 5603594.33, 431567.0700000003 5603641.85, 431562.4199999999 5603646.970000001, 431582.4500000002 5603654.1899999995, 431639.4299999997 5603645.699999999, 431654.9900000002 5603644.529999999, 431668.7599999998 5603646.6, 431752.3200000003 5603663.8100000005, 431815.5700000003 5603678.859999999, 431835.04000000004 5603681.67, 431855.8499999996 5603679.949999999, 431880.83999999985 5603674.17, 431895.71999999974 5603674.039999999, 431912.71999999974 5603682.01, 431930.6299999999 5603694.23, 431962.70999999996 5603723.41, 431975.91000000015 5603739.68, 431996.6799999997 5603776.25, 432060.4900000002 5603899.41, 432058.0999999996 5603905.550000001, 432035.2400000002 5603913.6, 431934.8200000003 5604068.210000001, 431924.1200000001 5604074.390000001, 431955.9199999999 5604388.359999999, 431951.36000000034 5604402.34, 431943.0099999998 5604414.67, 431941.6900000004 5604416.630000001, 431936.54000000004 5604424.25, 431919.1200000001 5604449.859999999, 431855.1500000004 5604543.92, 431820.51999999955 5604593.82, 431815.7599999998 5604600.6899999995, 431810.01999999955 5604608.949999999, 431795.91000000015 5604629.3100000005, 431757.4199999999 5604685.109999999, 431723.8499999996 5604733.76, 431659.70999999996 5604826.550000001, 431653.21999999974 5604835.949999999, 431623.5700000003 5604878.99, 431608.9299999997 5604900.23, 431577.5099999998 5604945.84, 431543.7000000002 5604999.6899999995, 431539.33999999985 5605007.279999999, 431449.8300000001 5605153.380000001, 431446.7000000002 5605158.5, 431424.88999999966 5605143.4399999995, 431317.4900000002 5605094.869999999, 431270.6299999999 5605066.050000001, 431247.16000000015 5605051.57, 431231.7999999998 5605043.59, 431227.9500000002 5605041.59, 431180.7000000002 5605017.16, 431140.6900000004 5604998.67, 431108.61000000034 5604975.869999999, 431085.9400000004 5604959.76, 431082.41000000015 5604957.25, 431046.23000000045 5604931.529999999, 431026.45999999996 5604917.550000001, 430989.8700000001 5604891.68, 430951.4299999997 5604859.859999999, 430948.0700000003 5604857.09, 430870.7599999998 5604793.279999999, 430846.16000000015 5604756.98, 430796.8099999996 5604799.85, 430793.98000000045 5604802.3100000005, 430790.9900000002 5604804.91, 430798.23000000045 5604816.51, 430726.4199999999 5604846.9, 430705.88999999966 5604854.130000001, 430657.5099999998 5604871.140000001, 430603.48000000045 5604891.470000001, 430566.8099999996 5604905.1, 430550.5099999998 5604910.67, 430523.51999999955 5604919.91, 430515.9400000004 5604922.74, 430493.7400000002 5604931.02, 430460.96999999974 5604906.789999999, 430447.8099999996 5604898.380000001, 430448.70999999996 5604913.550000001, 430448.9000000004 5604916.6899999995, 430433.7400000002 5604958.4399999995, 430410.5700000003 5605025.539999999, 430403.96999999974 5605045.02, 430401.9400000004 5605045.1, 430398.36000000034 5605054.289999999, 430397.4500000002 5605057.35, 430383.98000000045 5605067.93, 430349.04000000004 5605073.48, 430309.45999999996 5605079.77, 430293.4400000004 5605082.279999999, 430250.51999999955 5605089.039999999, 430216.8200000003 5605094.33, 430193.6799999997 5605097.98, 430177.5800000001 5605100.51, 430152.2599999998 5605104.5, 430123.70999999996 5605108.99, 430111.5499999998 5605117.8100000005, 430007.9400000004 5605191.67, 429993.0999999996 5605193.91, 429890.41000000015 5605191.279999999, 429820.95999999996 5605189.5, 429721.36000000034 5605186.949999999, 429710.2000000002 5605184.289999999, 429668.73000000045 5605183.23, 429643.3700000001 5605182.51, 429620.4900000002 5605181.98, 429553.1500000004 5605180.24, 429551.03000000026 5605176.039999999, 429541.6200000001 5605175.41, 429533.66000000015 5605185.0600000005, 429531.9299999997 5605187.41, 429527.58999999985 5605193.52, 429510.8200000003 5605217.08, 429498.0599999996 5605234.99, 429489.36000000034 5605247.23, 429437.86000000034 5605319.57, 429425.11000000034 5605337.470000001, 429412.36000000034 5605355.380000001, 429400.54000000004 5605372.01, 429387.45999999996 5605390.380000001, 429375.5499999998 5605407.07, 429371.8200000003 5605410.98, 429367.5700000003 5605414.26, 429348.70999999996 5605425.109999999, 429343.79000000004 5605428.3100000005, 429339.8700000001 5605430.99, 429323.6299999999 5605445.710000001, 429318.8499999996 5605451.09, 429315.1200000001 5605464.4399999995, 429311.01999999955 5605472.84, 429309.91000000015 5605475.130000001, 429308.1500000004 5605478.720000001, 429306.41000000015 5605482.33, 429300.5099999998 5605494.5, 429299.4199999999 5605496.76, 429294.6799999997 5605506.880000001, 429292.79000000004 5605511.26, 429290.04000000004 5605516.5600000005, 429286.46999999974 5605527.52, 429285.4900000002 5605530.57, 429281.4299999997 5605542.92, 429279.5999999996 5605546.83, 429276.7599999998 5605548.42, 429271.1299999999 5605552.75, 429268.3099999996 5605551.8100000005, 429265.4199999999 5605550.970000001, 429245.96999999974 5605546.0600000005, 429231.86000000034 5605539.43, 429229.3499999996 5605538.800000001, 429219.20999999996 5605536.25, 429212.1500000004 5605535.84, 429210.9199999999 5605535.77, 429198.98000000045 5605532.77, 429175.13999999966 5605527.890000001, 429155.8499999996 5605528, 429154.6699999999 5605528.08, 429123.4400000004 5605530.109999999, 429119.5499999998 5605530.26, 429115.51999999955 5605530.27, 429111.51999999955 5605530.1, 429107.53000000026 5605529.84, 429103.54000000004 5605529.48, 429099.51999999955 5605529.02, 429095.5599999996 5605528.41, 429091.4500000002 5605527.619999999, 429086.70999999996 5605526.59, 429081.8700000001 5605525.279999999, 429051.7000000002 5605515.83, 429047.38999999966 5605514.41, 429042.6799999997 5605512.67, 429038.04000000004 5605510.75, 429032.5999999996 5605508.140000001, 429026.83999999985 5605505.0600000005, 429002.95999999996 5605491.52, 428997.1200000001 5605489.289999999, 428987 5605486.6899999995, 428965.1699999999 5605483.4, 428946.0800000001 5605480.800000001, 428939.1200000001 5605479.859999999, 428916.6900000004 5605477.0600000005, 428890.86000000034 5605473.85, 428866.21999999974 5605470.779999999, 428849.61000000034 5605468.710000001, 428845.2599999998 5605468.15, 428824.53000000026 5605465.449999999, 428807.0800000001 5605463.09, 428785.48000000045 5605460.27, 428781.20999999996 5605458.82, 428772.8099999996 5605455.9399999995, 428763.1699999999 5605452.869999999, 428759.21999999974 5605452.300000001, 428758.2599999998 5605452.1899999995, 428758.26999999955 5605454.01, 428733.1900000004 5605451.130000001, 428730.83999999985 5605450.789999999, 428709.9199999999 5605447.800000001, 428687.26999999955 5605443.67, 428666.8700000001 5605439.369999999, 428644.6799999997 5605433.210000001, 428627.9299999997 5605427.15, 428611.3300000001 5605419.93, 428594.8499999996 5605411.77, 428579.1299999999 5605402.74, 428560.71999999974 5605389.84, 428542.79000000004 5605375.68, 428532.96999999974 5605367.16, 428532.6799999997 5605366.91, 428517.2999999998 5605351.6899999995, 428502.6299999999 5605334.66, 428489.1200000001 5605316.65, 428485.23000000045 5605310.27, 428477.1500000004 5605296.970000001, 428468.8099999996 5605281.300000001, 428461.1299999999 5605266.529999999, 428453.8200000003 5605249.17, 428452.21999999974 5605245.1, 428451.1900000004 5605242.92, 428445.11000000034 5605216, 428440.9900000002 5605191.5, 428439.16000000015 5605171.25, 428438.5499999998 5605150.4399999995, 428438.8099999996 5605129.640000001, 428439.41000000015 5605113.91, 428442.51999999955 5605035.59, 428443.38999999966 5605013.58, 428446.54000000004 5604933.82, 428449.3700000001 5604883.220000001, 428455.6699999999 5604751.5600000005, 428460.3799999999 5604681.25, 428463.5499999998 5604614.85, 428462.0099999998 5604534.130000001, 428461.3200000003 5604516.369999999, 428460.6200000001 5604515.050000001, 428460.3499999996 5604513.1, 428461.36000000034 5604486.18, 428461.46999999974 5604481.199999999, 428461.5 5604477.8100000005, 428461.3700000001 5604473.210000001, 428461.1500000004 5604469.25, 428460.7999999998 5604465.25, 428460.3200000003 5604461.289999999, 428459.8200000003 5604458.01, 428459.5700000003 5604456.35, 428458.6699999999 5604451.4399999995, 428461.0800000001 5604450.82, 428460.45999999996 5604442.880000001, 428458.5700000003 5604434.0600000005, 428457.7000000002 5604431.16, 428456.71999999974 5604428.8100000005, 428455.1500000004 5604425.699999999, 428453.28000000026 5604422.18, 428449.5700000003 5604415.32, 428448.3799999999 5604413.390000001, 428446.71999999974 5604410.48, 428440.16000000015 5604401.76, 428440.0700000003 5604401.57, 428428.5 5604377.5, 428423.5099999998 5604367.83, 428409.58999999985 5604350.93, 428401.6699999999 5604341.1, 428400.0999999996 5604339.15, 428394.33999999985 5604332, 428395.2999999998 5604329.880000001, 428392.4900000002 5604329.58, 428381.96999999974 5604316.35, 428379.9000000004 5604313.300000001, 428377.71999999974 5604309.1, 428375.58999999985 5604304.220000001, 428374.11000000034 5604300.640000001, 428372.4299999997 5604296.300000001, 428370.7400000002 5604291.720000001, 428366.6699999999 5604280.16, 428365.25 5604276.18, 428363.11000000034 5604270.66, 428362.8200000003 5604269.859999999, 428359.04000000004 5604259.470000001, 428348.98000000045 5604232.279999999, 428341.91000000015 5604211.26, 428340.9299999997 5604208.34, 428325.79000000004 5604179.35, 428318.7599999998 5604166.16, 428304.3499999996 5604145.5, 428285.58999999985 5604122.49, 428272.5099999998 5604108.859999999, 428257.4400000004 5604095.199999999, 428245.83999999985 5604085.470000001, 428241.9299999997 5604082.34, 428234.4900000002 5604077.25, 428222.0999999996 5604068.859999999, 428204.86000000034 5604058.699999999, 428187.66000000015 5604049.8100000005, 428149.1699999999 5604034.43, 428132.4500000002 5604027.82, 428074.53000000026 5604007.800000001, 428048.3700000001 5603997.07, 428021.4199999999 5603984.6899999995, 427996.26999999955 5603971.52, 427979.1500000004 5603961.51, 427963.01999999955 5603949.48, 427945.9299999997 5603934.92, 427918.11000000034 5603909.390000001, 427903.6699999999 5603886.199999999, 427897.16000000015 5603875.8100000005, 427866.3300000001 5603826.630000001, 427847.4900000002 5603794.35, 427838.53000000026 5603780.07, 427834.1900000004 5603781.48, 427827.98000000045 5603763.68, 427811 5603744.0600000005, 427800.83999999985 5603737.4399999995, 427798.3200000003 5603735.8100000005, 427780.2000000002 5603724, 427751.54000000004 5603714.039999999, 427732.4299999997 5603708.1, 427713.1699999999 5603705.289999999, 427661.53000000026 5603700.68, 427589.8300000001 5603706.3100000005, 427551.63999999966 5603709.33, 427536.5099999998 5603710.619999999, 427488.71999999974 5603714.300000001, 427460.91000000015 5603728.49, 427429.73000000045 5603758.08, 427416.5 5603770.640000001, 427412.5099999998 5603770.35, 427408.2000000002 5603772.93, 427406.1299999999 5603776.289999999, 427403.20999999996 5603778.23, 427399.6900000004 5603780.16, 427395.9900000002 5603781.73, 427392.1799999997 5603782.99, 427388.25 5603783.92, 427384.28000000026 5603784.550000001, 427378.61000000034 5603784.970000001, 427366.23000000045 5603785.0600000005, 427360.20999999996 5603785.289999999, 427355.2400000002 5603785.73, 427350.73000000045 5603786.32, 427348.79000000004 5603786.640000001, 427343.66000000015 5603787.67, 427334.5700000003 5603790.8100000005, 427329.45999999996 5603792.08, 427329.2999999998 5603791.890000001, 427325 5603792.74, 427320.6900000004 5603793.0600000005, 427315.9900000002 5603792.4399999995, 427312.8099999996 5603791.3100000005, 427310.76999999955 5603789.91, 427308.5499999998 5603787.23, 427302.9199999999 5603777.880000001, 427302.4199999999 5603777.08, 427301.6799999997 5603775.83, 427300.45999999996 5603773.08, 427299.4500000002 5603770.130000001, 427298.4900000002 5603766.3100000005, 427297.8499999996 5603762.369999999, 427297.61000000034 5603759.369999999, 427297.58999999985 5603756.359999999, 427298.0800000001 5603753.390000001, 427298.73000000045 5603750.460000001, 427299.9000000004 5603745.92, 427298.98000000045 5603745.789999999, 427307.2599999998 5603690.800000001, 427312.2000000002 5603657.470000001, 427316.3799999999 5603629.640000001, 427317.5999999996 5603621.48, 427317.8200000003 5603620.01, 427320.53000000026 5603601.85, 427323.2999999998 5603583.27, 427324.2599999998 5603576.869999999, 427326.7599999998 5603563.039999999, 427334.6699999999 5603520.369999999, 427341.83999999985 5603481.1899999995, 427343.5599999996 5603472.050000001, 427347.16000000015 5603452.800000001, 427348.1500000004 5603423.210000001, 427344.11000000034 5603389.630000001, 427342.79000000004 5603378.57, 427331.20999999996 5603281.18, 427326.6200000001 5603242.49, 427323.16000000015 5603211.98, 427305.9400000004 5603163.3100000005, 427299.9299999997 5603146.34, 427293.11000000034 5603110.390000001, 427292.3499999996 5603106.52, 427290.36000000034 5603106.58, 427290.88999999966 5603104.6, 427300.3799999999 5603069.26, 427315.3499999996 5603013.5, 427315.7400000002 5603012.039999999, 427329.6799999997 5602957.27, 427341.91000000015 5602910.210000001, 427343.63999999966 5602903.18, 427351.20999999996 5602872.4, 427355.13999999966 5602859.220000001, 427359.0099999998 5602846.24, 427372.0700000003 5602819.380000001, 427375.16000000015 5602793.02, 427377.33999999985 5602765.359999999, 427380.1799999997 5602724.34, 427376.4400000004 5602687.5, 427375.3099999996 5602669.380000001, 427375.08999999985 5602642.619999999, 427374.79000000004 5602607.859999999, 427373.5999999996 5602551.050000001, 427372.9500000002 5602514.75, 427372.6500000004 5602493.6, 427372.33999999985 5602479.43, 427372.21999999974 5602473.98, 427371.8700000001 5602458.76, 427371.61000000034 5602441.15, 427369.9500000002 5602396.23, 427369.53000000026 5602384.9399999995, 427368.9900000002 5602370.85, 427369.21999999974 5602364.84, 427369.63999999966 5602359.43, 427370.16000000015 5602353.66, 427370.54000000004 5602347.84, 427370.7400000002 5602341.93, 427370.73000000045 5602335.960000001, 427370.53000000026 5602329.99, 427370.28000000026 5602326.460000001, 427369.76999999955 5602323.02, 427368.41000000015 5602315.369999999, 427368.0599999996 5602312.1, 427368.21999999974 5602309.09, 427368.79000000004 5602306.130000001, 427369.6699999999 5602303.26, 427371 5602300.5600000005, 427374.0099999998 5602296.01, 427379.41000000015 5602288, 427396.71999999974 5602262.210000001, 427403.04000000004 5602253.15, 427410.0099999998 5602244.52, 427412.88999999966 5602242.470000001, 427418.3099999996 5602238.630000001, 427421.11000000034 5602236.24, 427418.5 5602212.699999999, 427414.6699999999 5602209.25, 427412.7599999998 5602204.51, 427411.61000000034 5602199.720000001, 427405.71999999974 5602132.3100000005, 427405.1500000004 5602125.789999999, 427404.08999999985 5602113.779999999, 427401.5700000003 5602085.0600000005, 427393.4500000002 5602085.3100000005, 427386.4400000004 5602079.16, 427368.95999999996 5602060.48, 427345.8200000003 5602035.699999999, 427332.5 5602021.4399999995, 427319.04000000004 5602007.039999999, 427311.79000000004 5601999.300000001, 427280.7599999998 5601965.77, 427268.96999999974 5601953.050000001, 427267.0800000001 5601951, 427264.78000000026 5601948.529999999, 427248.95999999996 5601931.33, 427235.01999999955 5601916.369999999, 427234.8300000001 5601916.17, 427223.9299999997 5601904.5, 427221.4500000002 5601901.85, 427215.96999999974 5601895.49, 427203.2999999998 5601881.279999999, 427202.11000000034 5601879.92, 427191.03000000026 5601868.539999999, 427190.26999999955 5601867.76, 427183.04000000004 5601860.32, 427177.7000000002 5601854.84, 427166.7400000002 5601843.57, 427156.38999999966 5601832.93, 427148.4299999997 5601824.74, 427145.25 5601821.9, 427146.46999999974 5601820.6899999995, 427136.7000000002 5601810.09, 427125.6900000004 5601798.130000001, 427114.20999999996 5601785.720000001, 427096.08999999985 5601766.130000001, 427092.8300000001 5601762.6, 427079.8200000003 5601748.470000001, 427071.63999999966 5601739.6899999995, 427063.3200000003 5601730.75, 427055.11000000034 5601722.470000001, 427072.5 5601705.9399999995, 427073.76999999955 5601705.09, 427074.6699999999 5601704.18, 427078.9900000002 5601699.789999999, 427079.5999999996 5601699.16, 427084.66000000015 5601694.4, 427089.79000000004 5601689.58, 427103.0099999998 5601677.16, 427111.16000000015 5601669.34, 427121.01999999955 5601660.23, 427132.91000000015 5601648.84, 427138.3499999996 5601644.279999999, 427146 5601637.859999999, 427152.16000000015 5601632.65, 427162.3499999996 5601624.16, 427171.6500000004 5601618.869999999, 427185.4199999999 5601612, 427203.58999999985 5601604.210000001, 427220.45999999996 5601598.779999999, 427234.78000000026 5601597.34, 427245.8700000001 5601597.050000001, 427251.0499999998 5601597.039999999, 427265.20999999996 5601597.01, 427283.63999999966 5601596.98, 427298.1200000001 5601596.949999999, 427299.33999999985 5601596.949999999, 427305.6299999999 5601597.710000001, 427315.41000000015 5601598.5600000005, 427345.0499999998 5601605.630000001, 427380.3300000001 5601615.789999999, 427380.8700000001 5601615.9399999995, 427428.3700000001 5601628.52, 427436.4900000002 5601629.720000001, 427453.6299999999 5601632.279999999, 427478.61000000034 5601633.65, 427494.3099999996 5601630.52, 427501.8300000001 5601629.029999999, 427506.75 5601627.949999999, 427522.36000000034 5601618.699999999, 427539.5 5601608.550000001, 427556.5999999996 5601598.4, 427566.6900000004 5601592.42, 427574.29000000004 5601587.039999999, 427587.0599999996 5601578, 427605.2400000002 5601560.8100000005, 427620.20999999996 5601546.48, 427644.5599999996 5601523.9399999995, 427659.2400000002 5601510.380000001, 427669.6299999999 5601500.76, 427671.4299999997 5601499.48, 427674.1799999997 5601497.140000001, 427689.8099999996 5601484.68, 427697.45999999996 5601478.58, 427706.8200000003 5601473.949999999, 427710.7000000002 5601471.84, 427721.63999999966 5601468.220000001, 427730.95999999996 5601466.58, 427739.33999999985 5601465.550000001, 427743.3099999996 5601465.640000001, 427757.1500000004 5601465.92, 427758.41000000015 5601465.949999999, 427762.9000000004 5601466.6, 427785.1799999997 5601471.49, 427830.0499999998 5601481.73, 427845.8700000001 5601485.869999999, 427840.9400000004 5601473.27, 427844.83999999985 5601451.82, 427848.46999999974 5601429.59, 427855.03000000026 5601391.52, 427856.9299999997 5601380.09, 427859.48000000045 5601363.800000001, 427862.4900000002 5601344.449999999, 427863.78000000026 5601336.02, 427871.1500000004 5601288.609999999, 427877.2400000002 5601250.58, 427880.1799999997 5601230.359999999, 427881.4900000002 5601222.0600000005, 427887.51999999955 5601187.23, 427887.4299999997 5601186.66, 427887.54000000004 5601186.609999999, 427887.79000000004 5601185.02, 427897.0700000003 5601127.050000001, 427899.3200000003 5601113, 427909.5599999996 5601048.93, 427909.29000000004 5601049.140000001, 427910.8200000003 5601039.6, 427917.4000000004 5600998.75, 427917.9500000002 5600995.789999999, 427918.7599999998 5600993.4399999995, 427920.5800000001 5600991.1, 427922.4400000004 5600989.74, 427924.2599999998 5600977.09, 427927.48000000045 5600958.67, 427925.45999999996 5600956.029999999, 427924.91000000015 5600953.65, 427924.96999999974 5600951.17, 427925.95999999996 5600944.34, 427930.83999999985 5600915.24, 427932.5700000003 5600905.02, 427936.3099999996 5600885.16, 427936.61000000034 5600883.5, 427939.7999999998 5600869.1, 427945.25 5600852.359999999, 427948.7400000002 5600843.1, 427950.16000000015 5600842.869999999, 427950.73000000045 5600840.640000001, 427951.63999999966 5600838.869999999, 427953.9299999997 5600834.390000001, 427955.9400000004 5600830.02, 427969.5099999998 5600801.710000001, 428011.1200000001 5600734.65, 428014.9400000004 5600730.960000001, 428023.3799999999 5600718.1, 428026.71999999974 5600713.01, 428028.7000000002 5600709.619999999, 428029.2000000002 5600708.75, 428040.20999999996 5600689.84, 428044.76999999955 5600682.01, 428049.66000000015 5600671.1899999995, 428050.58999999985 5600669.119999999, 428055.8799999999 5600657.42, 428056.76999999955 5600655.449999999, 428060.95999999996 5600645.83, 428065.6500000004 5600634.800000001, 428065.91000000015 5600634.18, 428067.88999999966 5600629.529999999, 428074.53000000026 5600613.85, 428091.08999999985 5600574.77, 428093.58999999985 5600569.109999999, 428105.36000000034 5600544.539999999, 428115.53000000026 5600528.279999999, 428122.3300000001 5600517.99, 428132.8499999996 5600502, 428135.79000000004 5600498.16, 428149.16000000015 5600480.65, 428160.8099999996 5600465.449999999, 428154.28000000026 5600465.1, 428147.46999999974 5600462.539999999, 428140.3099999996 5600459.85, 428117.7000000002 5600450.82, 428108.41000000015 5600447.109999999, 428104.20999999996 5600445.43, 428099.1699999999 5600445.09, 428079.58999999985 5600436.93, 428060.26999999955 5600428.890000001, 428050.8700000001 5600424.98, 428037.01999999955 5600419.210000001, 427995.5 5600399.619999999, 427992.25 5600397.720000001, 427986.83999999985 5600394.539999999, 427983.46999999974 5600392.57, 427968.86000000034 5600400.52, 427910.9500000002 5600421.48, 427864.6299999999 5600435.5, 427818.1200000001 5600451.390000001, 427802.20999999996 5600456.84, 427788.4400000004 5600461.5600000005, 427769.3499999996 5600468.1, 427715.21999999974 5600486.58, 427705.1299999999 5600490.050000001, 427681.79000000004 5600484.92, 427663.7999999998 5600481.85, 427659.5800000001 5600482.49, 427588.76999999955 5600493.359999999, 427563.3700000001 5600494.800000001, 427559.3499999996 5600495.02, 427494.4500000002 5600498.710000001, 427446.3499999996 5600505.18, 427429.83999999985 5600508.58, 427424.13999999966 5600509.75, 427410.9000000004 5600513.050000001, 427351.5800000001 5600512.210000001, 427347.79000000004 5600515.65, 427348.54000000004 5600509.68, 427346.3200000003 5600483.5, 427345.98000000045 5600479.73, 427344.73000000045 5600465.220000001, 427334.8200000003 5600349.359999999, 427332.9299999997 5600326.050000001, 427332.8300000001 5600324.609999999, 427332.25 5600317.460000001, 427331.6900000004 5600310.57, 427329.9299999997 5600288.68, 427328.41000000015 5600269.800000001, 427326.76999999955 5600247.369999999, 427321.9199999999 5600194.460000001, 427321.5 5600189.789999999, 427322.6799999997 5600190.369999999, 427319.7999999998 5600159.6, 427316.2000000002 5600068, 427311.58999999985 5600020.07, 427311.04000000004 5600014.48, 427310.28000000026 5600006.57, 427310.5599999996 5599999.6, 427312.9900000002 5599992.4, 427327.79000000004 5599961.3100000005, 427332.2400000002 5599949.949999999, 427364.96999999974 5599884.880000001, 427368 5599881.869999999, 427469.5 5599681.93, 427471.8099999996 5599676.85, 427510.6200000001 5599601.41, 427512.9299999997 5599596.949999999, 427593.51999999955 5599440.26, 427605.0099999998 5599417.92, 427618.20999999996 5599393.890000001, 427629.7999999998 5599374.3100000005, 427631.83999999985 5599370.869999999, 427632.8799999999 5599369.109999999, 427634.4000000004 5599366.609999999, 427651.0999999996 5599339.140000001, 427656.21999999974 5599330.6, 427659.9000000004 5599324.48, 427661.5599999996 5599321.8100000005, 427665.53000000026 5599314.529999999, 427666.88999999966 5599311.869999999, 427668.36000000034 5599308.98, 427670.9199999999 5599302.5, 427671.1500000004 5599301.93, 427673.0499999998 5599295.6, 427675.91000000015 5599284.83, 427678.1500000004 5599276.09, 427684.03000000026 5599251.359999999, 427685.7400000002 5599245.98, 427688.33999999985 5599237.699999999, 427688.63999999966 5599236.75, 427689.8499999996 5599231.49, 427691.70999999996 5599224.460000001, 427694.5499999998 5599213.6899999995, 427695.9400000004 5599208.43, 427696.33999999985 5599206.859999999, 427696.4400000004 5599206.460000001, 427698 5599198.119999999, 427698.1500000004 5599197.32, 427699.25 5599197.57, 427697.66000000015 5599192.869999999, 427697.0099999998 5599190.07, 427692.0599999996 5599168.890000001, 427691.08999999985 5599165.949999999, 427688.4299999997 5599157.51, 427687.2599999998 5599154.93, 427683.1799999997 5599138.630000001, 427681.0499999998 5599130.140000001, 427676.4900000002 5599111.49, 427674.9400000004 5599104.82, 427670.9000000004 5599087.52, 427666.7999999998 5599069.720000001, 427667.1699999999 5599065.27, 427668.2400000002 5599061.08, 427669.86000000034 5599057.140000001, 427677.8300000001 5599043.9, 427681.63999999966 5599040.07, 427686.98000000045 5599034.720000001, 427691.6799999997 5599029.35, 427693.2400000002 5599027.5600000005, 427698.61000000034 5599021.720000001, 427705.48000000045 5599014.25, 427713.01999999955 5599005.27, 4277</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-017" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-017" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108993</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.17029838764</v>
+        <v>46262.43501913176</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>38548</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>