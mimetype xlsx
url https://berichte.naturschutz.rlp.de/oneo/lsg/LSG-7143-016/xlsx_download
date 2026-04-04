--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108992</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.88606956071</v>
+        <v>46116.42971179764</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33114</v>
       </c>
       <c r="S2" s="3">
         <v>33114</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>