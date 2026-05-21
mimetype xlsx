--- v2 (2026-04-04)
+++ v3 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108992</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.42971179764</v>
+        <v>46163.52471748269</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33114</v>
       </c>
       <c r="S2" s="3">
         <v>33114</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>