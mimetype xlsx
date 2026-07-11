--- v3 (2026-05-21)
+++ v4 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108992</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.52471748269</v>
+        <v>46214.05172394484</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33114</v>
       </c>
       <c r="S2" s="3">
         <v>33114</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>