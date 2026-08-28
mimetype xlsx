--- v4 (2026-07-11)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Saynbach-, Brexbach- und Großbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-016</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Westerwald</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-016.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-016.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((400275.487 5586622.666, 400388.797 5586598.686, 400436.34 5586609.107, 400493.828 5586606.477, 400531.374 5586597.124, 400570.649 5586601.297, 400634.546 5586618.284, 400691.652 5586639.494, 400796.016 5586671.289, 400955.768 5586716.973, 401149.428 5586761.56, 401258.254 5586795.234, 401279.832 5586726.076, 401273.559 5586617.558, 401358.873 5586631.063, 401360.932 5586617.321, 401522.959 5586644.916, 401498.432 5586736.86, 401536.749 5586754.817, 401734.028 5586845.702, 401775.317 5586750.602, 401824.58 5586776.3, 401893.253 5586632.191, 401953.247 5586664.032, 401925.73 5586711.071, 401974.051 5586747.789, 402023.68 5586802.814, 402122.131 5586894.214, 402147.997 5586922.894, 402298.264 5587030.852, 402485.433 5587133.902, 402499.911 5587146.826, 402686.952 5587242.123, 402799.271 5587333.197, 402888.336 5587382.591, 402954.409 5587413.369, 403057.763 5587481.534, 403128.724 5587552.165, 403184.44 5587588.809, 403216.208 5587601.065, 403237.681 5587613.893, 403287.135 5587659.66, 403299.744 5587671.266, 403348.463 5587710.297, 403389.392 5587745.557, 403430.274 5587778.983, 403456.693 5587807.471, 403491.919 5587843.346, 403496.267 5587846.274, 403503.643 5587852.16, 403529.893 5587872.264, 403549.905 5587922.623, 403557.952 5587956.208, 403562.299 5587961.564, 403607.482 5588017.242, 403597.627 5588027.067, 403580.864 5588043.441, 403577.745 5588046.48, 403532.685 5588089.091, 403491.513 5588124.676, 403421.874 5588149.027, 403424.155 5588166.284, 403414.611 5588181.806, 403400.025 5588176.694, 403399.116 5588177.56, 403396.359 5588187.374, 403395.132 5588192.278, 403394.563 5588194.559, 403401.629 5588227.3, 403436.852 5588250.341, 403487.327 5588263.017, 403507.399 5588276.642, 403498.513 5588320.224, 403483.668 5588347.792, 403470.355 5588367.385, 403448.864 5588382.699, 403425.554 5588393.365, 403389.829 5588457.63, 403404.284 5588473.233, 403408.342 5588475.092, 403407.368 5588485.507, 403403.768 5588495.804, 403394.469 5588512.275, 403393.733 5588513.448, 403390.91 5588524.634, 403382.904 5588535.013, 403377.052 5588537.624, 403373.818 5588540.234, 403371.092 5588546.449, 403367.613 5588551.173, 403364.642 5588559.872, 403357.371 5588571.617, 403352.64 5588576.341, 403348.784 5588584.54, 403343.68 5588590.755, 403340.077 5588600.076, 403328.8 5588612.94, 403326.767 5588616.679, 403326.32 5588624.021, 403328.623 5588632.599, 403322.528 5588646.491, 403319.722 5588645.555, 403241.86000000034 5588700.49, 403174.8300000001 5588793.23, 403141.0599999996 5588923.140000001, 403106.91000000015 5589031.0600000005, 403058.1799999997 5589063.039999999, 403027.211 5589081.253, 402962.916 5589110.106, 402946.853 5589114.354, 402942.215 5589115.579, 402938.717 5589109.452, 402927.612 5589117.469, 402918.164 5589130.633, 402906.742 5589146.546, 402872.178 5589173.764, 402887.249 5589191.684, 402914.955 5589206.595, 402920.062 5589216.533, 402926.948 5589223.32, 402938.358 5589225.812, 402959.315 5589228.189, 402967.859 5589236.017, 402976.541 5589242.486, 402990.302 5589248.156, 403003.254 5589250.795, 403023.541 5589260.409, 403030.236 5589260.625, 403034.262 5589255.332, 403035.147 5589246.689, 403039.569 5589237.424, 403053.76 5589227.367, 403058.004 5589227.032, 403064.593 5589228.197, 403071.379 5589230.909, 403079.338 5589236.725, 403083.1 5589246.087, 403087.189 5589256.232, 403098.239 5589279.107, 403115.757 5589291.358, 403127.43 5589301.675, 403132.985 5589316.469, 403132.058 5589346.916, 403125.296 5589359.684, 403128.545 5589372.351, 403133.423 5589381.619, 403143.671 5589383.261, 403171.991 5589381.779, 403185.062 5589383.144, 403205.952 5589393.058, 403215.157 5589394.309, 403227.622 5589390.952, 403239.211 5589384.153, 403259.29 5589365.165, 403292.662 5589343.091, 403298.002 5589340.732, 403300.421 5589339.664, 403324.738 5589336.204, 403337.704 5589336.333, 403348.541 5589341.55, 403355.194 5589342.896, 403364.249 5589336.543, 403356.387 5589321.968, 403353.892 5589315.654, 403353.903 5589307.076, 403358.355 5589302.616, 403362.988 5589300.536, 403394.791 5589309.154, 403403.048 5589312.887, 403415.686 5589322.518, 403425.51 5589328.678, 403439.69 5589343.882, 403451.237 5589365.91, 403463.08 5589394.803, 403461.779 5589416.961, 403474.308 5589435.736, 403488.799 5589446.033, 403499.848 5589461.594, 403503.436 5589481.308, 403510.229 5589490.086, 403530.177 5589494.502, 403546.557 5589500.832, 403553.449 5589507.733, 403559.011 5589519.74, 403571.982 5589538.674, 403573.796 5589545.847, 403581.504 5589563.138, 403591.77 5589572.541, 403597.692 5589576.561, 403612.529 5589583.948, 403620.052 5589584.484, 403646.26 5589590.054, 403669.878 5589599.511, 403677.726 5589600.574, 403689.912 5589602.377, 403700.098 5589605.876, 403702.611 5589606.224, 403710.318 5589621.414, 403708.458 5589633.507, 403705.61 5589643.997, 403702.975 5589643.798, 403693.237 5589669.479, 403687.816 5589676.523, 403671.782 5589687.858, 403665.566 5589698.804, 403659.39 5589712.082, 403655.667 5589723.385, 403655.817 5589732.827, 403657.564 5589746.701, 403680.259 5589783.596, 403683.037 5589783.921, 403701.21 5589778.389, 403719.317 5589777.047, 403715.558 5589780.322, 403770.312 5589820.163, 403781.764 5589829.594, 403841.684 5589875.406, 403856.455 5589879.212, 403917.511 5589946.573, 403920.24 5589956.411, 403940.583 5589993.676, 403948.764 5590019.501, 404011.703 5590082.713, 404011.078 5590090.08, 404045.546 5590108.713, 404057.271 5590119.137, 404063.95 5590130.012, 404068.65 5590146.869, 404062.951 5590157.972, 404034.022 5590188.736, 403989.871 5590274.313, 403969.795 5590298.94, 403971.039 5590326.035, 403973.089 5590330.472, 403974.233 5590343.74, 403977.254 5590354.413, 403977.72 5590359.599, 403981.909 5590370.373, 403982.063 5590374.337, 403985.787 5590382.062, 403997.032 5590431.771, 403992.62 5590439.758, 404009.794 5590445.284, 404038.218 5590472.645, 404062.598 5590516.286, 404051.482 5590546.474, 404039.148 5590577.44, 404010.24 5590624.079, 403964.327 5590630.177, 403933.501 5590600.361, 403895.063 5590575.582, 403856.773 5590535.756, 403818.348 5590485.4, 403788.851 5590442.799, 403759.639 5590413.364, 403728.39 5590361.269, 403712.185 5590340.218, 403706.564 5590324.288, 403671.001 5590263.831, 403635.515 5590234.204, 403597.294 5590212.18, 403569.481 5590198.731, 403554.187 5590193.413, 403515.803 5590174.181, 403482.047 5590173.671, 403454.752 5590171.246, 403436.136 5590169.983, 403415.454 5590174.391, 403392.084 5590174.092, 403322.973 5590167.654, 403300.793 5590167.605, 403255.025 5590155.379, 403248.952 5590152.019, 403234.463 5590144.004, 403227.211 5590139.993, 403203.163 5590136.368, 403175.377 5590112.796, 403154.557 5590099.06, 403124.115 5590048.418, 403118.025 5590030.196, 403112.701 5590014.272, 403110.342 5590003.411, 403107.718 5589991.325, 403103.795 5589973.262, 403071.979 5589920.174, 403043.217 5589865.101, 403029.06 5589851.755, 403025.975 5589855.928, 403002.455 5589841.858, 402932.859 5589774.262, 402896.057 5589746.751, 402883.281 5589725.731, 402874.17 5589715.247, 402862.51 5589701.83, 402857.325 5589695.863, 402836.872 5589672.322, 402827.476 5589648.072, 402819.026 5589607.549, 402802.328 5589574.361, 402788.455 5589507.447, 402779.139 5589464.085, 402778.39 5589444.683, 402755.111 5589393.352, 402740.938 5589375.189, 402726.486 5589363.213, 402698.309 5589314.352, 402684.337 5589280.885, 402672.235 5589265.001, 402639.894 5589229.111, 402604.21 5589183.908, 402586.741 5589141.833, 402576.127 5589130.996, 402542.567 5589116.219, 402532.315 5589075.624, 402530.187 5589054.881, 402523.861 5589038.226, 402523.572 5589031.048, 402483.038 5589005.214, 402477.107 5588908.861, 402468.355 5588889.321, 402464.427 5588886.041, 402455.174 5588887.15, 402447.325 5588888.087, 402441.486 5588888.07, 402436.304 5588888.055, 402424.042 5588867.884, 402442.075 5588811.322, 402445.854 5588799.493, 402453.617 5588785.962, 402462.527 5588776.479, 402486.302 5588751.512, 402508.533 5588740.446, 402515.688 5588736.884, 402494.234 5588734.356, 402476.594 5588743.65, 402465.353 5588749.518, 402456.524 5588760, 402443.437 5588775.531, 402427.56 5588791.707, 402402.429 5588817.483, 402392.133 5588828.045, 402381.173 5588839.288, 402356.586 5588863.725, 402346.23 5588886.719, 402329.883 5588924.535, 402316.326 5588955.937, 402314.17 5588960.724, 402306.36 5588978.065, 402271.193 5589056.156, 402266.736 5589068.106, 402263.413 5589077.013, 402261.453 5589082.267, 402259.717 5589086.921, 402243.804 5589129.58, 402240.027 5589139.704, 402238.379 5589143.006, 402229.377 5589161.038, 402215.826 5589183.373, 402193.634 5589219.84, 402189.127 5589227.246, 402176.076 5589248.692, 402162.176 5589286.883, 402159.367 5589287.206, 402158.548 5589292.43, 402155.255 5589313.416, 402149.766 5589321.143, 402143.343 5589330.184, 402112.023 5589352.617, 402093.754 5589359.756, 402088.075 5589361.975, 402077.709 5589366.024, 402067.175 5589368.204, 402061.493 5589369.378, 402057.574 5589370.189, 402025.005 5589369.373, 402014.492 5589370.703, 402001.608 5589377.046, 401991.438 5589385.392, 401966.065 5589459.068, 401992.752 5589478.669, 402010 5589502.378, 402027.879 5589515.705, 402051.743 5589598.556, 402050.2 5589607.666, 402023.417 5589655.838, 402008.026 5589673.253, 401992.893 5589678.066, 401982.847 5589676.257, 401952.953 5589670.02, 401912.99 5589652.314, 401886.768 5589628.331, 401884.507 5589616.296, 401876.657 5589600.679, 401848.747 5589574.044, 401843.996 5589559.918, 401829.867 5589547.422, 401781.547 5589602.861, 401790.157 5589636.473, 401801.201 5589657.898, 401817.692 5589670.8, 401834.492 5589686.613, 401847.269 5589704.279, 401894.991 5589747.047, 401902.626 5589761.274, 401902.756 5589782.902, 401895.3 5589794.139, 401879.78 5589811.128, 401830.427 5589840.59, 401823.104 5589853.993, 401816.54 5589865.996, 401809.893 5589878.152, 401783.72 5589893.962, 401720.239 5589921.618, 401664.731 5589944.53, 401662.83 5589944.922, 401644.315 5589943.759, 401617.738 5589943.88, 401571.753 5589985.384, 401574.17 5589987.977, 401575.711 5590012.647, 401573.396 5590024.479, 401565.952 5590062.507, 401563.265 5590062.566, 401562.053 5590062.592, 401552.05 5590062.81, 401544.601 5590103.92, 401531.582 5590104.64, 401526.979 5590118.175, 401533.873 5590140.304, 401542.576 5590151.389, 401560.789 5590173.147, 401564.137 5590182.288, 401564.407 5590188.172, 401565.425 5590210.37, 401565.892 5590220.496, 401560.615 5590230.152, 401554.818 5590241.74, 401553.241 5590256.893, 401564.831 5590306.633, 401571.137 5590304.447, 401588.043 5590367.754, 401610.496 5590393.781, 401635.181 5590417.41, 401670.21 5590426.859, 401711.712 5590448.208, 401735.681 5590468.339, 401762.366 5590499.243, 401811.42 5590565.137, 401815.142 5590589.63, 401816.121 5590595.891, 401816.368 5590597.467, 401824.201 5590647.543, 401819.316 5590684.071, 401805.686 5590697.3, 401775.313 5590717.354, 401765.44 5590725.558, 401762.208 5590726.54, 401756.568 5590728.252, 401742.178 5590732.622, 401687.28 5590751.051, 401665.149 5590758.482, 401641.559 5590771.692, 401637.98 5590773.697, 401616.074 5590835.78, 401491.605 5590883.31, 401411.969 5590906.978, 401068.525 5591009.662, 401066.405 5591008.122, 401054.051 5590999.07, 401033.2000000002 5590995.57, 400977.6799999997 5590939.789999999, 400932.416 5590886.848, 400983.13 5590835.739, 400976.534 5590641.934, 400999.635 5590605.8, 401043.51999999955 5590408.92, 401058.5599999996 5590211.74, 401036.58 5590065.117, 401025.146 5590039.834, 401005.773 5590027.291, 400998.39 5590034.167, 400964.838 5590034.61, 400883.104 5590059.503, 400815.927 5590076.121, 400781.256 5590089.465, 400736.851 5590090.92, 400710.012 5590098.255, 400627.7599999998 5590103.1, 400622.805 5590085.42, 400589.25 5590004.119999999, 400624.26999999955 5589948.68, 400664.33999999985 5589931.5600000005, 400723.527 5589909.256, 400758.145 5589895.812, 400784.326 5589876.93, 400806.299 5589827.589, 400807.22 5589761.575, 400798.364 5589740.554, 400770.223 5589729.5, 400745.13999999966 5589727.720000001, 400696.66 5589719.226, 400641.698 5589693.541, 400530.147 5589662.882, 400488.765 5589657.933, 400450.772 5589684.056, 400271.683 5589725.117, 400202.693 5589679.913, 400165.545 5589655.337, 400165.174 5589659.255, 400063.836 5589745.566, 400045.682 5589721.398, 400029.75 5589690.906, 400019.438 5589693.575, 400015.82 5589696.814, 400007.041 5589725.764, 399981.403 5589734.04, 399993.117 5589767.027, 399978.764 5589780.931, 399911.686 5589814.976, 399756.686 5589894.53, 399690.971 5589940.306, 399892.261 5590094.534, 400005.693 5590167.974, 400074.542 5590132.759, 400139.011 5590195.349, 400200.159 5590163.928, 400202.618 5590169.386, 400212.345 5590185.947, 400277.547 5590309.23, 400294.81 5590298.205, 400345.344 5590377.022, 400397.523 5590332.604, 400399.982 5590333.083, 400400.483 5590347.549, 400399.445 5590384.153, 400396.317 5590412.391, 400394.608 5590418.069, 400377.514 5590451.741, 400377.014 5590454.359, 400377.654 5590456.938, 400392.939 5590483.366, 400426.785 5590527.467, 400374.7400000002 5590538.49, 400302.3099999996 5590559.42, 400233.8799999999 5590605.199999999, 400174.45999999996 5590669.630000001, 400136.587 5590752.285, 400134.077 5590770.061, 400131.787 5590786.308, 400129.76 5590800.677, 400127.754 5590814.902, 400126.947 5590820.628, 400125.562 5590830.447, 400123.971 5590841.733, 400122.399 5590852.881, 400120.843 5590863.909, 400119.29 5590874.921, 400118.365 5590881.476, 400112.875 5590886.535, 400003.111 5590878.513, 399997.803 5590878.125, 399994.376 5590877.875, 399989.108 5590877.49, 399863.258 5590867.878, 399863.082 5590872.546, 399863.078 5590873.192, 399854.85 5590873.142, 399851.23 5590873.77, 399846.963 5590876.602, 399845.215 5590875.703, 399824.033 5590877.12, 399812.213 5590879.834, 399804.958 5590883.007, 399790.989 5590890.426, 399772.121 5590898.017, 399761.405 5590905.827, 399745.921 5590908.352, 399732.416 5590908.529, 399715.435 5590909.601, 399710.471 5590910.811, 399706.972 5590912.565, 399700.072 5590916.025, 399695.064 5590918.097, 399687.958 5590923.142, 399683.295 5590928.37, 399666.786 5590938.627, 399657.877 5590948.378, 399651.11 5590958.726, 399646.827 5590964.336, 399635.109 5590992.635, 399631.874 5590998.327, 399627.352 5591006.67, 399614.546 5591019.254, 399602.29 5591025.359, 399598.186 5591025.43, 399592.148 5591027.958, 399588.731 5591027.776, 399587.496 5591027.71, 399585.519 5591027.955, 399573.953 5591030.514, 399565.081 5591033.821, 399553.703 5591032.257, 399533.24 5591031.047, 399526.312 5591033.946, 399514.318 5591035.136, 399503.634 5591037.094, 399491.601 5591040.027, 399483.038 5591043.694, 399472.027 5591047.732, 399445.03 5591061.701, 399432.008 5591071.494, 399429.416 5591075.617, 399428.49 5591077.112, 399426.747 5591079.985, 399416.972 5591069.344, 399403.657 5591057.6, 399384.524 5591046.996, 399370.86 5591042.18, 399353.376 5591037.773, 399322.147 5591034.417, 399204.449 5591038.466, 399177.809 5591031.6, 399131.456 5591007.314, 399098.219 5590985.537, 399091.197 5590978.33, 399086.453 5590973.463, 399069.969 5590935.36, 399063.283 5590920.807, 399054.336 5590892.57, 399046.819 5590862.753, 399057.956 5590793.931, 399083.299 5590656.667, 399089.909 5590637.683, 399095.279 5590599.493, 399128.532 5590526.118, 399146.699 5590493.51, 399154.967 5590457.744, 399154.048 5590443.44, 399151.958 5590429.147, 399147.061 5590405.657, 399138.985 5590373.921, 399137.606 5590348.052, 399138.036 5590330.519, 399150.262 5590305.418, 399163.658 5590287.924, 399197.376 5590259.933, 399216.549 5590244.017, 399221.797 5590239.019, 399227.815 5590230.761, 399230.605 5590225.423, 399232.724 5590219.785, 399234.903 5590210.419, 399235.263 5590204.391, 399235.043 5590198.324, 399233.874 5590188.018, 399231.374 5590177.367, 399229.502 5590172.368, 399220.69 5590161.51, 399209.683 5590155.334, 399196.808 5590152.636, 399162.223 5590147.414, 399116.392 5590147.537, 399015.969 5590147.806, 399002.143 5590141.806, 398990.535 5590134.976, 398983.207 5590130.052, 398980.22 5590126.532, 398979.699 5590127, 398977.189 5590126.75, 398972.62 5590121.784, 398962.526 5590110.82, 398947.732 5590089.18, 398940.165 5590074.507, 398932.607 5590056.776, 398930.058 5590042.873, 398928.66 5590017.534, 398924.342 5589955.41, 398922.254 5589906.531, 398922.545 5589895.555, 398923.135 5589872.865, 398926.434 5589831.33, 398930.034 5589789.207, 398933.683 5589748.822, 398935.663 5589730.928, 398972.9500000002 5589715.289999999, 399098.4299999997 5589651.699999999, 399260.91000000015 5589600.109999999, 399269.2400000002 5589558.76, 399174.658 5589460.63, 399171.709 5589450.105, 399165.822 5589437.94, 399161.594 5589429.834, 399158.725 5589425.535, 399155.056 5589420.307, 399140.952 5589398.658, 399133.865 5589390.121, 399120.17 5589372.111, 399110.691 5589360.591, 399102.748 5589350.94, 399079.487 5589322.924, 399065.433 5589305.682, 399043.072 5589278.236, 399010.905 5589238.385, 398969.712 5589187.181, 398959.466 5589175.466, 398957.903 5589173.484, 398952.285 5589166.361, 398948.528 5589161.6, 398941.774 5589153.037, 398931.108 5589139.225, 398928.58 5589135.933, 398914.885 5589118.109, 398900.091 5589098.854, 398892.404 5589084.961, 398884.478 5589063.071, 398881.089 5589047.807, 398958.933 5589061.401, 398964.654 5589062.556, 398970.334 5589063.829, 399016.584 5589073.148, 399023.286 5589050.678, 399029.506 5589029.827, 399039.606 5589001.43, 399044.864 5588982.471, 399060.732 5588942.932, 399064.096 5588935.043, 399082.039 5588900.869, 399092.177 5588880.953, 399104.922 5588886.934, 399169.341 5588943.835, 399178.108 5588940.532, 399215.696 5588919.28, 399244.643 5588884.265, 399269.121 5588820.793, 399292.576 5588757.101, 399304.465 5588723.571, 399307.143 5588701.741, 399309.21 5588681.827, 399309.983 5588641.658, 399307.822 5588622.481, 399299.865 5588599.348, 399289.989 5588581.913, 399277.295 5588566.337, 399264.787 5588555.348, 399262.013 5588552.911, 399241.033 5588536.008, 399220.013 5588518.847, 399209.139 5588512.232, 399197.704 5588507.088, 399185.93 5588503.475, 399173.677 5588501.293, 399148.391 5588499.66, 399123.258 5588499.052, 399107.824 5588498.373, 399099.806 5588498.02, 399079.876 5588494.91, 399060.48 5588489.407, 399041.934 5588481.523, 399035.635 5588478.298, 398994.9 5588457.441, 398983.206 5588448.327, 398979.233 5588446.277, 398957.623 5588423.081, 398951.519 5588415.851, 398942.33 5588402.908, 398930.745 5588379.873, 398929.552 5588374.475, 398927.136 5588363.252, 398927.908 5588362.113, 398931.504 5588361.233, 398941.899 5588336.128, 398947.084 5588330.334, 398953.171 5588331.692, 398961.618 5588334.099, 398989.118 5588339.74, 398988.16000000015 5588327.630000001, 399139.789 5588319.47, 399145.02 5588319.518, 399156.42 5588319.62, 399165.025 5588319.698, 399164.845 5588320.668, 399178.42 5588322.625, 399200.791 5588327.974, 399224.651 5588333.844, 399244.573 5588342.937, 399256.208 5588347.054, 399275.88 5588351.88, 399275.829 5588352.134, 399312.604 5588361.94, 399342.668 5588370.341, 399348.329 5588371.931, 399361.164 5588371.14, 399422.532 5588373.98, 399461.1 5588378.272, 399519.078 5588389.72, 399558.843 5588413.366, 399646.6299999999 5588407.08, 399661.73000000045 5588359.949999999, 399637 5588286.42, 399567.08999999985 5588239.720000001, 399379.29000000004 5588234.300000001, 399239.378 5588262.418, 399214.45999999996 5588208.949999999, 399026.0499999998 5588163.539999999, 398936.2400000002 5588138.16, 398905.566 5588110.791, 398919.273 5588082.709, 398964.29000000004 5588071, 398990.63999999966 5588042.42, 398999.418 5587945.836, 398962.76999999955 5587890.99, 398872.13999999966 5587808.119999999, 398796.842 5587766.139, 398804.277 5587724.151, 398810.331 5587667.401, 398832.828 5587637.614, 398875.091 5587567.979, 398873.118 5587567.379, 398870.974 5587562.078, 398900.112 5587508.631, 398925.95 5587460.826, 398933.926 5587441.464, 398960.478 5587365.535, 398965.064 5587356.385, 399037.199 5587300.607, 399070.507 5587248.655, 399094.11000000034 5587260.4399999995, 399171.2796158512 5587301.148397871, 399228.066 5587252.084, 399245.662 5587207.511, 399240.8 5587172.39, 399274.519 5587156.227, 399376.869 5587173.929, 399450.96 5587220.159, 399474.901 5587221.972, 399483.347 5587224.17, 399503.169 5587233.965, 399524.967 5587236.869, 399532.825 5587231.191, 399544.507 5587148.491, 399548.838 5587121.404, 399577.928 5587087.901, 399606.165 5587072.788, 399613.71 5587166.819, 399668.721 5587236.57, 399714.28000000026 5587382.449999999, 399757.6900000004 5587373.6899999995, 399759.937 5587329.568, 399723.779 5587289.757, 399691.136 5587225.982, 399677.981 5587141.601, 399630.422 5587052.526, 399625.86 5587045.808, 399654.421 5587031.162, 399690.284 5586995.175, 399685.585 5586988.681, 399636.183 5586947.329, 399679.802 5586907.625, 399669.6200000001 5586871.050000001, 399662.663 5586841.267, 399685.613 5586820.722, 399727.396 5586815.166, 399744.883 5586791.418, 399843.131 5586741.048, 399876.729 5586731.849, 399955.623 5586675.111, 400063.5999999996 5586662.57, 400275.487 5586622.666)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108992</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.05172394484</v>
+        <v>46262.37361360637</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>33114</v>
       </c>
       <c r="S2" s="3">
         <v>33114</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>