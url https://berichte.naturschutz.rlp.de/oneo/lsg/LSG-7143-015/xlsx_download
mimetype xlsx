--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108991</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.88607993639</v>
+        <v>46116.42971407666</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29467</v>
       </c>
       <c r="S2" s="3">
         <v>29467</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>