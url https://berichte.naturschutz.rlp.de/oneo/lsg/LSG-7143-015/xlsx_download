--- v2 (2026-04-04)
+++ v3 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108991</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.42971407666</v>
+        <v>46163.52472178242</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29467</v>
       </c>
       <c r="S2" s="3">
         <v>29467</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>