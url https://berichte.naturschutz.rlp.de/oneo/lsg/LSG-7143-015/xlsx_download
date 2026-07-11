--- v3 (2026-05-21)
+++ v4 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108991</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.52472178242</v>
+        <v>46214.27233353272</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29467</v>
       </c>
       <c r="S2" s="3">
         <v>29467</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>