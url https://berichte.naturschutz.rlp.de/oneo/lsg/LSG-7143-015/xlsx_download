--- v4 (2026-07-11)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Marienberger Höhe</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-015</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Westerwald</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-015.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-015.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((419992.51999999955 5613631.49, 420039.5800000001 5613591.800000001, 420082.53000000026 5613553.92, 420097.7000000002 5613540.880000001, 420122.1900000004 5613528.1, 420147.4400000004 5613515.66, 420190.5800000001 5613499.380000001, 420208.0599999996 5613493.48, 420231.13999999966 5613490.949999999, 420277.5700000003 5613486.51, 420320.1900000004 5613483.32, 420342.4000000004 5613481.289999999, 420367.4400000004 5613477.1, 420391.5800000001 5613471.49, 420409.0599999996 5613463.92, 420457.6500000004 5613447.720000001, 420516.11000000034 5613431.109999999, 420535.0099999998 5613424.4399999995, 420558.01999999955 5613413.5600000005, 420590.8799999999 5613390.51, 420603.9000000004 5613385.289999999, 420614.1500000004 5613379.800000001, 420622.86000000034 5613369.67, 420617.8799999999 5613351.119999999, 420652.78000000026 5613307.32, 420722.38999999966 5613223.470000001, 420836.6500000004 5613064.09, 420955.01999999955 5612902.359999999, 421047.11000000034 5612774.73, 421060.8099999996 5612755.77, 421101.2000000002 5612700.289999999, 421130.1799999997 5612660.48, 421167.2400000002 5612609.539999999, 421181.0499999998 5612590.609999999, 421213.96999999974 5612547.34, 421241.96999999974 5612508.65, 421243.76999999955 5612506.109999999, 421277.98000000045 5612458.74, 421291.58999999985 5612437.83, 421311.5 5612410.02, 421316.6699999999 5612403.26, 421320.4199999999 5612402.539999999, 421325.76999999955 5612396.99, 421364.96999999974 5612341.58, 421368.4199999999 5612338.220000001, 421370.70999999996 5612336.74, 421380.2999999998 5612330.59, 421387.6799999997 5612326.67, 421393.36000000034 5612323.66, 421412.5599999996 5612314.75, 421420.1200000001 5612311.08, 421437.45999999996 5612302.66, 421443.54000000004 5612299.710000001, 421464.03000000026 5612289.23, 421484.1900000004 5612277.109999999, 421490.16000000015 5612271.48, 421499.7000000002 5612266.779999999, 421515.76999999955 5612260.76, 421517.45999999996 5612260.18, 421523.53000000026 5612257.960000001, 421529.5 5612255.890000001, 421545.04000000004 5612252.300000001, 421554.79000000004 5612249.98, 421558.61000000034 5612249.199999999, 421570.9400000004 5612246.460000001, 421580.54000000004 5612244.52, 421606.88999999966 5612239.57, 421622.8700000001 5612236.4399999995, 421630.5800000001 5612235.09, 421649.63999999966 5612231.359999999, 421665.8499999996 5612228.17, 421670.3099999996 5612227.289999999, 421681.4299999997 5612225.02, 421688.21999999974 5612223.640000001, 421781.2599999998 5612205.859999999, 421784.2400000002 5612205.07, 421826.6799999997 5612196.9399999995, 421844.6200000001 5612191.289999999, 421849.86000000034 5612189.77, 421911.38999999966 5612154.82, 421952.28000000026 5612131.619999999, 421992.28000000026 5612108.91, 422024 5612090.76, 422026.5999999996 5612089.289999999, 422027.91000000015 5612088.550000001, 422035.1299999999 5612084.300000001, 422045.96999999974 5612077.93, 422054.23000000045 5612073.3100000005, 422116.0099999998 5612038.77, 422158.61000000034 5612014.949999999, 422189.3099999996 5611997.76, 422208.21999999974 5611987.17, 422217.3499999996 5611982.0600000005, 422246.6799999997 5611965.630000001, 422265.2400000002 5611955.220000001, 422301.08999999985 5611935.130000001, 422322.54000000004 5611923.1, 422326.88999999966 5611920.66, 422383.83999999985 5611888.57, 422392.2400000002 5611884.17, 422427.6200000001 5611864.25, 422465.11000000034 5611843.17, 422492.9500000002 5611827.51, 422512.3200000003 5611816.640000001, 422531.7000000002 5611805.75, 422549.8099999996 5611795.5600000005, 422556.5800000001 5611791.77, 422577.4000000004 5611780.029999999, 422609.6900000004 5611761.880000001, 422624.2000000002 5611753.699999999, 422653.2400000002 5611737.35, 422672.23000000045 5611726.67, 422684.96999999974 5611719.5, 422689.21999999974 5611717.09, 422705.9000000004 5611707.77, 422710.6500000004 5611705.0600000005, 422719.1500000004 5611706.789999999, 422726.1900000004 5611695.75, 422726.71999999974 5611694.9, 422733.25 5611684.66, 422740.6500000004 5611666.25, 422741.75 5611663.51, 422743.23000000045 5611660.8100000005, 422742.3200000003 5611660.880000001, 422739.1500000004 5611661.07, 422741.0599999996 5611654.17, 422743.46999999974 5611644.199999999, 422747.6900000004 5611624.449999999, 422752.0800000001 5611603.85, 422759.88999999966 5611567.359999999, 422764.23000000045 5611547.02, 422772.23000000045 5611509.59, 422775.8700000001 5611492.5, 422780.4900000002 5611470.83, 422785.1699999999 5611448.9399999995, 422789.1900000004 5611430.220000001, 422791.6900000004 5611418.43, 422793.41000000015 5611409.49, 422793.58999999985 5611408.57, 422795.0999999996 5611399.67, 422797.3799999999 5611385.630000001, 422799.7599999998 5611367.390000001, 422801.16000000015 5611352.9, 422802.3099999996 5611334.82, 422802.9199999999 5611330.529999999, 422803.88999999966 5611326.630000001, 422805.08999999985 5611322.800000001, 422806.5999999996 5611319.09, 422807.0800000001 5611318.4, 422811.78000000026 5611311.6, 422816.25 5611305.18, 422817.6200000001 5611303.220000001, 422820.3099999996 5611298.99, 422820.3499999996 5611298.91, 422821.9199999999 5611297.289999999, 422823.9199999999 5611295.98, 422827.1500000004 5611293.890000001, 422832.04000000004 5611290.74, 422844.3799999999 5611282.76, 422851.9199999999 5611278.380000001, 422863.78000000026 5611274.59, 422870.5800000001 5611272.57, 422896 5611265.539999999, 422897.6699999999 5611265.08, 422900.5599999996 5611264.289999999, 422929.5599999996 5611258.49, 422940.66000000015 5611256.279999999, 422946.5099999998 5611255.109999999, 422960.29000000004 5611252.32, 422960.8799999999 5611250.9399999995, 422963.51999999955 5611250.42, 422979.3499999996 5611247.289999999, 423001.9199999999 5611242.83, 423026.2999999998 5611238.01, 423057.8200000003 5611231.77, 423064.8300000001 5611230.369999999, 423092.9500000002 5611224.82, 423130.61000000034 5611217.359999999, 423144.8700000001 5611214.539999999, 423162.6699999999 5611212.01, 423265.2999999998 5611191.16, 423269.75 5611190.4, 423274.6900000004 5611189.550000001, 423369.4199999999 5611169.35, 423396.21999999974 5611163.16, 423632.75 5611175.24, 423662.0599999996 5611176.32, 423864.9299999997 5611182.67, 424082.8499999996 5611192.119999999, 424131.79000000004 5611195.51, 424195.21999999974 5611199.91, 424221.75 5611202.6899999995, 424350.01999999955 5611212.5600000005, 424437.73000000045 5611219.3100000005, 424627.88999999966 5611234.4399999995, 424642.91000000015 5611235.67, 424642.46999999974 5611225.66, 424648.4000000004 5611200.77, 424650.5700000003 5611191.33, 424660.20999999996 5611149.380000001, 424649.28000000026 5611150.52, 424631.79000000004 5611095.6899999995, 424631.75 5611095.449999999, 424613.71999999974 5611073.18, 424612.2599999998 5611071.390000001, 424610.8300000001 5611062.460000001, 424609.1699999999 5611051.960000001, 424608.75 5611049.4, 424607.73000000045 5611029.449999999, 424606.4299999997 5611007.57, 424610.2000000002 5610995.24, 424612.73000000045 5610986.99, 424618.7400000002 5610967.35, 424623.66000000015 5610951.3100000005, 424621.61000000034 5610903.359999999, 424658.0999999996 5610893.6899999995, 424696.1900000004 5610883.6899999995, 424713.91000000015 5610879.029999999, 424719.3499999996 5610877.6, 424731.63999999966 5610877.220000001, 424739.91000000015 5610875.119999999, 424748.4500000002 5610871.25, 424755.9199999999 5610867.880000001, 424767.7400000002 5610865.07, 424806.0800000001 5610855.17, 424823.91000000015 5610850.619999999, 424830.78000000026 5610848.9, 424837.53000000026 5610847.32, 424840.4900000002 5610846.68, 424843.41000000015 5610846.09, 424846.3799999999 5610845.59, 424849.36000000034 5610845.18, 424852.26999999955 5610844.880000001, 424854.23000000045 5610844.76, 424855.23000000045 5610844.6899999995, 424858.1799999997 5610844.630000001, 424861.1699999999 5610844.699999999, 424864.11000000034 5610844.9, 424867.0800000001 5610845.220000001, 424870.0099999998 5610845.67, 424872.9199999999 5610846.210000001, 424875.7999999998 5610846.880000001, 424878.6799999997 5610847.699999999, 424881.54000000004 5610848.57, 424886.41000000015 5610850.25, 424888.2999999998 5610850.890000001, 424894.6500000004 5610853.32, 424901.0800000001 5610855.960000001, 424947.76999999955 5610875.380000001, 424994.2999999998 5610894.82, 425015.79000000004 5610903.779999999, 425043.71999999974 5610915.43, 425072.6900000004 5610927.43, 425083.9299999997 5610932.1, 425093.28000000026 5610935.949999999, 425116.01999999955 5610945.390000001, 425100.4299999997 5610954.109999999, 425087.21999999974 5610971.24, 425082.36000000034 5610977.5600000005, 425075.4299999997 5610986.550000001, 425046.3499999996 5611045.92, 425044.0499999998 5611050.74, 425096.3700000001 5611104.5, 425152.4199999999 5611159.08, 425099.53000000026 5611214.18, 425046.9000000004 5611242.74, 425022.53000000026 5611253.58, 424989.9500000002 5611265.279999999, 424988.53000000026 5611300.42, 424988.4199999999 5611302.529999999, 424987.98000000045 5611310.699999999, 424988.9400000004 5611310.960000001, 425027.8799999999 5611321.51, 425087.36000000034 5611337.640000001, 425097.26999999955 5611340.26, 425117.48000000045 5611345.720000001, 425146.04000000004 5611353.4, 425155.7599999998 5611356.01, 425153.36000000034 5611357.1, 425149.79000000004 5611358.77, 425140.36000000034 5611379.08, 425129.5800000001 5611402.460000001, 425124.04000000004 5611414.359999999, 425121.0499999998 5611420.789999999, 425118.45999999996 5611426.3100000005, 425116.58999999985 5611430.3100000005, 425109.9400000004 5611444.66, 425107.23000000045 5611450.52, 425103.46999999974 5611460.77, 425095.0700000003 5611483.449999999, 425085.16000000015 5611510.390000001, 425070.8499999996 5611548.92, 425065.20999999996 5611550.039999999, 425057.9900000002 5611572.949999999, 425056.3499999996 5611578.15, 425125.9199999999 5611631.529999999, 425179.53000000026 5611660.59, 425317.4900000002 5611772.5, 425383.45999999996 5611804.5, 425425.1299999999 5611822.99, 425431.28000000026 5611829.59, 425434.51999999955 5611834.17, 425438.0700000003 5611839.199999999, 425466.4000000004 5611879.279999999, 425469.7400000002 5611884.02, 425472.1699999999 5611887.449999999, 425518.46999999974 5611889.210000001, 425531.7999999998 5611901.630000001, 425647.36000000034 5612162.59, 425648.1799999997 5612177.369999999, 425651.7599999998 5612193.529999999, 425661.88999999966 5612219.08, 425709.8099999996 5612292.24, 425763.26999999955 5612356.65, 425805.21999999974 5612420.84, 425841.8499999996 5612497.779999999, 425844.6200000001 5612503.49, 425911 5612524.970000001, 425934.3200000003 5612529.93, 425994.6299999999 5612524.24, 426007.6699999999 5612626.84, 426024.46999999974 5612759.17, 426025.6200000001 5612770.73, 426033.5099999998 5612833.890000001, 426036.26999999955 5612855.93, 426037.83999999985 5612868.5600000005, 426038.46999999974 5612873.6, 426040.8499999996 5612892.74, 426051 5612974.119999999, 426053.2999999998 5612992.49, 426061.6500000004 5613059.52, 426062.51999999955 5613066.460000001, 426063.7400000002 5613076.66, 426073.3200000003 5613156.869999999, 426073.41000000015 5613158.1899999995, 426039.0599999996 5613189.289999999, 425993.28000000026 5613212.49, 425948.29000000004 5613236.1, 425906.3300000001 5613265.24, 425865.7000000002 5613296.380000001, 425827.5 5613332.41, 425796.33999999985 5613368.640000001, 425784.6500000004 5613385.140000001, 425780.2000000002 5613391.42, 425765.71999999974 5613411.84, 425739.4199999999 5613455.380000001, 425709.16000000015 5613495.91, 425684.8499999996 5613540.279999999, 425661.6500000004 5613584.77, 425640.88999999966 5613630.33, 425591.54000000004 5613717.08, 425587.76999999955 5613725.4, 425526.29000000004 5613833.539999999, 425516.2000000002 5613849.720000001, 425505.9299999997 5613866.24, 425498.73000000045 5613877.83, 425491.5999999996 5613889.27, 425476.0800000001 5613914.24, 425433.5800000001 5613971.08, 425422.8499999996 5613986.92, 425415.4400000004 5613997.859999999, 425407.9000000004 5614008.970000001, 425400.6200000001 5614019.73, 425350.5800000001 5614093.6, 425345.3200000003 5614096.949999999, 425336.86000000034 5614094.92, 425333.0599999996 5614100.720000001, 425318.76999999955 5614120.58, 425309.4900000002 5614133.470000001, 425300.20999999996 5614146.369999999, 425281.95999999996 5614171.83, 425272.5599999996 5614184.92, 425265.0800000001 5614195.390000001, 425257.8200000003 5614205.57, 425246.4900000002 5614221.41, 425245.75 5614234.300000001, 425243.33999999985 5614237.59, 425095.38999999966 5614439.970000001, 425089 5614448.65, 425019.1799999997 5614543.390000001, 424963.0999999996 5614598.9399999995, 424954.33999999985 5614604.9399999995, 424949.29000000004 5614608.890000001, 424924.1200000001 5614623.01, 424917.78000000026 5614631.17, 424907.6299999999 5614639.869999999, 424883.75 5614654.68, 424858.3499999996 5614668.1, 424831.8300000001 5614679.08, 424804.23000000045 5614688.960000001, 424776.4299999997 5614696.949999999, 424748.25 5614703.15, 424720.3700000001 5614707.75, 424688.88999999966 5614710.960000001, 424688.3799999999 5614710.970000001, 424665.78000000026 5614711.34, 424661.2000000002 5614711.4, 424640.63999999966 5614710.32, 424617.0099999998 5614706.99, 424605.95999999996 5614704.58, 424595.3300000001 5614700.8100000005, 424561.9000000004 5614682.58, 424510.3799999999 5614652.67, 424494.88999999966 5614645.029999999, 424474.13999999966 5614637.140000001, 424452.78000000026 5614630.970000001, 424403.2599999998 5614619.640000001, 424388.3300000001 5614616.4399999995, 424323.5 5614602.359999999, 424316.51999999955 5614599.26, 424308 5614594.82, 424286.75 5614583.539999999, 424287.33999999985 5614582.130000001, 424277.48000000045 5614577.279999999, 424277.71999999974 5614576.49, 424278.1799999997 5614575.039999999, 424205.96999999974 5614534.85, 424203.13999999966 5614533.27, 424196.48000000045 5614531.24, 424163.7999999998 5614513.050000001, 424142.3200000003 5614500.74, 424132.6900000004 5614495.529999999, 424129.29000000004 5614493.6, 424128.03000000026 5614493.279999999, 424126.54000000004 5614492.43, 424106.28000000026 5614481.09, 424091.04000000004 5614472.58, 424074.6900000004 5614463.4399999995, 424074.48000000045 5614464.119999999, 424073.5800000001 5614463.609999999, 424073.1699999999 5614464.949999999, 424060.8200000003 5614458.550000001, 424054.6200000001 5614455.34, 424037.58999999985 5614446.220000001, 424033.4400000004 5614443.99, 424004.38999999966 5614428.74, 424003.4199999999 5614428.23, 424000.8200000003 5614426.710000001, 423995.95999999996 5614424.15, 423988.9000000004 5614420.380000001, 423985.4299999997 5614418.369999999, 423980.48000000045 5614414.949999999, 423978.1500000004 5614413.029999999, 423975.8499999996 5614410.859999999, 423971.73000000045 5614406.279999999, 423969.2999999998 5614403.289999999, 423967.21999999974 5614401.1, 423965.0700000003 5614399.01, 423962.9900000002 5614396.539999999, 423959.0700000003 5614393.51, 423946.13999999966 5614387.140000001, 423945.6299999999 5614387.17, 423943.0999999996 5614387, 423941.1200000001 5614386.539999999, 423925.76999999955 5614381.42, 423920.83999999985 5614380.1899999995, 423917.88999999966 5614379.630000001, 423918.0599999996 5614378.42, 423914.8200000003 5614377.949999999, 423913.5800000001 5614377.8100000005, 423909.73000000045 5614377.369999999, 423906.4400000004 5614377.039999999, 423904.75 5614376.9399999995, 423901.4500000002 5614376.73, 423897.6799999997 5614376.67, 423892.1500000004 5614376.539999999, 423883.6500000004 5614376.48, 423877.3799999999 5614376.41, 423848.4500000002 5614375.52, 423823.6799999997 5614375.210000001, 423807.86000000034 5614375.02, 423804.6799999997 5614375, 423789.66000000015 5614374.83, 423774.8200000003 5614374.9399999995, 423767.96999999974 5614374.99, 423740.54000000004 5614373.98, 423739.61000000034 5614373.880000001, 423729.78000000026 5614372.84, 423719.88999999966 5614371.779999999, 423708.79000000004 5614370.6, 423704.95999999996 5614370.1899999995, 423703.9199999999 5614370.01, 423699.5700000003 5614369.24, 423690.6500000004 5614367.65, 423681.4400000004 5614366.02, 423676.3799999999 5614365.119999999, 423672.0700000003 5614363.949999999, 423662.7000000002 5614361.41, 423655.7599999998 5614359.52, 423645.7400000002 5614355.5, 423616.8300000001 5614342.630000001, 423602.5800000001 5614334.85, 423567.88999999966 5614312.58, 423533.83999999985 5614287.630000001, 423516.1799999997 5614274.130000001, 423474.5099999998 5614243.17, 423453.70999999996 5614228.49, 423409.76999999955 5614200.24, 423388.9299999997 5614188.35, 423362.8799999999 5614174.93, 423333.3799999999 5614161.17, 423306.46999999974 5614149.48, 423272.38999999966 5614136.82, 423214.96999999974 5614118.6899999995, 423180.6299999999 5614108.369999999, 423167.16000000015 5614104.050000001, 423141.25 5614095.41, 423123.9900000002 5614089.17, 423084.21999999974 5614075.550000001, 423080.76999999955 5614074.470000001, 423055.5700000003 5614066.51, 423007.8200000003 5614049.74, 422958.13999999966 5614023.140000001, 422907.95999999996 5613994.859999999, 422890.83999999985 5613978.4, 422875.9900000002 5613961.529999999, 422866.61000000034 5613949.289999999, 422855.1200000001 5613932.789999999, 422847.33999999985 5613920.359999999, 422830.66000000015 5613925.23, 422825.11000000034 5613934.4399999995, 422820.6200000001 5613941.960000001, 422762.38999999966 5613888.4399999995, 422684.6200000001 5613839.08, 422621.4900000002 5613793.119999999, 422563.73000000045 5613743.949999999, 422524.5 5613720.029999999, 422455.79000000004 5613690.800000001, 422380.70999999996 5613670.84, 422291.36000000034 5613656.460000001, 422194.83999999985 5613658.5600000005, 422157.16000000015 5613651.26, 422137.48000000045 5613647.460000001, 422133.1500000004 5613646.619999999, 422132.1699999999 5613646.43, 422128.73000000045 5613645.77, 422127.6699999999 5613646.42, 422064.45999999996 5613633.67, 422060.04000000004 5613633.720000001, 422027.9500000002 5613627.869999999, 422026.5800000001 5613627.17, 422025.71999999974 5613625.890000001, 422015.3499999996 5613625.25, 421994.3300000001 5613620.6899999995, 421947.08999999985 5613610.4399999995, 421922.6500000004 5613605.130000001, 421921.08999999985 5613604.77, 421890 5613597.68, 421879.4299999997 5613595.27, 421847.8099999996 5613587.949999999, 421835.73000000045 5613584.92, 421830.16000000015 5613583.52, 421824.6799999997 5613582.140000001, 421805.8099999996 5613577.23, 421784.6500000004 5613571.73, 421783.20999999996 5613571.359999999, 421765.4000000004 5613566.6899999995, 421742.75 5613560.779999999, 421739.21999999974 5613559.859999999, 421727.5599999996 5613554.6, 421697.3099999996 5613540.949999999, 421695.8799999999 5613540.3100000005, 421677.7000000002 5613532.109999999, 421674.63999999966 5613530.73, 421660.0999999996 5613525.710000001, 421643.5599999996 5613519.98, 421632.5800000001 5613513.859999999, 421628.9299999997 5613511.4, 421585.13999999966 5613481.83, 421570.8499999996 5613472.18, 421564.2999999998 5613467.75, 421543.58999999985 5613453.779999999, 421538.36000000034 5613452.869999999, 421534.7599999998 5613452.26, 421529.66000000015 5613451.33, 421509.38999999966 5613454.529999999, 421484.01999999955 5613458.550000001, 421481.5599999996 5613458.960000001, 421457.1699999999 5613463.09, 421439.61000000034 5613463, 421429.95999999996 5613461.4, 421424.38999999966 5613460.460000001, 421407.6500000004 5613457.67, 421396.2599999998 5613455.84, 421390.8200000003 5613455.66, 421372.70999999996 5613455.039999999, 421364.1900000004 5613454.76, 421354.46999999974 5613454.43, 421352.45999999996 5613454.49, 421335.53000000026 5613455.050000001, 421318.5800000001 5613455.609999999, 421301.95999999996 5613456.140000001, 421279.7000000002 5613456.869999999, 421270.3700000001 5613456.58, 421261.45999999996 5613456.119999999, 421252.0599999996 5613455.619999999, 421242.0700000003 5613455.1, 421228.0499999998 5613454.359999999, 421222.98000000045 5613454.550000001, 421203.4900000002 5613454.609999999, 421182.4500000002 5613460.07, 421160.58999999985 5613465.710000001, 421157.88999999966 5613466.4399999995, 421148.8200000003 5613466.84, 421137.08999999985 5613466.33, 421113.7000000002 5613465.359999999, 421095.2400000002 5613464.58, 421084.45999999996 5613464.119999999, 421079.8300000001 5613464.140000001, 421060.0099999998 5613464.26, 421035.29000000004 5613464.4, 421019.33999999985 5613464.49, 421010.2999999998 5613463.99, 420998.16000000015 5613463.4, 420984.9500000002 5613462.75, 420974.41000000015 5613462.18, 420960.3200000003 5613461.26, 420955.7000000002 5613460.960000001, 420944.6699999999 5613461.42, 420929.3799999999 5613462.07, 420899.28000000026 5613467.199999999, 420846.1699999999 5613481.880000001, 420847.9299999997 5613483.4399999995, 420784.5499999998 5613517.01, 420775.1900000004 5613521.960000001, 420769.3200000003 5613525.07, 420655.9000000004 5613578.289999999, 420497.7999999998 5613602.25, 420335.5700000003 5613605.109999999, 420219.8499999996 5613566.23, 420161.4500000002 5613568.17, 420111.0099999998 5613585.32, 420073.03000000026 5613594.220000001, 420025.8200000003 5613616.470000001, 419992.51999999955 5613631.49)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108991</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.27233353272</v>
+        <v>46262.46020250332</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29467</v>
       </c>
       <c r="S2" s="3">
         <v>29467</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>