--- v0 (2026-02-17)
+++ v1 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108990</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.26108577896</v>
+        <v>46116.4280262985</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>29343</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>