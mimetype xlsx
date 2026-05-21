--- v1 (2026-04-04)
+++ v2 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108990</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.4280262985</v>
+        <v>46163.90126424595</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>29343</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>