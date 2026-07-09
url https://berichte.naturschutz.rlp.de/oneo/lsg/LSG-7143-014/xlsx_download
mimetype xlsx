--- v2 (2026-05-21)
+++ v3 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108990</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.90126424595</v>
+        <v>46212.53284162372</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>29343</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>