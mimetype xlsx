--- v3 (2026-07-09)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Krombachtalsperre</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-014</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Westerwald</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-014.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-014.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((439964.75 5605514.59, 439961.13999999966 5605565.09, 439955.8700000001 5605638.83, 439921.0800000001 5605637.390000001, 439893.7400000002 5605635.380000001, 439798.6200000001 5605629.07, 439795.6500000004 5605636.9399999995, 439766.3799999999 5605715.039999999, 439711.5099999998 5605857.130000001, 439653.29000000004 5605924.369999999, 439572.4199999999 5605970.17, 439476.6200000001 5606024.4399999995, 439361.4900000002 5606078.779999999, 439321.78000000026 5606092.359999999, 439004.88999999966 5606207.66, 438998.9400000004 5606209.859999999, 438995.6299999999 5606211.07, 438989.54000000004 5606213.34, 438986.7999999998 5606214.26, 438985.01999999955 5606215.050000001, 438980.03000000026 5606216.74, 438865.0999999996 5606267.130000001, 438686.63999999966 5606345.369999999, 438450.70999999996 5606445.6, 438298.4500000002 5606544.300000001, 438152.7599999998 5606812.140000001, 438168.38999999966 5606823.960000001, 438317.8799999999 5606937.029999999, 438481.79000000004 5607060.970000001, 438600.88999999966 5607212.859999999, 438602.6200000001 5607215.07, 438607.3300000001 5607221.109999999, 438702.4900000002 5607342.84, 438730.5700000003 5607378.77, 438747.6299999999 5607396.890000001, 438754.9400000004 5607404.640000001, 438785.8499999996 5607437.48, 438789.63999999966 5607442.6899999995, 438810.9400000004 5607471.970000001, 438896.9500000002 5607592.58, 438942.0999999996 5607625.02, 439012.6799999997 5607731.710000001, 438987.5 5607744.77, 439002.23000000045 5607796.630000001, 438996.0700000003 5607798.880000001, 438993.13999999966 5607796.390000001, 438974.3200000003 5607786.359999999, 438969.98000000045 5607783.18, 438959.5700000003 5607780.869999999, 438952.9400000004 5607788.01, 438946.6699999999 5607789.77, 438940.61000000034 5607783.51, 438931.9400000004 5607780.449999999, 438923.1900000004 5607786.539999999, 438910.0499999998 5607786.93, 438885.20999999996 5607793.779999999, 438876.83999999985 5607797.73, 438863.78000000026 5607801.949999999, 438863.41000000015 5607804.34, 438857.9199999999 5607839.26, 438976.9900000002 5607844.67, 439077.04000000004 5607904.76, 439052.96999999974 5608031.9, 439051.5499999998 5608039.4399999995, 439038.08999999985 5608110.449999999, 439028.0499999998 5608163.470000001, 439026.1299999999 5608171.119999999, 439023.83999999985 5608181.279999999, 439014.7999999998 5608221.42, 439010.0099999998 5608242.74, 439003.1799999997 5608273.18, 439034.0999999996 5608292, 439102.26999999955 5608333.48, 439130.8200000003 5608350.84, 439172.9500000002 5608378.52, 439173.70999999996 5608415.710000001, 439151.1299999999 5608493.4, 439142.1500000004 5608524.27, 439136.26999999955 5608544.460000001, 439133.0099999998 5608555.65, 439131.58999999985 5608560.57, 439138.9900000002 5608564.710000001, 439197.54000000004 5608597.470000001, 439251.83999999985 5608627.84, 439260.26999999955 5608690.130000001, 439222.5800000001 5608765.779999999, 439199.5099999998 5608811.9399999995, 439180.5999999996 5608849.74, 439170.48000000045 5608872.85, 439169.0499999998 5608876.08, 439118.6200000001 5608990.66, 439142.4000000004 5609004.74, 439145.3200000003 5609006.470000001, 439147.03000000026 5609007.49, 439222.4400000004 5609052.17, 439226.7400000002 5609054.710000001, 439189.78000000026 5609165.970000001, 439216.1299999999 5609197.75, 439218.98000000045 5609201.17, 439135.41000000015 5609285.800000001, 439128.41000000015 5609292.890000001, 439124.8200000003 5609296.529999999, 439051.33999999985 5609370.92, 439025.03000000026 5609397.5600000005, 439018.5099999998 5609404.15, 439015.20999999996 5609407.5, 438980.45999999996 5609442.68, 438921.79000000004 5609501.92, 438911.1699999999 5609512.66, 438808.83999999985 5609615.99, 438798.95999999996 5609625.93, 438715.78000000026 5609709.91, 438708.63999999966 5609717.130000001, 438705.1200000001 5609720.66, 438624.66000000015 5609801.6, 438621.36000000034 5609798.48, 438618.48000000045 5609795.76, 438540.0499999998 5609721.76, 438457 5609845.57, 438454.7999999998 5609848.859999999, 438382.83999999985 5609956.119999999, 438372.5700000003 5609971.42, 438299.4299999997 5609908.539999999, 438266.5599999996 5609880.27, 438245 5609861.74, 438220.8300000001 5609840.960000001, 438197.0599999996 5609820.52, 438183.70999999996 5609809.050000001, 438161.75 5609790.16, 438158.6900000004 5609787.539999999, 438125.0599999996 5609757.75, 438111.79000000004 5609746, 438096.0700000003 5609732.16, 438066.23000000045 5609705.890000001, 438063.4900000002 5609703.52, 438055.4000000004 5609696.52, 438051.7999999998 5609693.42, 438020.3799999999 5609666.199999999, 438000.54000000004 5609649.57, 437985.7000000002 5609636.9, 437984.6299999999 5609636.199999999, 437983.86000000034 5609635.57, 437975.8300000001 5609628.5600000005, 437974.4400000004 5609627.35, 437959.08999999985 5609614.6, 437957.73000000045 5609613.529999999, 437940.5700000003 5609600.84, 437924.5 5609589.83, 437915.7999999998 5609583.869999999, 437892.36000000034 5609570.869999999, 437879.4900000002 5609564.18, 437853.79000000004 5609551.390000001, 437824.2000000002 5609539.33, 437819.1299999999 5609536.51, 437809.63999999966 5609533.16, 437805.4000000004 5609531.609999999, 437803.9199999999 5609531.24, 437799.11000000034 5609530.08, 437798.79000000004 5609529.98, 437774.0999999996 5609521.4399999995, 437747.21999999974 5609512.83, 437744.9500000002 5609512.07, 437744.8200000003 5609512.039999999, 437729.1299999999 5609506.880000001, 437704.88999999966 5609498.109999999, 437676.63999999966 5609491.119999999, 437652.04000000004 5609485.029999999, 437633.0499999998 5609480.33, 437605.70999999996 5609473.5600000005, 437589.26999999955 5609469.470000001, 437578.8700000001 5609466.93, 437548.83999999985 5609459.58, 437538.3700000001 5609456.0600000005, 437514.5700000003 5609450.4, 437493.5599999996 5609445.32, 437483.8200000003 5609442.99, 437467.29000000004 5609439.050000001, 437455.1799999997 5609436.1, 437441.0599999996 5609432.869999999, 437434.20999999996 5609431.25, 437386.8799999999 5609419.890000001, 437383.0099999998 5609418.93, 437323.6500000004 5609404.18, 437323.9299999997 5609403.17, 437273.1799999997 5609391.6, 437233.3499999996 5609384.300000001, 437229.41000000015 5609383.539999999, 437164.5599999996 5609371.050000001, 437129.96999999974 5609363.02, 437126.0999999996 5609362.119999999, 437122.01999999955 5609361.18, 437117.6500000004 5609360.17, 437113.78000000026 5609359.119999999, 437052.0999999996 5609342.539999999, 436987.6299999999 5609328.25, 436979.91000000015 5609326.539999999, 436899.7400000002 5609312.01, 436830.36000000034 5609301.51, 436824.6500000004 5609300.65, 436746.3099999996 5609283.800000001, 436708.3499999996 5609275.83, 436651.28000000026 5609263.85, 436649.45999999996 5609263.539999999, 436648.66000000015 5609263.41, 436582.3799999999 5609252.27, 436507.6200000001 5609238.300000001, 436479.26999999955 5609233.960000001, 436471.71999999974 5609232.8100000005, 436458.9000000004 5609230.9, 436423.8099999996 5609225.699999999, 436378.45999999996 5609218.960000001, 436370.1200000001 5609215.67, 436352.46999999974 5609210.029999999, 436333.36000000034 5609203.92, 436314.4500000002 5609197.859999999, 436303.01999999955 5609195.109999999, 436286.53000000026 5609191.1, 436281.66000000015 5609189.92, 436268.38999999966 5609187.710000001, 436264.63999999966 5609186.99, 436168.9400000004 5609174.390000001, 436123.7599999998 5609168.4399999995, 436119.8799999999 5609167.890000001, 436114.8499999996 5609166.35, 436108.2999999998 5609184.800000001, 436103.6500000004 5609193.15, 436087.4900000002 5609222.17, 436083.3099999996 5609229.66, 436065.71999999974 5609258.25, 436052.1299999999 5609280.34, 436048.0599999996 5609286.74, 436014.08999999985 5609340.17, 436009.1799999997 5609347.9, 435982.1799999997 5609390.380000001, 435959.1200000001 5609420.390000001, 435956.6699999999 5609423.9, 435904.7400000002 5609501.140000001, 435900.73000000045 5609508.83, 435890.5700000003 5609528.26, 435881.4500000002 5609554.74, 435862.6500000004 5609613.279999999, 435836.29000000004 5609695.390000001, 435825.33999999985 5609729.49, 435822.96999999974 5609736.84, 435806.51999999955 5609790.08, 435804.9299999997 5609794.83, 435800.70999999996 5609808.5, 435798.2599999998 5609816.210000001, 435770.21999999974 5609904.1899999995, 435754.53000000026 5609953.51, 435749.3300000001 5609969.84, 435740.91000000015 5609994.869999999, 435728.70999999996 5610031.18, 435712.61000000034 5610079.0600000005, 435711.78000000026 5610081.529999999, 435709.3300000001 5610088.83, 435699.78000000026 5610117.24, 435683.11000000034 5610166.83, 435674.11000000034 5610193.6, 435659.5800000001 5610236.84, 435627.51999999955 5610332.24, 435625.08999999985 5610335.67, 435622.2400000002 5610339.550000001, 435614.7400000002 5610344.75, 435598.13999999966 5610349.800000001, 435554.3799999999 5610374.48, 435497.41000000015 5610401.07, 435492.83999999985 5610403.109999999, 435490.1699999999 5610404.460000001, 435462.91000000015 5610416.58, 435462.51999999955 5610416.75, 435417.4400000004 5610436.800000001, 435361.5800000001 5610461.630000001, 435344.36000000034 5610469.279999999, 435337.8200000003 5610466.75, 435331.3099999996 5610451.5600000005, 435321.51999999955 5610428.529999999, 435304.0999999996 5610387.529999999, 435292.36000000034 5610359.91, 435276.5 5610322.619999999, 435261.8200000003 5610288.09, 435245.4299999997 5610249.529999999, 435243.8200000003 5610245.880000001, 435218.1500000004 5610187.85, 435178.0700000003 5610097.210000001, 435174.9000000004 5610094.74, 435162.6500000004 5610085.25, 435129.48000000045 5610059.529999999, 435129.1299999999 5610055.210000001, 435157.3200000003 5610022.27, 435182.7999999998 5609992.5, 435200.0099999998 5609972.390000001, 435230.6200000001 5609936.630000001, 435227.8700000001 5609932.26, 435216.7400000002 5609933.390000001, 435204.23000000045 5609922.82, 435256.01999999955 5609731.93, 435260.36000000034 5609732.73, 435261.45999999996 5609729.09, 435285.26999999955 5609650.49, 435306.8799999999 5609579.16, 435308.46999999974 5609573.83, 435300.41000000015 5609572.699999999, 435135.98000000045 5609549.73, 435133.6799999997 5609545.550000001, 435135.41000000015 5609541.77, 435147.78000000026 5609514.859999999, 435165.1799999997 5609476.98, 435175.51999999955 5609454.449999999, 435183.7400000002 5609436.550000001, 435216.88999999966 5609364.4, 435233.2000000002 5609328.93, 435256.8799999999 5609277.33, 435258.86000000034 5609272.98, 435288.2599999998 5609208.99, 435305.8499999996 5609170.68, 435310.5800000001 5609160.390000001, 435319.9199999999 5609140.029999999, 435335.66000000015 5609105.77, 435341.20999999996 5609102.74, 435342.1299999999 5609098.75, 435341.86000000034 5609097.460000001, 435412.33999999985 5609075.83, 435461.5700000003 5609060.76, 435472.01999999955 5609057.5600000005, 435477.41000000015 5609055.92, 435509.4400000004 5609047, 435512.4199999999 5609044.58, 435520.2999999998 5609039.369999999, 435561.0099999998 5609026.859999999, 435573.79000000004 5609022.93, 435588.0599999996 5609018.550000001, 435772.5499999998 5608961.9399999995, 435775.5999999996 5608955.300000001, 435857.71999999974 5608776.92, 435887.21999999974 5608706.27, 435939.71999999974 5608694.859999999, 436029.8499999996 5608667.609999999, 436113.3700000001 5608650.52, 436115.29000000004 5608650.130000001, 436151.98000000045 5608642.960000001, 436195.95999999996 5608590.380000001, 436198.26999999955 5608587.619999999, 436213.95999999996 5608568.75, 436251.95999999996 5608523.07, 436277.7400000002 5608492.07, 436295.5700000003 5608470.640000001, 436372.5599999996 5608377.59, 436373.75 5608376.16, 436412.5099999998 5608329.16, 436415.8200000003 5608325.15, 436435.41000000015 5608301.41, 436439.0999999996 5608297.16, 436470.3200000003 5608261.23, 436472.1900000004 5608259.09, 436529.75 5608192.859999999, 436530.4400000004 5608192.0600000005, 436538.33999999985 5608183.220000001, 436538.36000000034 5608174.220000001, 436537.9000000004 5608140.869999999, 436543.16000000015 5608092.52, 436551.6200000001 5608063.289999999, 436560.26999999955 5608036.4399999995, 436583.75 5607985.869999999, 436605.6900000004 5607945.609999999, 436626.11000000034 5607908.130000001, 436659.3799999999 5607838.470000001, 436660.7400000002 5607835.630000001, 436704.96999999974 5607744.91, 436715.7400000002 5607715.859999999, 436723.66000000015 5607686.34, 436728.2999999998 5607653.460000001, 436728.83999999985 5607615.9, 436727.38999999966 5607591.4399999995, 436726.70999999996 5607587.23, 436851.29000000004 5607516.140000001, 436973 5607431.359999999, 437052.3200000003 5607405.789999999, 437101.5 5607403.91, 437108.78000000026 5607403.59, 437293 5607306.050000001, 437322.5099999998 5607276.890000001, 437373.7400000002 5607216.449999999, 437242.1799999997 5607220.09, 436905.66000000015 5606986.550000001, 436844.83999999985 5606936.23, 436833.95999999996 5606927.220000001, 436619.9400000004 5606945.130000001, 436614.9000000004 5606945.5600000005, 436613.61000000034 5606941.1, 436610.1200000001 5606946.3100000005, 436589.03000000026 5606948.1, 436461.26999999955 5606958.92, 436457.1900000004 5606959.27, 436338.13999999966 5606969.16, 436315.73000000045 5606971.02, 436311.76999999955 5606971.3100000005, 436306.9500000002 5606971.859999999, 436186.41000000015 5606980.74, 436136.28000000026 5606984.51, 436122.8799999999 5606973.5600000005, 436075.78000000026 5606969.92, 436055.6200000001 5606968.34, 436030.7000000002 5606966.390000001, 435997.9900000002 5606963.83, 435951.8099999996 5606960.220000001, 435922.41000000015 5606958.08, 435914.4199999999 5606956.09, 435904.04000000004 5606951.09, 435895.4500000002 5606944.720000001, 435841.8499999996 5606904.960000001, 435792.5 5606868.390000001, 435704.38999999966 5606803.08, 435783.1799999997 5606761.58, 435788.0099999998 5606759.029999999, 435790.75 5606752.5, 435839.7599999998 5606636.08, 435844.4000000004 5606625.050000001, 435858.3099999996 5606592.02, 435891.7999999998 5606512.4399999995, 435892.3799999999 5606502.300000001, 435862.21999999974 5606472.18, 435812.6699999999 5606422.74, 435790.04000000004 5606400.15, 435759.46999999974 5606338.220000001, 435751.2400000002 5606338.720000001, 435752.73000000045 5606333.18, 435739.01999999955 5606332.869999999, 435688.28000000026 5606283.26, 435682.1500000004 5606243.800000001, 435671.66000000015 5606209, 435648.54000000004 5606166.609999999, 435631.20999999996 5606099.8100000005, 435618.8099999996 5606057.130000001, 435610.6299999999 5606027.65, 435605.4400000004 5605972.92, 435604.8300000001 5605914.35, 435567.79000000004 5605873.289999999, 435486.5499999998 5605849.74, 435466.1299999999 5605843.83, 435440.53000000026 5605836.41, 435410.4900000002 5605826.68, 435368.0800000001 5605811.52, 435358.79000000004 5605807.3100000005, 435296.9500000002 5605767.390000001, 435255.6200000001 5605761.279999999, 435210.1699999999 5605755.109999999, 435199.53000000026 5605712.02, 435198.4900000002 5605676.5, 435197.73000000045 5605651.289999999, 435203.4900000002 5605629.15, 435212.3700000001 5605595.01, 435214.1200000001 5605588.279999999, 435130.6799999997 5605551.890000001, 435132.86000000034 5605547.640000001, 435139.28000000026 5605535.16, 435155.5700000003 5605515.07, 435157.76999999955 5605511.699999999, 435165.21999999974 5605500.630000001, 435172.1900000004 5605486.66, 435255.3300000001 5605297.51, 435256.66000000015 5605294.17, 435274.6799999997 5605254.529999999, 435286.9199999999 5605223.130000001, 435285.83999999985 5605222.119999999, 435289.53000000026 5605213.34, 435312.4000000004 5605153.5600000005, 435318.48000000045 5605139.34, 435320.6500000004 5605134.289999999, 435322.5700000003 5605129.8100000005, 435330.5800000001 5605106.18, 435344.5499999998 5605065.16, 435347.2999999998 5605058.4399999995, 435362.71999999974 5605005.33, 435366.21999999974 5604993.27, 435367.0700000003 5604990.33, 435375.58999999985 5604960.98, 435380.01999999955 5604945.76, 435402.6299999999 5604867.859999999, 435404.6200000001 5604860.98, 435424.5599999996 5604792.279999999, 435426.9400000004 5604785.109999999, 435440.1799999997 5604745.210000001, 435453.70999999996 5604694.630000001, 435459.66000000015 5604676.77, 435466.3300000001 5604658.800000001, 435481.7599999998 5604623.48, 435490.96999999974 5604611.27, 435497.7000000002 5604602.359999999, 435506.3499999996 5604592.07, 435516.03000000026 5604582.380000001, 435529.04000000004 5604571.67, 435541.48000000045 5604562.640000001, 435553.46999999974 5604555.57, 435565.7400000002 5604549.619999999, 435577.9400000004 5604544.390000001, 435593 5604539.720000001, 435610.83999999985 5604537.859999999, 435631.21999999974 5604535.75, 435648.96999999974 5604534.93, 435661.5099999998 5604535.4399999995, 435673.4199999999 5604536.82, 435685.8200000003 5604538.27, 435712.5 5604541.390000001, 435735.45999999996 5604546.16, 435753.5800000001 5604548.84, 435769.0999999996 5604550.09, 435804.9900000002 5604549.67, 435829.9400000004 5604543.33, 435844.0099999998 5604539.4399999995, 435858.3499999996 5604534.24, 435885.0700000003 5604524.3100000005, 435899.61000000034 5604520.43, 435901.70999999996 5604518.369999999, 435905.11000000034 5604515.0600000005, 435918.8700000001 5604501.67, 435928.86000000034 5604492.0600000005, 435939.1299999999 5604481.27, 435947.96999999974 5604471.82, 435969.03000000026 5604450.380000001, 435977.33999999985 5604441.880000001, 435979.8300000001 5604439.460000001, 435981.54000000004 5604438.130000001, 435982.54000000004 5604437.59, 435983.45999999996 5604437.09, 435985.61000000034 5604436.369999999, 435986.1200000001 5604436.1899999995, 435988.8700000001 5604435.84, 435991.6299999999 5604436.32, 436010.6699999999 5604444.300000001, 436032.26999999955 5604453.5, 436038.9900000002 5604456.43, 436059.0499999998 5604465.199999999, 436064.04000000004 5604467.5600000005, 436071.20999999996 5604470.9399999995, 436078.16000000015 5604474.07, 436082 5604475.630000001, 436085.9500000002 5604477.08, 436091.48000000045 5604478.720000001, 436092.58999999985 5604479.039999999, 436099.3700000001 5604480.550000001, 436108.0099999998 5604482.1899999995, 436116.7599999998 5604483.470000001, 436125.5499999998 5604484.449999999, 436134.4500000002 5604483.470000001, 436135.04000000004 5604483.34, 436135.28000000026 5604483.279999999, 436143.61000000034 5604481.33, 436143.9000000004 5604482.210000001, 436148.6799999997 5604480.4, 436150.8200000003 5604479.59, 436150.38999999966 5604478.66, 436150.96999999974 5604478.390000001, 436151.5800000001 5604478.1, 436152.58999999985 5604477.550000001, 436156 5604475.67, 436158.5099999998 5604474.01, 436158.8499999996 5604473.699999999, 436160.9199999999 5604472.300000001, 436160.70999999996 5604471.960000001, 436163.6299999999 5604470.24, 436166.4000000004 5604468.140000001, 436169.23000000045 5604466.02, 436173.3200000003 5604463.140000001, 436175.03000000026 5604462.0600000005, 436176.1200000001 5604461.359999999, 436179.16000000015 5604459.51, 436186.53000000026 5604437.18, 436188.9900000002 5604434.550000001, 436182.6200000001 5604427.970000001, 436182.6900000004 5604425.949999999, 436182.88999999966 5604419.77, 436183.66000000015 5604400.76, 436184.23000000045 5604394.76, 436184.33999999985 5604393.76, 436192.3700000001 5604375.970000001, 436194.86000000034 5604370.4399999995, 436196.01999999955 5604368.73, 436197.5800000001 5604367.380000001, 436209.5700000003 5604359.73, 436212.0999999996 5604358.109999999, 436224.0599999996 5604352.43, 436229.6900000004 5604350.23, 436234.3700000001 5604348.390000001, 436242.4299999997 5604346.029999999, 436262.6699999999 5604340.4399999995, 436263.66000000015 5604340.34, 436275.1799999997 5604336.98, 436278.0700000003 5604336.17, 436281.96999999974 5604335.1, 436295.9900000002 5604331.25, 436295.58999999985 5604329.880000001, 436300.25 5604327.369999999, 436302.6200000001 5604323.48, 436304.03000000026 5604319.02, 436306.7400000002 5604313.76, 436308.5999999996 5604309.43, 436311.25 5604304.42, 436320.0999999996 5604289.52, 436324.86000000034 5604283.09, 436325.29000000004 5604282.48, 436327.86000000034 5604278.82, 436328.4500000002 5604278.02, 436340.36000000034 5604261.58, 436350.0099999998 5604248.1899999995, 436361.9000000004 5604231.82, 436366.5999999996 5604224.92, 436386.0800000001 5604198.41, 436392.79000000004 5604189.289999999, 436395.1799999997 5604186.0600000005, 436398.1799999997 5604182.09, 436401.38999999966 5604177.8100000005, 436406.83999999985 5604170.51, 436415.8499999996 5604164.5, 436425.01999999955 5604159.99, 436451.1200000001 5604156.82, 436451.6799999997 5604156.76, 436456.4199999999 5604156.3100000005, 436467.11000000034 5604155.199999999, 436469.7000000002 5604154.93, 436493.2599999998 5604152.49, 436549.73000000045 5604148.84, 436569.2400000002 5604147.57, 436569.48000000045 5604147.550000001, 436619.4199999999 5604143.8100000005, 436633.7400000002 5604142.74, 436655.54000000004 5604141.1, 436674.20999999996 5604139.699999999, 436676.25 5604141.140000001, 436703.1900000004 5604139.76, 436723.03000000026 5604138.73, 436759.1200000001 5604136.880000001, 436787.25 5604135.43, 436804.03000000026 5604134.57, 436815.01999999955 5604134.6, 436850.83999999985 5604132.15, 436883.0599999996 5604129.949999999, 436907.3499999996 5604128.289999999, 436919.1699999999 5604127.48, 436937.58999999985 5604124.52, 436955.9500000002 5604123.76, 436968.79000000004 5604124.130000001, 436978.3799999999 5604124.41, 436989.9000000004 5604125.17, 437002.0800000001 5604124.529999999, 437028.8300000001 5604123.09, 437030.1799999997 5604123.029999999, 437033.7000000002 5604122.630000001, 437097.66000000015 5604115.949999999, 437187.3499999996 5604110.369999999, 437196.4299999997 5604109.8100000005, 437200.9199999999 5604109.48, 437307.5 5604101.65, 437435.3300000001 5604093.5600000005, 437438.3200000003 5604093.279999999, 437525.0700000003 5604085.0600000005, 437532.0700000003 5604086.16, 437672.11000000034 5604076.27, 437677.25 5604075.91, 437682.23000000045 5604075.6, 437729.3099999996 5604072.58, 437738.73000000045 5604071.98, 437758.79000000004 5604066.609999999, 437781.03000000026 5604065.449999999, 437798.71999999974 5604064.48, 437824.13999999966 5604063.199999999, 437828.25 5604062.6899999995, 437848.73000000045 5604060.16, 437859.4900000002 5604058.83, 437879.0800000001 5604054.24, 437906.33999999985 5604047.1, 437910.6900000004 5604045.949999999, 437952.4000000004 5604035.01, 437959.2599999998 5604032.470000001, 437966.38999999966 5604029.970000001, 437977.3200000003 5604026.75, 437992.98000000045 5604022.75, 438001.0700000003 5604020.85, 438015.5999999996 5604016.24, 438027.8700000001 5604012.779999999, 438033.91000000015 5604012.16, 438048.6299999999 5604024.6899999995, 438064.7000000002 5604038.369999999, 438065.25 5604033.130000001, 438066.4500000002 5604024.039999999, 438066.61000000034 5604022.619999999, 438067.48000000045 5604023.3100000005, 438073.5099999998 5604028.07, 438075.16000000015 5604029.43, 438074.8200000003 5604025.66, 438086.1799999997 5604009.970000001, 438093.45999999996 5604000.76, 438096.1799999997 5603997.4399999995, 438099.8200000003 5603993.35, 438107.0800000001 5603985.82, 438110.11000000034 5603982.9399999995, 438112.9199999999 5603980.34, 438117.33999999985 5603975.49, 438121.1799999997 5603964.460000001, 438122.3300000001 5603958.32, 438121.33999999985 5603949.58, 438121.03000000026 5603938.82, 438120.73000000045 5603928.390000001, 438120.6299999999 5603925.35, 438118.9400000004 5603918.75, 438118.83999999985 5603917.83, 438116.0499999998 5603910.4399999995, 438115.25 5603908.710000001, 438112.8200000003 5603900.49, 438110.66000000015 5603893.8100000005, 438108 5603887.359999999, 438104.96999999974 5603881.050000001, 438100.1299999999 5603872.25, 438098.8799999999 5603870.359999999, 438096.4299999997 5603866.619999999, 438094.63999999966 5603863.890000001, 438092.8799999999 5603860.25, 438094.4199999999 5603857.029999999, 438096.4000000004 5603837.68, 438096.91000000015 5603832.43, 438099.7999999998 5603810.18, 438104.3700000001 5603786.52, 438108.3700000001 5603766.960000001, 438109.54000000004 5603761.09, 438120.4400000004 5603707.9, 438124.3799999999 5603688.73, 438131.8499999996 5603652.4, 438136.48000000045 5603650.83, 438161.5599999996 5603673.85, 438179.2400000002 5603690.0600000005, 438198.5 5603707.74, 438213.95999999996 5603721.92, 438216.83999999985 5603724.5600000005, 438235.26999999955 5603741.48, 438253.78000000026 5603758.449999999, 438260.0599999996 5603764.220000001, 438271.16000000015 5603774.41, 438296.5999999996 5603797.73, 438293.8799999999 5603801.9399999995, 438299.8099999996 5603807.390000001, 438307.5 5603804.32, 438341.53000000026 5603812.109999999, 438405.26999999955 5603826.640000001, 438409.0700000003 5603827.5, 438418.4000000004 5603830.859999999, 438460.73000000045 5603852.42, 438477.3200000003 5603860.859999999, 438499.04000000004 5603871.9, 438516.2599999998 5603880.65, 438540.1299999999 5603892.8100000005, 438568.73000000045 5603907.359999999, 438587.6900000004 5603916.970000001, 438606.3499999996 5603926.449999999, 438615.0999999996 5603930.93, 438662.91000000015 5603955.23, 438678.3700000001 5603958.49, 438683.29000000004 5603959.51, 438687.8099999996 5603959.789999999, 438705.9299999997 5603961.039999999, 438741.51999999955 5603955.609999999, 438821.58999999985 5603957.76, 438826.53000000026 5603957.93, 438831.0599999996 5603958.550000001, 438860.3300000001 5603962.949999999, 438874.2000000002 5603967.24, 438883.3799999999 5603970.09, 438884.8099999996 5603964.140000001, 438910.51999999955 5603884.720000001, 438933.3200000003 5603844.359999999, 438958.1699999999 5603810.35, 439007.2999999998 5603710.25, 439149.7400000002 5603719.42, 439186.6200000001 5603750.25, 439216.1299999999 5603774.93, 439238.6299999999 5603824.640000001, 439259.1200000001 5603870.07, 439277.2599999998 5603863.15, 439337.66000000015 5603840.49, 439387.04000000004 5603822.25, 439461.4400000004 5603794.43, 439518.8499999996 5603754.619999999, 439577.5 5603713.970000001, 439609.8700000001 5603691.529999999, 439603.0999999996 5603866.24, 439637.1500000004 5604098.27, 439739.61000000034 5604280.07, 439742.46999999974 5604291.779999999, 439747.7599999998 5604313.369999999, 439839.71999999974 5604454.8100000005, 439881.6299999999 5604599.460000001, 439904.6799999997 5604679.529999999, 439925.3700000001 5604750.640000001, 439967.6299999999 5604896.140000001, 439997.8200000003 5604999.59, 439999.23000000045 5605004.359999999, 439993.96999999974 5605085.970000001, 439984.21999999974 5605240.109999999, 439979.7999999998 5605302.24, 439972.9199999999 5605398.74, 439966.13999999966 5605494.800000001, 439964.75 5605514.59)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108990</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.53284162372</v>
+        <v>46262.19562424248</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>29343</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>