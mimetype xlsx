--- v3 (2026-02-16)
+++ v4 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108989</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.91802309018</v>
+        <v>46116.62458447272</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>29343</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>