--- v4 (2026-04-04)
+++ v5 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108989</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.62458447272</v>
+        <v>46163.52469542083</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>29343</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>