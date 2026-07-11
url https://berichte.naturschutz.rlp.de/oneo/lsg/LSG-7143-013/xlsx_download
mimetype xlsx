--- v5 (2026-05-21)
+++ v6 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108989</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.52469542083</v>
+        <v>46214.66670533034</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>29343</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>