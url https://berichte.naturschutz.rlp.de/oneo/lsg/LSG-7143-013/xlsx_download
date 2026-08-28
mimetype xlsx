--- v6 (2026-07-11)
+++ v7 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Tongrube Erbsengarten</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-013</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Westerwald</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-013.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-013.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((416930.70999999996 5590684.210000001, 416972.0599999996 5590662.109999999, 416979.3499999996 5590686.789999999, 416982.9299999997 5590698.9, 416986.4299999997 5590710.74, 416987.3799999999 5590713.98, 416989.6799999997 5590721.76, 416992.04000000004 5590729.74, 416993.21999999974 5590733.74, 416993.3200000003 5590734.109999999, 416995.63999999966 5590741.960000001, 416998.1900000004 5590750.609999999, 417000.01999999955 5590756.800000001, 417006.5099999998 5590778.880000001, 417016.46999999974 5590812.890000001, 417013.76999999955 5590814.42, 417010.83999999985 5590813.369999999, 416988.1799999997 5590793.32, 416986.6699999999 5590786.99, 416983.6299999999 5590794.529999999, 416981.8099999996 5590799.039999999, 416978.9000000004 5590801.710000001, 416963.71999999974 5590815.460000001, 416957.1799999997 5590821.380000001, 416956.95999999996 5590821.5, 416952.5499999998 5590825.57, 416945.9000000004 5590831.59, 416927.5700000003 5590848.199999999, 416910.63999999966 5590849.380000001, 416887.73000000045 5590850.98, 416888.4199999999 5590860.6, 416886.3799999999 5590860.75, 416889.2599999998 5590829.49, 416892.98000000045 5590825.34, 416892.4199999999 5590816.35, 416892.38999999966 5590815.970000001, 416892.25 5590813.789999999, 416892.08999999985 5590811.199999999, 416891.8300000001 5590806.91, 416891.6299999999 5590803.84, 416891.4299999997 5590800.68, 416891.3799999999 5590799.92, 416891.2000000002 5590796.970000001, 416890.91000000015 5590792.25, 416890.58999999985 5590787.140000001, 416835.5800000001 5590798.17, 416836.53000000026 5590787.73, 416837.13999999966 5590781.199999999, 416842.0099999998 5590728.050000001, 416885.7599999998 5590709.880000001, 416885.0599999996 5590700.42, 416924.9400000004 5590679.42, 416926.1299999999 5590678.789999999, 416930.70999999996 5590684.210000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108989</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.66670533034</v>
+        <v>46262.47323550272</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29343</v>
       </c>
       <c r="S2" s="3">
         <v>29343</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>