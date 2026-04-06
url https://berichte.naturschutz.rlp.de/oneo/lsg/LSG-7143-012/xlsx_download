--- v2 (2026-02-16)
+++ v3 (2026-04-06)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108988</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.88604859343</v>
+        <v>46118.42897721618</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29342</v>
       </c>
       <c r="S2" s="3">
         <v>29342</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>