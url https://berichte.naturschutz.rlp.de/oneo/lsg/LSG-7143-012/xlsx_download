--- v3 (2026-04-06)
+++ v4 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108988</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.42897721618</v>
+        <v>46163.52470593614</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29342</v>
       </c>
       <c r="S2" s="3">
         <v>29342</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>