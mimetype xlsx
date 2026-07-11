--- v4 (2026-05-21)
+++ v5 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108988</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.52470593614</v>
+        <v>46214.72591449085</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29342</v>
       </c>
       <c r="S2" s="3">
         <v>29342</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>