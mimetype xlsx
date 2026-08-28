--- v5 (2026-07-11)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Dornbusch –Grabkaut –Seifenbitz</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-012</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Westerwald</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((420274.4900000002 5590714.59, 420298.83999999985 5590723.109999999, 420321.29000000004 5590734.199999999, 420321.7000000002 5590775.199999999, 420360.2400000002 5590794.640000001, 420317.5499999998 5590833.380000001, 420316.58999999985 5590865.43, 420328.33999999985 5590933.470000001, 420289.13999999966 5590891.550000001, 420241.96999999974 5590850.4399999995, 420215.54000000004 5590871.01, 420183.5499999998 5590902.32, 420152.5 5590944.58, 420129.4000000004 5590967.02, 420103.6799999997 5590949.5600000005, 420067.61000000034 5590898.5, 420031.5 5590846.4399999995, 420023.5599999996 5590823.26, 420036.8099999996 5590786.210000001, 420058.9199999999 5590776.32, 420083.33999999985 5590761.82, 420070.5800000001 5590718.33, 420096.26999999955 5590722.789999999, 420155.4000000004 5590737.91, 420223.5800000001 5590760.66, 420279.21999999974 5590775.91, 420273.4199999999 5590750.140000001, 420274.4900000002 5590714.59)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108988</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.72591449085</v>
+        <v>46262.51194856883</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29342</v>
       </c>
       <c r="S2" s="3">
         <v>29342</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>