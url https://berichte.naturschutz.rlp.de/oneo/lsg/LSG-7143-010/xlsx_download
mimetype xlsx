--- v2 (2026-02-16)
+++ v3 (2026-04-06)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108986</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.88605957088</v>
+        <v>46118.4289782067</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>15211</v>
       </c>
       <c r="S2" s="3">
         <v>24311</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>