--- v3 (2026-04-06)
+++ v4 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108986</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.4289782067</v>
+        <v>46163.52471163977</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>15211</v>
       </c>
       <c r="S2" s="3">
         <v>24311</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>