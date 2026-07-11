--- v4 (2026-05-21)
+++ v5 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108986</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.52471163977</v>
+        <v>46214.38746424091</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>15211</v>
       </c>
       <c r="S2" s="3">
         <v>24311</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>