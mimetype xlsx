--- v5 (2026-07-11)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Westerwälder Seenplatte</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Westerwald</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((416822.63999999966 5605881.970000001, 416774.08999999985 5605939.49, 416661.29000000004 5606078.99, 416541.1900000004 5606226.890000001, 416525.2400000002 5606245.550000001, 416516.4400000004 5606252.76, 416505.1900000004 5606255.039999999, 416493.8700000001 5606253.039999999, 416450.03000000026 5606236.3100000005, 416352.28000000026 5606200.92, 416324.9000000004 5606188.57, 416299.7999999998 5606172.67, 416241.1699999999 5606131.640000001, 416173.8099999996 5606110.359999999, 416163.2000000002 5606107.01, 416153.41000000015 5606104.25, 416142.28000000026 5606101.119999999, 416138.6299999999 5606100.09, 416131.7000000002 5606101.08, 416083.9400000004 5606107.859999999, 416024.88999999966 5606150.970000001, 416014.4400000004 5606158.710000001, 415937.71999999974 5606215.4, 415911.26999999955 5606234.93, 415903.23000000045 5606241.66, 415885.26999999955 5606254.51, 415884.3200000003 5606254.869999999, 415854.6799999997 5606266.08, 415852.8300000001 5606267.01, 415851.2999999998 5606267.630000001, 415849.54000000004 5606268.75, 415845.8300000001 5606272.01, 415842.7000000002 5606275.93, 415841.33999999985 5606278.48, 415839.7999999998 5606281.380000001, 415834.08999999985 5606294.050000001, 415833.5099999998 5606293.6, 415832.83999999985 5606298.029999999, 415824.70999999996 5606316.1899999995, 415823.16000000015 5606319.57, 415818.53000000026 5606328.539999999, 415816.58999999985 5606331.59, 415816.0499999998 5606343.66, 415818.0700000003 5606352.43, 415820.6699999999 5606365.66, 415821.2400000002 5606368.5, 415821.5999999996 5606370.5600000005, 415824.79000000004 5606388.32, 415826.1900000004 5606398.119999999, 415825.5999999996 5606398.529999999, 415827.08999999985 5606410.8100000005, 415826.86000000034 5606425.98, 415827.4500000002 5606441.83, 415826.9400000004 5606469.91, 415826.6500000004 5606484.15, 415826.6200000001 5606485.949999999, 415826.1799999997 5606509.619999999, 415826.1200000001 5606512.949999999, 415825.3300000001 5606521.52, 415826.33999999985 5606527.48, 415825.3300000001 5606589.390000001, 415825.4199999999 5606600.33, 415827.26999999955 5606611.140000001, 415830.1200000001 5606618.77, 415831.78000000026 5606621.460000001, 415838.01999999955 5606631.58, 415858.1900000004 5606664.3100000005, 415861.1299999999 5606671.77, 415870.76999999955 5606683.35, 415888.04000000004 5606691.91, 415900.5599999996 5606693.800000001, 415913.7599999998 5606699.130000001, 415986.28000000026 5606728.93, 416029.78000000026 5606745.8100000005, 416047.0700000003 5606752.77, 416056.4400000004 5606756.380000001, 416071.5499999998 5606762.199999999, 416084.8300000001 5606767.289999999, 416112.5999999996 5606777.98, 416119.13999999966 5606782.029999999, 416124.4400000004 5606787.57, 416129.3799999999 5606795.3100000005, 416133.4199999999 5606802.859999999, 416135.26999999955 5606806.6899999995, 416137.5499999998 5606811.380000001, 416137.88999999966 5606811.33, 416141.3700000001 5606818.550000001, 416147.7000000002 5606833, 416155.1299999999 5606850.0600000005, 416158.8799999999 5606857.3100000005, 416162.11000000034 5606862.710000001, 416165.9900000002 5606868.35, 416192.2599999998 5606903.08, 416197.0800000001 5606911.210000001, 416199.54000000004 5606914.460000001, 416205.91000000015 5606922.859999999, 416205.4400000004 5606923.710000001, 416206.7999999998 5606925.1, 416210.41000000015 5606928.6899999995, 416216.73000000045 5606937.18, 416230.11000000034 5606955.140000001, 416238.7999999998 5606966.8100000005, 416244.3200000003 5606976.93, 416284.1500000004 5607044.52, 416293.79000000004 5607061.07, 416297.91000000015 5607067.9399999995, 416300.1799999997 5607072.4, 416338.6699999999 5607149.02, 416370.0700000003 5607211.710000001, 416372.9900000002 5607217.48, 416375.2400000002 5607221.92, 416413.3099999996 5607297.619999999, 416452.3700000001 5607374.869999999, 416454.6200000001 5607379.35, 416496.08999999985 5607459.130000001, 416520.78000000026 5607506.640000001, 416522.1299999999 5607509.369999999, 416526.3200000003 5607517.359999999, 416560.3099999996 5607583.210000001, 416565.0999999996 5607592.529999999, 416624.61000000034 5607708.25, 416627.66000000015 5607723.460000001, 416632.36000000034 5607747.140000001, 416623.6299999999 5607970.09, 416617 5608137.640000001, 416614.95999999996 5608218.4, 416614.6900000004 5608228.93, 416614.38999999966 5608238.9, 416608.46999999974 5608439.82, 416610.1699999999 5608442.640000001, 416614.8300000001 5608450.33, 416917.8499999996 5608801.26, 416922.9000000004 5608807.09, 416966.4400000004 5609243.8100000005, 416966.8499999996 5609273.07, 416962.3700000001 5609317.9, 416956.3700000001 5609378.300000001, 416945.88999999966 5609484.35, 416935.9000000004 5609581.09, 416929.48000000045 5609646.6, 416916.4400000004 5609777.93, 416965.4199999999 5609854.630000001, 417005.8499999996 5609917.92, 417024.66000000015 5609947.640000001, 417027.6500000004 5609952.050000001, 417028.5099999998 5609953.4, 417038.73000000045 5609969.4399999995, 417053.79000000004 5609993.01, 417061.3099999996 5610004.949999999, 417066.51999999955 5610012.0600000005, 417066.6699999999 5610012.67, 417067.86000000034 5610017.33, 417069.23000000045 5610021.720000001, 417070.8200000003 5610025.390000001, 417072.76999999955 5610028.91, 417075.1299999999 5610032.18, 417078.3200000003 5610036.0600000005, 417081.21999999974 5610038.800000001, 417085.58999999985 5610042.34, 417088.95999999996 5610048.029999999, 417092.1900000004 5610053.15, 417094.75 5610057.039999999, 417097.71999999974 5610061.68, 417098.5999999996 5610063.15, 417111.0999999996 5610082.699999999, 417121.01999999955 5610098.17, 417131.04000000004 5610113.800000001, 417140.5999999996 5610128.73, 417141.4900000002 5610130.1, 417151.20999999996 5610145.300000001, 417164.0999999996 5610165.42, 417165.8099999996 5610177.16, 417168.1500000004 5610193.140000001, 417170.23000000045 5610207.25, 417170.4000000004 5610208.25, 417171.3200000003 5610214.15, 417172.33999999985 5610220.619999999, 417176.8200000003 5610249.32, 417179.6200000001 5610267.109999999, 417181.26999999955 5610277.949999999, 417183.01999999955 5610289.369999999, 417184.1500000004 5610296.890000001, 417187.1799999997 5610318.01, 417190.1200000001 5610338.369999999, 417190.3200000003 5610338.880000001, 417191.48000000045 5610346.460000001, 417190.95999999996 5610351.68, 417190.48000000045 5610353.359999999, 417186.6500000004 5610383.98, 417185.3799999999 5610393.4399999995, 417184.5700000003 5610396.220000001, 417182.6699999999 5610401.210000001, 417179.98000000045 5610405.82, 417179.9900000002 5610407.65, 417178.1299999999 5610407.57, 417176.2000000002 5610407.460000001, 417176.0499999998 5610408.99, 417174.1699999999 5610410.41, 417171.5499999998 5610413.92, 417170.9900000002 5610416.619999999, 417167.7400000002 5610424.210000001, 417168.2400000002 5610424.35, 417159.3700000001 5610448.119999999, 417154.9199999999 5610460.02, 417153.63999999966 5610460.949999999, 417152.0800000001 5610461.3100000005, 417135.33999999985 5610456.1899999995, 417117.79000000004 5610450.83, 417115.4500000002 5610450.130000001, 417111.46999999974 5610448.92, 417107.51999999955 5610447.720000001, 417089.3700000001 5610441.460000001, 417080.95999999996 5610438.289999999, 417074.26999999955 5610435.609999999, 417071.7400000002 5610434.41, 417069.46999999974 5610432.76, 417067.36000000034 5610430.949999999, 417063.86000000034 5610427.51, 417057.04000000004 5610419.32, 417047.41000000015 5610407.93, 417032.5800000001 5610389.710000001, 417032.1299999999 5610389.199999999, 417015.95999999996 5610370.82, 417012.21999999974 5610371.140000001, 416996.2000000002 5610372.529999999, 416991.6200000001 5610372.57, 416992.0499999998 5610373.789999999, 416990.0499999998 5610372.460000001, 416987.4500000002 5610372.3100000005, 416985.9299999997 5610371.82, 416975.3099999996 5610368.390000001, 416962.9000000004 5610364.390000001, 416950.5099999998 5610360.4, 416934.3200000003 5610355.17, 416928.20999999996 5610353.199999999, 416882.88999999966 5610338.59, 416856.7599999998 5610330.17, 416855.7999999998 5610329.859999999, 416856 5610328.8100000005, 416846.3700000001 5610330.619999999, 416784.73000000045 5610342.199999999, 416394.41000000015 5610415.550000001, 416388.51999999955 5610416.67, 416347.1200000001 5610481.130000001, 416347.96999999974 5610484.33, 416312.63999999966 5610505.8100000005, 416145.63999999966 5610607.359999999, 416138.0800000001 5610611.539999999, 415988.1500000004 5610703.119999999, 415950.83999999985 5610725.880000001, 415950.61000000034 5610725.039999999, 415139.21999999974 5610792.9399999995, 415139.45999999996 5610797.84, 415048.9000000004 5610832.050000001, 414767.79000000004 5610885.4, 414765.7999999998 5610876.1, 414669.79000000004 5610905.23, 414574.48000000045 5610934.25, 414477.86000000034 5610963.949999999, 414381.3300000001 5610993.0600000005, 414287.0099999998 5611023.1, 414190.5099999998 5611052.800000001, 414094.04000000004 5611082.23, 414016.20999999996 5611106.4399999995, 413967.9199999999 5611192.359999999, 413815.1200000001 5611456.57, 413789.01999999955 5611442.18, 413673.5099999998 5611377.789999999, 413606.0099999998 5611339.99, 413408.66000000015 5611230.5, 413304.6900000004 5611173.369999999, 413297.6900000004 5611169.52, 413218.86000000034 5611126.199999999, 413211.9900000002 5611122.609999999, 413205.7599999998 5611118.3100000005, 413157.33999999985 5611091.41, 413131.2599999998 5611075.630000001, 413103.9299999997 5611057.41, 413099.8700000001 5611056.82, 413085.5 5611046.3100000005, 413083.48000000045 5611044.34, 413083.0099999998 5611042.369999999, 413079.4500000002 5611036.35, 413069.0099999998 5611029.17, 413065.5499999998 5611026.92, 413058.76999999955 5611022.26, 413047.9000000004 5611014.75, 413037.0099999998 5611007.23, 413034.1799999997 5611005.119999999, 413014.21999999974 5610991.5600000005, 413006.28000000026 5610985.9, 413005.4199999999 5610986.98, 412988.01999999955 5610974.26, 412967.1799999997 5610958.880000001, 412966.8499999996 5610958.48, 412966.5999999996 5610958, 412958.9500000002 5610952.57, 412944.6900000004 5610942.6, 412942.1900000004 5610940.859999999, 412921.5800000001 5610925.0600000005, 412921.2000000002 5610924.529999999, 412917.1699999999 5610922.619999999, 412914.23000000045 5610920.289999999, 412894.7400000002 5610904.52, 412870.79000000004 5610886.26, 412869.0499999998 5610883.6899999995, 412855.3099999996 5610872.380000001, 412834.63999999966 5610855.029999999, 412821.5800000001 5610844.890000001, 412812.3300000001 5610838.300000001, 412804.20999999996 5610831.75, 412799.26999999955 5610825.279999999, 412794.5499999998 5610816.880000001, 412790.5599999996 5610812.970000001, 412776.95999999996 5610806.74, 412767.4199999999 5610802.5, 412763.98000000045 5610799.75, 412753.2999999998 5610791.279999999, 412754.76999999955 5610789.92, 412671.25 5610731.5600000005, 412619 5610695.07, 412594.8499999996 5610678.1899999995, 412585.7400000002 5610671.73, 412568.79000000004 5610659.210000001, 412492.71999999974 5610603, 412487.11000000034 5610601.27, 412477.7999999998 5610598.57, 412465.9400000004 5610590.26, 412443.33999999985 5610574.48, 412426.46999999974 5610562.66, 412402.63999999966 5610545.98, 412396.54000000004 5610541.699999999, 412352.3300000001 5610510.800000001, 412346.7400000002 5610507.26, 412335.01999999955 5610499.800000001, 412325.21999999974 5610493.609999999, 412311.8799999999 5610486.92, 412288.79000000004 5610473.4399999995, 412275.8300000001 5610465.92, 412270.83999999985 5610462.48, 412261.4000000004 5610455.470000001, 412244.5800000001 5610442.99, 412231.3499999996 5610433.220000001, 412230.1200000001 5610432.33, 412165.1200000001 5610385.529999999, 412158.3700000001 5610380.68, 412149.5099999998 5610374.289999999, 412138.9400000004 5610366.68, 412124.91000000015 5610356.58, 412123.4900000002 5610355.77, 412078.1799999997 5610330.130000001, 412061.61000000034 5610320.75, 412059.45999999996 5610319.529999999, 412014.54000000004 5610294.17, 412006.0800000001 5610292.699999999, 412000.8200000003 5610288.52, 411996.13999999966 5610284.039999999, 411993.9500000002 5610281.960000001, 411992.0700000003 5610281.279999999, 411976.9500000002 5610270.99, 411956.70999999996 5610256.98, 411927.9000000004 5610238.27, 411921.51999999955 5610232.380000001, 411896.9299999997 5610215.800000001, 411895.8200000003 5610215.029999999, 411871.6699999999 5610198.9399999995, 411859.36000000034 5610190.5, 411849.5499999998 5610183.779999999, 411832.16000000015 5610171.869999999, 411810.91000000015 5610157.34, 411792.46999999974 5610144.720000001, 411778.21999999974 5610134.99, 411755.95999999996 5610119.6899999995, 411739.6500000004 5610108.539999999, 411726.4500000002 5610099.51, 411723.38999999966 5610097.380000001, 411631.5999999996 5610032.630000001, 411628.21999999974 5610030.33, 411595.13999999966 5610007.8100000005, 411584.88999999966 5610002.1, 411435.6799999997 5609908.35, 411423.5800000001 5609900.3100000005, 411417.0700000003 5609895.9, 411399.66000000015 5609884.41, 411398.23000000045 5609883.449999999, 411378.6900000004 5609870.470000001, 411376.5999999996 5609869.08, 411358.3799999999 5609856.960000001, 411351.13999999966 5609852.140000001, 411350.5499999998 5609851.720000001, 411333.3099999996 5609840.289999999, 411313.4000000004 5609827.109999999, 411294.3099999996 5609814.43, 411272.36000000034 5609799.710000001, 411251.0499999998 5609785.92, 411240.1900000004 5609779.66, 411230.21999999974 5609768.470000001, 411228.8799999999 5609766.99, 411227.48000000045 5609764.300000001, 411226.4900000002 5609761.449999999, 411225.5700000003 5609757.5600000005, 411224.7999999998 5609750.5600000005, 411225.0099999998 5609747.57, 411225.79000000004 5609743.66, 411226.8200000003 5609739.789999999, 411227.8099999996 5609736.9399999995, 411229.08999999985 5609734.23, 411230.6699999999 5609731.66, 411232.3799999999 5609729.220000001, 411234.3099999996 5609726.9, 411237.2000000002 5609724.09, 411245.46999999974 5609716.779999999, 411249.1299999999 5609713.380000001, 411253.28000000026 5609709.08, 411257.20999999996 5609704.460000001, 411260.76999999955 5609699.66, 411264.51999999955 5609694.300000001, 411272.7400000002 5609681.93, 411274.51999999955 5609682.720000001, 411285.76999999955 5609669.890000001, 411287.21999999974 5609673.26, 411293.70999999996 5609657.41, 411295.5099999998 5609653, 411325.38999999966 5609574.460000001, 411347.1299999999 5609516.1, 411356.8200000003 5609501.220000001, 411376.88999999966 5609470.26, 411393.2400000002 5609442.720000001, 411399.04000000004 5609407.93, 411396.4299999997 5609358.710000001, 411394.1299999999 5609335.880000001, 411393.3799999999 5609312.859999999, 411402.20999999996 5609278.18, 411442.4199999999 5609159.640000001, 411497.48000000045 5609067.960000001, 411514.2000000002 5609034.99, 411549.2999999998 5608955.17, 411551.3499999996 5608950.51, 411590.76999999955 5608859.869999999, 411605.0800000001 5608826.93, 411635.4299999997 5608785.34, 411650.2000000002 5608765.09, 411646.63999999966 5608762.68, 411651.4199999999 5608754.83, 411746.63999999966 5608630.93, 411790.4299999997 5608581.18, 411917.79000000004 5608444.859999999, 412012.71999999974 5608356.01, 412031.38999999966 5608338.539999999, 412097.51999999955 5608293.619999999, 412145.6799999997 5608246.91, 412200.2400000002 5608184.130000001, 412232.08999999985 5608153.15, 412248.3499999996 5608143.67, 412271.5099999998 5608133.380000001, 412307.0700000003 5608122.41, 412386.36000000034 5608105.970000001, 412575.21999999974 5608075.52, 412638.4400000004 5608058.359999999, 412685.3700000001 5608038.09, 412686.9199999999 5608040.1899999995, 412719.2599999998 5608028.91, 412771.1200000001 5608014.5600000005, 412842.1200000001 5607995.449999999, 412897.04000000004 5607975.32, 412929.2599999998 5607955.369999999, 412969.4299999997 5607917.91, 413030.2999999998 5607857.91, 413079.08999999985 5607812.25, 413127.2599999998 5607767.68, 413162.0099999998 5607735.529999999, 413199.8799999999 5607696.199999999, 413213.03000000026 5607676.4, 413233.6500000004 5607614.449999999, 413252.33999999985 5607553.4399999995, 413265.6200000001 5607505.01, 413282.8099999996 5607425.380000001, 413338.8200000003 5607316.76, 413368.04000000004 5607275.42, 413418.23000000045 5607203.130000001, 413470.46999999974 5607098.279999999, 413515.1200000001 5607030.4, 413573.7999999998 5606943.279999999, 413621.9299999997 5606871.93, 413631.23000000045 5606853.710000001, 413661.0800000001 5606761.24, 413669.45999999996 5606740.35, 413685.2599999998 5606705.26, 413695.1699999999 5606683.279999999, 413754.21999999974 5606621.24, 413783.79000000004 5606581.74, 413858.33999999985 5606465.029999999, 413879.0499999998 5606427.73, 413885.41000000015 5606399.859999999, 413892.5599999996 5606360.8100000005, 413901.4299999997 5606309.01, 413909.3499999996 5606251.48, 413917.2000000002 5606169.460000001, 413924.4900000002 5606076.710000001, 413925.3700000001 5606004.8100000005, 413924.1900000004 5605920.800000001, 413923.6299999999 5605830.67, 413921.5999999996 5605805.17, 413896.33999999985 5605724.07, 413880.98000000045 5605674.77, 413855.38999999966 5605592.199999999, 413843.6299999999 5605550.119999999, 413835.1799999997 5605501.949999999, 413836.8700000001 5605479.8100000005, 413837.1500000004 5605478.98, 413855.3300000001 5605423.58, 413936.79000000004 5605165.720000001, 413955.2599999998 5605108.68, 413964.38999999966 5605085.58, 413964.6799999997 5605084.869999999, 413982.04000000004 5605053.35, 413999.08999999985 5605029.220000001, 414000.0099999998 5605027.91, 414000.9199999999 5605026.619999999, 414017.1299999999 5605005.390000001, 414032.11000000034 5604987.890000001, 414032.96999999974 5604986.960000001, 414034.1799999997 5604985.67, 414066.8700000001 5604950.57, 414067.63999999966 5604949.76, 414070.8300000001 5604946.32, 414091.2000000002 5604927.93, 414085.11000000034 5604923.539999999, 414101.16000000015 5604906.869999999, 414109.1799999997 5604898.529999999, 414103.1799999997 5604888.699999999, 414096.1299999999 5604877.07, 414097.76999999955 5604876.02, 414101.6500000004 5604873.550000001, 414108.41000000015 5604869.199999999, 414098.58999999985 5604867.3100000005, 414095.26999999955 5604863.75, 414090.88999999966 5604859.09, 414085.08999999985 5604850.5, 414053.13999999966 5604799.34, 414035.7400000002 5604771.5, 413985.0499999998 5604688.609999999, 413981.4400000004 5604682.699999999, 413971.3099999996 5604666.18, 413948.6200000001 5604628.4399999995, 413938.3200000003 5604609.199999999, 413927.3499999996 5604586.5600000005, 413926.9199999999 5604585.75, 413925.0800000001 5604582.26, 413922.8499999996 5604578.02, 413907.33999999985 5604541.609999999, 413888.45999999996 5604493.84, 413871.6799999997 5604458.4399999995, 413856.7400000002 5604426.91, 413852.5499999998 5604418.52, 413847.1500000004 5604407.720000001, 413825.1799999997 5604362.210000001, 413810.45999999996 5604329.4, 413809.66000000015 5604327.58, 413800.1699999999 5604306.23, 413798.9299999997 5604303.48, 413792.9000000004 5604290.210000001, 413778.7599999998 5604258.66, 413778.2999999998 5604257.65, 413775.63999999966 5604251.98, 413769.38999999966 5604237.65, 413769.08999999985 5604237.8100000005, 413767.9900000002 5604235.18, 413768.2999999998 5604235.02, 413766.83999999985 5604231.699999999, 413763.83999999985 5604224.859999999, 413760.91000000015 5604218.1899999995, 413760.7999999998 5604218.220000001, 413755.83999999985 5604206.619999999, 413745.9500000002 5604184.07, 413745.79000000004 5604183.1899999995, 413742.8700000001 5604175.59, 413742.3799999999 5604175.41, 413733.2999999998 5604154.74, 413725.26999999955 5604136.98, 413716.0099999998 5604116.65, 413711.51999999955 5604106.83, 413708.8099999996 5604100.99, 413704.76999999955 5604092.33, 413701.58999999985 5604085.3100000005, 413695.9199999999 5604072.83, 413694.7999999998 5604070.359999999, 413690.36000000034 5604060.1, 413689.3200000003 5604048.449999999, 413689.5599999996 5604045.460000001, 413689.8499999996 5604043.460000001, 413690.13999999966 5604041.5, 413691.8700000001 5604032.65, 413693.25 5604026.789999999, 413696.9900000002 5604011.609999999, 413703.88999999966 5603983.68, 413705.38999999966 5603977.66, 413706.6500000004 5603971.800000001, 413707.70999999996 5603965.880000001, 413708.33999999985 5603960.970000001, 413708.6799999997 5603956.52, 413708.88999999966 5603951.99, 413708.88999999966 5603947, 413708.46999999974 5603943.039999999, 413707.75 5603939.119999999, 413706.7599999998 5603935.25, 413705.63999999966 5603931.41, 413704.38999999966 5603927.609999999, 413703.0499999998 5603923.85, 413701.61000000034 5603920.119999999, 413694.9199999999 5603904.26, 413694.16000000015 5603901.85, 413693.6299999999 5603899.369999999, 413693.58999999985 5603897.3100000005, 413694.0499999998 5603895.300000001, 413694.63999999966 5603894.16, 413694.95999999996 5603893.5, 413696.1799999997 5603891.949999999, 413697.9500000002 5603890.17, 413746.8300000001 5603849.92, 413801.4199999999 5603803.640000001, 413805.25 5603801.49, 413807.9500000002 5603799.970000001, 413809.25 5603799.25, 413809.6799999997 5603799, 413814.16000000015 5603796.5, 413825.95999999996 5603786.66, 413835.4400000004 5603775.23, 413836.5099999998 5603772.710000001, 413856.54000000004 5603724.77, 413864.5499999998 5603705.58, 413870.54000000004 5603690.58, 413871.3700000001 5603688.59, 413871.96999999974 5603687.16, 413873.91000000015 5603682.529999999, 413887.6799999997 5603649.710000001, 413894.36000000034 5603633.779999999, 413894.7999999998 5603632.720000001, 413917.70999999996 5603578.08, 413918.08999999985 5603577.15, 413935.2000000002 5603536.289999999, 413935.6200000001 5603535.289999999, 413948.75 5603503.949999999, 413951.0800000001 5603498.390000001, 413965.11000000034 5603464.92, 413977.9000000004 5603434.369999999, 413978.3200000003 5603433.359999999, 413986.8799999999 5603412.880000001, 414000.4000000004 5603380.49, 414003.33999999985 5603373.41, 414010.5599999996 5603355.98, 414034.9500000002 5603297.17, 414052.75 5603254.26, 414058.0499999998 5603241.470000001, 414059.38999999966 5603238.24, 414056.04000000004 5603236.279999999, 414057.9400000004 5603217.59, 414059.29000000004 5603198.619999999, 414060.4000000004 5603194.8100000005, 414062.66000000015 5603174.16, 414063.0599999996 5603167.01, 414066.01999999955 5603136.720000001, 414066.83999999985 5603127.6, 414067.6900000004 5603119.6, 414069.79000000004 5603099.699999999, 414071.91000000015 5603079.76, 414074.0099999998 5603059.970000001, 414076.7000000002 5603035.970000001, 414071.1500000004 5603018.960000001, 414066.86000000034 5603005.84, 414066.5700000003 5603004.92, 414065.0800000001 5603000.33, 414060.4900000002 5602985.5, 414055.9299999997 5602970.92, 414048.79000000004 5602957.119999999, 414041.4199999999 5602942.92, 414034.8700000001 5602930.289999999, 414029.29000000004 5602919.49, 414028.91000000015 5602919.5600000005, 414016.2000000002 5602920.699999999, 414013.28000000026 5602919.210000001, 413996.98000000045 5602910.880000001, 413991.3799999999 5602907.779999999, 413988.71999999974 5602904.75, 413986.0800000001 5602900.48, 413985.9400000004 5602900.220000001, 413982.0099999998 5602892.359999999, 413981.0999999996 5602890.6, 413970.4199999999 5602870.1, 413964.96999999974 5602859.630000001, 413959.8499999996 5602849.470000001, 413948.98000000045 5602828.890000001, 413942.7599999998 5602817, 413940.3700000001 5602812.41, 413938.46999999974 5602808.77, 413937.03000000026 5602805.99, 413935.4199999999 5602802.880000001, 413932.20999999996 5602796.73, 413928.5800000001 5602789.6, 413928.36000000034 5602789.1899999995, 413928.1299999999 5602789.130000001, 413913.91000000015 5602762.109999999, 413903.91000000015 5602743.210000001, 413901.28000000026 5602738.550000001, 413898.21999999974 5602733.82, 413892.9500000002 5602726.390000001, 413889.1200000001 5602720.99, 413888.53000000026 5602719.9399999995, 413888.29000000004 5602719.26, 413886.5700000003 5602714.289999999, 413886.0800000001 5602713.130000001, 413885.4299999997 5602712.08, 413868.79000000004 5602688.119999999, 413863.3300000001 5602680.16, 413857.79000000004 5602671.92, 413852.3200000003 5602663.49, 413847.03000000026 5602655.029999999, 413841.79000000004 5602646.51, 413840.88999999966 5602645.300000001, 413840.73000000045 5602645.130000001, 413839.8300000001 5602644.24, 413838.20999999996 5602643.0600000005, 413837.53000000026 5602642.33, 413837.11000000034 5602641.449999999, 413827.9299999997 5602623.949999999, 413823.3099999996 5602614.140000001, 413808.1200000001 5602582.140000001, 413807.6799999997 5602581.1899999995, 413790.3499999996 5602543.970000001, 413789.9000000004 5602543.02, 413780.7999999998 5602524.029999999, 413775.8300000001 5602513.66, 413745.86000000034 5602451.15, 413744.75 5602448.84, 413728.54000000004 5602415.02, 413727.8300000001 5602413.539999999, 413715.5599999996 5602377.58, 413715.2400000002 5602376.33, 413705.1699999999 5602337.470000001, 413704.83999999985 5602336.220000001, 413696.0499999998 5602302.390000001, 413695.6500000004 5602300.880000001, 413691.1900000004 5602283.609999999, 413687.66000000015 5602269.9399999995, 413687.4299999997 5602269.1, 413677.11000000034 5602229.289999999, 413676.75 5602227.92, 413666.25 5602187.32, 413665.63999999966 5602185, 413659.88999999966 5602162.98, 413654.53000000026 5602131.59, 413648.4199999999 5602095.77, 413645.0999999996 5602076.33, 413643.9400000004 5602071.470000001, 413636.4500000002 5602027.800000001, 413634.7400000002 5602017.779999999, 413617.54000000004 5601917.42, 413610.0800000001 5601873.85, 413608.53000000026 5601864.77, 413607.25 5601858.08, 413600.3099999996 5601821.84, 413605.73000000045 5601785.380000001, 413611.51999999955 5601746.33, 413613.26999999955 5601734.609999999, 413621.3099999996 5601680.34, 413625.66000000015 5601651.08, 413633.73000000045 5601596.6899999995, 413641.9299999997 5601541.58, 413646.95999999996 5601507.6899999995, 413652.76999999955 5601468.48, 413658.46999999974 5601428.140000001, 413658.6200000001 5601427.119999999, 413669.70999999996 5601392.99, 413670.1799999997 5601391.57, 413677.33999999985 5601369.539999999, 413677.7999999998 5601368.09, 413679.46999999974 5601362.949999999, 413691.7999999998 5601327.25, 413707.33999999985 5601282.289999999, 413710.63999999966 5601272.710000001, 413721.2400000002 5601242.01, 413735.2000000002 5601201.6, 413748.7999999998 5601162.210000001, 413758.0800000001 5601135.35, 413759.7999999998 5601130.369999999, 413761.46999999974 5601125.51, 413769.5999999996 5601102.119999999, 413774.46999999974 5601088.1, 413787.98000000045 5601049.27, 413789.51999999955 5601044.84, 413791.1500000004 5601040.15, 413795.23000000045 5601028.43, 413804.0499999998 5601003.050000001, 413805.3700000001 5600999.279999999, 413817.61000000034 5600964.09, 413819.11000000034 5600959.77, 413820.7599999998 5600955.050000001, 413822.2999999998 5600950.27, 413838.8300000001 5600902.67, 413848.5599999996 5600874.640000001, 413850.2599999998 5600869.76, 413850.6699999999 5600868.41, 413852.36000000034 5600863.52, 413855.8700000001 5600853.35, 413878.1299999999 5600789.039999999, 413879.6699999999 5600784.58, 413881.3200000003 5600779.869999999, 413887.4000000004 5600762.34, 413890.28000000026 5600755.289999999, 413896.86000000034 5600739.1899999995, 413905.76999999955 5600717.359999999, 413921.29000000004 5600679.34, 413928.79000000004 5600660.970000001, 413951.95999999996 5600604.220000001, 413990.7999999998 5600509.039999999, 413992.96999999974 5600504.029999999, 414012.3099999996 5600459.26, 414012.91000000015 5600457.880000001, 414030.9400000004 5600416.140000001, 414032.96999999974 5600411.42, 414035 5600406.75, 414072.6500000004 5600307.98, 414080.63999999966 5600287.029999999, 414082.36000000034 5600282.529999999, 414117.01999999955 5600191.630000001, 414121.3099999996 5600182.66, 414088.13999999966 5600108.9399999995, 414082.5999999996 5600096.779999999, 414073.0099999998 5600075.4399999995, 414070.5999999996 5600070.1, 414067.86000000034 5600063.970000001, 414062.1500000004 5600049.77, 414057.5999999996 5600039.640000001, 414049.0999999996 5600020.82, 414039.8200000003 5599996.8100000005, 414038.23000000045 5599990.789999999, 414036.29000000004 5599975.630000001, 414035.8499999996 5599972.17, 414035.5700000003 5599970.699999999, 414035.0700000003 5599966.460000001, 414032.1299999999 5599952.49, 414031.9199999999 5599951.460000001, 414028.46999999974 5599936.5, 414028.3300000001 5599935.6899999995, 414028.16000000015 5599933.529999999, 414028.1200000001 5599933.35, 414026.51999999955 5599928.289999999, 414025.6699999999 5599925.59, 414014.95999999996 5599921.710000001, 414014.23000000045 5599920.630000001, 414011.0599999996 5599915.460000001, 414011.6900000004 5599911.26, 414014.0599999996 5599897.300000001, 414009.25 5599891.9399999995, 413994.33999999985 5599893.84, 413994.13999999966 5599893.869999999, 413990.0499999998 5599892.869999999, 413985.48000000045 5599891.74, 413976.4900000002 5599888.01, 413957.1200000001 5599878.390000001, 413959.8300000001 5599872.24, 413956.5099999998 5599870.52, 413959.1900000004 5599864.85, 413960.6699999999 5599862.23, 413975.25 5599838.43, 413978.63999999966 5599832.91, 413985.3099999996 5599822.17, 413989.7599999998 5599815.5, 413993.7400000002 5599809.82, 413997 5599805.9, 413998.08999999985 5599804.300000001, 414001.98000000045 5599799.75, 414010.4299999997 5599790.43, 414011.7400000002 5599789.57, 414013.28000000026 5599789.359999999, 414014.4299999997 5599789.76, 414030.3499999996 5599799.33, 414032.41000000015 5599801.73, 414036.2599999998 5599804.039999999, 414046.11000000034 5599810.029999999, 414049.5700000003 5599812.07, 414050.0099999998 5599811.4399999995, 414053.1299999999 5599813.609999999, 414060.76999999955 5599818.92, 414069.61000000034 5599825.029999999, 414091.01999999955 5599840.210000001, 414108.95999999996 5599852.99, 414118.5700000003 5599860.710000001, 414122.01999999955 5599863.1899999995, 414129.4900000002 5599868.449999999, 414130.6900000004 5599869.24, 414131.5 5599869.800000001, 414134.41000000015 5599871.74, 414144.4000000004 5599878.4, 414151.4000000004 5599883.390000001, 414167.01999999955 5599892.470000001, 414172.53000000026 5599895.68, 414186.5999999996 5599904.16, 414199.4299999997 5599911.57, 414205.91000000015 5599915.17, 414212.9900000002 5599918.890000001, 414218.54000000004 5599921.539999999, 414220.16000000015 5599922.42, 414227.45999999996 5599925.699999999, 414233.0999999996 5599929.15, 414242.7999999998 5599932.050000001, 414252.9500000002 5599935.24, 414266.53000000026 5599939.51, 414288.2000000002 5599945.91, 414290.6200000001 5599946.76, 414300.63999999966 5599950.25, 414316.25 5599950.4399999995, 414340.5999999996 5599948.859999999, 414345.73000000045 5599948.289999999, 414366.1699999999 5599946.4399999995, 414379.04000000004 5599945.109999999, 414385.5800000001 5599944.42, 414390.48000000045 5599943.92, 414415.83999999985 5599941.859999999, 414441.3700000001 5599939.779999999, 414465.7400000002 5599934.66, 414482.76999999955 5599930.27, 414489.96999999974 5599928.35, 414498.7999999998 5599926.09, 414514.6699999999 5599922.039999999, 414557.7999999998 5599907.75, 414565.26999999955 5599905.42, 414569.8499999996 5599903.92, 414575.5800000001 5599902.029999999, 414609.7599999998 5599890.539999999, 414632.86000000034 5599885.66, 414656.48000000045 5599886.789999999, 414672.4500000002 5599889.02, 414681.0499999998 5599889.869999999, 414705.79000000004 5599892.35, 414730.45999999996 5599894.83, 414753.1699999999 5599897.27, 414776.98000000045 5599905.029999999, 414790.4900000002 5599910.460000001, 414804.26999999955 5599917.539999999, 414824.7400000002 5599926.279999999, 414835.3300000001 5599929.15, 414848.4299999997 5599933.130000001, 414870.8200000003 5599940.35, 414892.76999999955 5599950.59, 414914.4000000004 5599962.210000001, 414934.66000000015 5599977.35, 414956.1699999999 5599989.4, 414978.29000000004 5600002.82, 414988.16000000015 5600009.0600000005, 414989.38999999966 5600009.83, 415014.9199999999 5600019.4399999995, 415036.46999999974 5600025.050000001, 415041.4000000004 5600026.279999999, 415059.1799999997 5600031.02, 415083.25 5600037.640000001, 415097.63999999966 5600039.74, 415117.61000000034 5600045.27, 415145.83999999985 5600053.17, 415161.2999999998 5600057.390000001, 415169.91000000015 5600059.74, 415193.7999999998 5600066.35, 415198.88999999966 5600067.77, 415204.36000000034 5600069.289999999, 415217.5599999996 5600072.970000001, 415241.86000000034 5600079.75, 415265.53000000026 5600086.34, 415290.2999999998 5600093.25, 415295.4900000002 5600094.960000001, 415308.4500000002 5600099.710000001, 415331.73000000045 5600108.76, 415355.2599999998 5600118, 415377.0099999998 5600126.859999999, 415382.66000000015 5600129.16, 415389.4800000</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7143-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7143-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7143-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108986</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.38746424091</v>
+        <v>46262.46493407791</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>15211</v>
       </c>
       <c r="S2" s="3">
         <v>24311</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>