--- v2 (2026-02-17)
+++ v3 (2026-04-06)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108984</v>
       </c>
       <c r="O2" s="3">
-        <v>46070.35690016734</v>
+        <v>46118.42897902719</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38864</v>
       </c>
       <c r="S2" s="3">
         <v>38864</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>