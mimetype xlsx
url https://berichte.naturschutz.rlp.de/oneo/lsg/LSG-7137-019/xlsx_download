--- v3 (2026-04-06)
+++ v4 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108984</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.42897902719</v>
+        <v>46214.19921889852</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38864</v>
       </c>
       <c r="S2" s="3">
         <v>38864</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>