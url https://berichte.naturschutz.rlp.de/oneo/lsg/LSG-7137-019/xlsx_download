--- v4 (2026-07-11)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Rheinhang unterhalb Gut Besselich</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-019</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-019.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-019.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((402069.8499999996 5582184.07, 402063.6799999997 5582216.289999999, 402062.9400000004 5582220.17, 402062.33999999985 5582223.27, 402059.76999999955 5582236.68, 402058.86000000034 5582241.4399999995, 402056.2999999998 5582258.76, 402055.1900000004 5582283, 402052.8499999996 5582323.25, 402047.0700000003 5582346.529999999, 402038.7599999998 5582362.59, 402038.6699999999 5582364.74, 402038.36000000034 5582371.58, 402038.1699999999 5582375.619999999, 402033.9199999999 5582374.1, 402013.91000000015 5582366.699999999, 401994.4199999999 5582359.51, 401993.9000000004 5582374.720000001, 401991.2599999998 5582391.380000001, 401986.7599999998 5582408.970000001, 401982.79000000004 5582422.0600000005, 401975.91000000015 5582440.18, 401956.0800000001 5582435.550000001, 401941.3799999999 5582486.98, 401946.1799999997 5582488.619999999, 401908.5099999998 5582672.279999999, 401902.36000000034 5582689.529999999, 401899.16000000015 5582698.289999999, 401889.91000000015 5582715.4399999995, 401888.28000000026 5582715.359999999, 401889.6799999997 5582710.91, 401893.04000000004 5582704.35, 401855.0099999998 5582693.76, 401883.76999999955 5582583.720000001, 401885.95999999996 5582580.869999999, 401913.58999999985 5582495.76, 401916.08999999985 5582487.83, 401922.7400000002 5582466.720000001, 401929.7599999998 5582441.75, 401934.4299999997 5582433.58, 401949.9299999997 5582385.83, 401957.45999999996 5582356.23, 401968.9299999997 5582301.48, 401971.5700000003 5582285.26, 401971.6500000004 5582271.220000001, 401971.8099999996 5582241.77, 401970.7000000002 5582219.890000001, 401969.8200000003 5582200.050000001, 401964.28000000026 5582178.77, 401963.1200000001 5582173.890000001, 401957.96999999974 5582160.92, 401964.1299999999 5582159.199999999, 401972.66000000015 5582156.17, 402023.4500000002 5582161.789999999, 402022.26999999955 5582171.8100000005, 402021.8200000003 5582175.300000001, 402049.2400000002 5582179.99, 402067.41000000015 5582182.85, 402069.75 5582183.25, 402069.8499999996 5582184.07)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-019" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-019" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108984</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.19921889852</v>
+        <v>46262.4716376135</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38864</v>
       </c>
       <c r="S2" s="3">
         <v>38864</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>