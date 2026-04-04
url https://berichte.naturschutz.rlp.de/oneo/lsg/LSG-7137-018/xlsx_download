--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108983</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67132777662</v>
+        <v>46116.29320426667</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38658</v>
       </c>
       <c r="S2" s="3">
         <v>38658</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>