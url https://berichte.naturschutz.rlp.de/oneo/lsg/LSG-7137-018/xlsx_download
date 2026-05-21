--- v2 (2026-04-04)
+++ v3 (2026-05-21)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108983</v>
       </c>
       <c r="O2" s="3">
-        <v>46116.29320426667</v>
+        <v>46163.25726496777</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38658</v>
       </c>
       <c r="S2" s="3">
         <v>38658</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>