--- v3 (2026-05-21)
+++ v4 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108983</v>
       </c>
       <c r="O2" s="3">
-        <v>46163.25726496777</v>
+        <v>46214.26171440144</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38658</v>
       </c>
       <c r="S2" s="3">
         <v>38658</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>