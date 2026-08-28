--- v4 (2026-07-11)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Kettiger Bachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-018</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mayen-Koblenz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-018.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-018.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((390427.4299999997 5582813.109999999, 390406.53000000026 5582822.470000001, 390396.2000000002 5582800.460000001, 390388.26999999955 5582805.58, 390387.0499999998 5582802.140000001, 390385.51999999955 5582801.130000001, 390385.0099999998 5582799.869999999, 390382.78000000026 5582794.41, 390381.66000000015 5582793.050000001, 390345.45999999996 5582807.59, 390346.1699999999 5582808.699999999, 390337.9000000004 5582820.48, 390317.8099999996 5582806.8100000005, 390314.33999999985 5582804.630000001, 390310.6699999999 5582802.34, 390306.4500000002 5582799.710000001, 390300.9900000002 5582796.51, 390294.6699999999 5582792.789999999, 390281.4500000002 5582785.539999999, 390276.76999999955 5582779.359999999, 390267.23000000045 5582758.210000001, 390264.2599999998 5582748.960000001, 390260.9199999999 5582738.550000001, 390256.0599999996 5582718.85, 390240.1699999999 5582673.630000001, 390234.54000000004 5582661.640000001, 390230.28000000026 5582654.73, 390218.1500000004 5582635.050000001, 390212.1900000004 5582625.4, 390210.46999999974 5582623.5, 390198.8200000003 5582610.73, 390175.38999999966 5582589.17, 390172.9900000002 5582585.970000001, 390161.36000000034 5582570.4399999995, 390157.9000000004 5582565.800000001, 390154.4000000004 5582559.41, 390150.95999999996 5582553.15, 390143.4199999999 5582545.789999999, 390133.8099999996 5582536.43, 390129.48000000045 5582532.16, 390124.6799999997 5582527.449999999, 390118.8099999996 5582513.380000001, 390115.75 5582506.02, 390110.9400000004 5582494.529999999, 390104.11000000034 5582479.17, 390100.04000000004 5582473.3100000005, 390090.9299999997 5582460.220000001, 390088.53000000026 5582456.77, 390086.0599999996 5582453.17, 390082.0099999998 5582447.26, 390077.66000000015 5582440.9399999995, 390068.6699999999 5582427.83, 390062.5499999998 5582418.8100000005, 390053.53000000026 5582405.49, 390040.08999999985 5582384.6, 390038.3099999996 5582385.33, 390036.2599999998 5582380.960000001, 390022.4900000002 5582351.720000001, 390017.4900000002 5582351.9399999995, 390016.2999999998 5582325.779999999, 390014.13999999966 5582311.99, 390010.6799999997 5582289.83, 390007.8499999996 5582269.01, 390000.46999999974 5582219.67, 390005.1500000004 5582219.699999999, 390010.21999999974 5582219.73, 390010.26999999955 5582209.92, 390013.3700000001 5582209.83, 390017.5099999998 5582209.710000001, 390019.29000000004 5582209.66, 390025.91000000015 5582209.48, 390030.4500000002 5582209.35, 390031 5582183.08, 390028.96999999974 5582156.449999999, 390027.0800000001 5582131.619999999, 390026.3700000001 5582132.07, 390020.0499999998 5582106.98, 390008.5099999998 5582061.16, 390006.21999999974 5582053.289999999, 389999.5599999996 5582030.470000001, 389994.4299999997 5582016.02, 389990.71999999974 5582005.58, 390001.4199999999 5582002.73, 389998.8499999996 5581997.9, 389989.53000000026 5581975.83, 389986.4400000004 5581965.02, 389983.16000000015 5581951.210000001, 389985.1200000001 5581951.15, 389992.58999999985 5581950.960000001, 389990.53000000026 5581948.41, 389988.3300000001 5581948.4399999995, 389993.6500000004 5581919.77, 389995.58999999985 5581909.27, 389997.6200000001 5581898.35, 389999.0099999998 5581890.880000001, 389998.91000000015 5581882.960000001, 389998.79000000004 5581873.550000001, 389998.63999999966 5581860.17, 389998.5 5581848.92, 389987.8799999999 5581852.07, 389979.5999999996 5581854.550000001, 389971.8200000003 5581823.470000001, 389966.61000000034 5581804.470000001, 389958.4299999997 5581774.699999999, 389954.4299999997 5581760.119999999, 389953.66000000015 5581757.49, 389967.61000000034 5581755.3100000005, 389960.25 5581734.35, 389955.70999999996 5581721.42, 389949.29000000004 5581705.01, 389940.5700000003 5581682.75, 389936.0800000001 5581671.279999999, 389930.33999999985 5581656.640000001, 389923.91000000015 5581658.93, 389918.4299999997 5581660.65, 389906.1200000001 5581664.52, 389889.86000000034 5581669.630000001, 389886.01999999955 5581660.720000001, 389884.0700000003 5581656.220000001, 389878.8099999996 5581644.02, 389865.3300000001 5581612.83, 389856.25 5581616.49, 389847.36000000034 5581620.0600000005, 389844 5581621.41, 389839.01999999955 5581623.24, 389834.8300000001 5581624.779999999, 389825.61000000034 5581628.17, 389820.3700000001 5581630.1, 389800.23000000045 5581636.869999999, 389796.51999999955 5581638.119999999, 389792.61000000034 5581639.4399999995, 389787.5700000003 5581641.119999999, 389780.6299999999 5581643.460000001, 389778.2999999998 5581635.550000001, 389775.54000000004 5581627.460000001, 389774.1900000004 5581623.5, 389772.25 5581617.83, 389770.5999999996 5581613.02, 389767.5700000003 5581604.16, 389765.7000000002 5581598.67, 389764.1699999999 5581594.199999999, 389761.7000000002 5581586.93, 389759.23000000045 5581579.75, 389758.7400000002 5581577.42, 389760.0499999998 5581573.199999999, 389761.3700000001 5581568.970000001, 389764.11000000034 5581560.17, 389766.1900000004 5581553.51, 389771.9500000002 5581535.01, 389777.0099999998 5581518.75, 389780.6299999999 5581507.1, 389783.33999999985 5581498.43, 389782.4299999997 5581496.710000001, 389777.33999999985 5581487.26, 389753.7000000002 5581468.09, 389747.28000000026 5581455.07, 389745.71999999974 5581383.25, 389751.0800000001 5581374.82, 389819.5 5581344.42, 389853.75 5581329.199999999, 389865.63999999966 5581332.51, 389993.86000000034 5581516.07, 389997.70999999996 5581523.24, 390003.3700000001 5581533.8100000005, 390020.75 5581548.9, 390030.66000000015 5581555.16, 390039.96999999974 5581560.32, 390060.28000000026 5581571.5600000005, 390072.6200000001 5581578.4, 390077.9900000002 5581583.710000001, 390088.66000000015 5581594.279999999, 390090.01999999955 5581591.279999999, 390126.7400000002 5581618.300000001, 390131.41000000015 5581621.630000001, 390151.3700000001 5581635.859999999, 390170.0800000001 5581649.199999999, 390189.4500000002 5581663, 390192.2000000002 5581664.970000001, 390200.46999999974 5581679.029999999, 390211.1500000004 5581697.210000001, 390214.66000000015 5581703.18, 390216.8099999996 5581706.84, 390223.9000000004 5581718.91, 390229.54000000004 5581728.5, 390230.9900000002 5581730.960000001, 390265.4199999999 5581789.59, 390276.1500000004 5581807.82, 390284.53000000026 5581822.0600000005, 390306.8099999996 5581818.6, 390309.1799999997 5581817.380000001, 390319.04000000004 5581838.02, 390333.5 5581868.279999999, 390346.1699999999 5581899.85, 390350.54000000004 5581907.619999999, 390357.2599999998 5581919.4399999995, 390367.4000000004 5581916.529999999, 390372.08999999985 5581939.390000001, 390374.86000000034 5581952.91, 390378.88999999966 5581972.49, 390382.21999999974 5581988.699999999, 390382.8099999996 5581991.109999999, 390392.9299999997 5582032.73, 390393.88999999966 5582036.609999999, 390393.54000000004 5582039.33, 390390.75 5582045.9399999995, 390389.41000000015 5582048.98, 390390.73000000045 5582053.970000001, 390392.3700000001 5582060.210000001, 390394.25 5582067.369999999, 390396.21999999974 5582074.890000001, 390398.3099999996 5582082.85, 390400.21999999974 5582090.109999999, 390400.3300000001 5582092.27, 390400.8099999996 5582102.02, 390401.1799999997 5582109.390000001, 390401.4900000002 5582115.92, 390403.5 5582122.449999999, 390407.0599999996 5582134.029999999, 390409.79000000004 5582133.17, 390413.78000000026 5582156.34, 390415.70999999996 5582167.51, 390417.03000000026 5582175.24, 390419.4199999999 5582189.119999999, 390363.95999999996 5582215.59, 390381.79000000004 5582241.8100000005, 390389.6200000001 5582236.73, 390397.86000000034 5582249.34, 390400.2000000002 5582253.09, 390406.5700000003 5582256.82, 390411.9000000004 5582258.91, 390416.5700000003 5582260.24, 390425.7599999998 5582262.08, 390398.73000000045 5582316.460000001, 390395.36000000034 5582314.800000001, 390391.96999999974 5582313.18, 390393.8499999996 5582322.960000001, 390395.33999999985 5582330.6899999995, 390397.13999999966 5582340.050000001, 390397.6200000001 5582342.630000001, 390385.5099999998 5582389.74, 390372.61000000034 5582425.26, 390382.4500000002 5582458.82, 390382.20999999996 5582472.640000001, 390375.3099999996 5582486.220000001, 390371.26999999955 5582498.83, 390358.2599999998 5582518.08, 390354.1500000004 5582524.24, 390350.5099999998 5582529.699999999, 390347.25 5582534.59, 390346.88999999966 5582535.82, 390345.51999999955 5582540.49, 390343.4199999999 5582547.73, 390343.0700000003 5582548.880000001, 390339.3200000003 5582557.890000001, 390337.36000000034 5582562.59, 390311.95999999996 5582586.24, 390310.04000000004 5582590.140000001, 390323.53000000026 5582610.0600000005, 390324.63999999966 5582611.699999999, 390328.6200000001 5582622, 390332 5582630.800000001, 390335.76999999955 5582640.57, 390341.75 5582656.09, 390347.54000000004 5582671.119999999, 390349.41000000015 5582675.98, 390351.25 5582680.74, 390354 5582687.869999999, 390354.38999999966 5582688.9, 390366.7400000002 5582710.5, 390372.4400000004 5582720.470000001, 390396.04000000004 5582750.140000001, 390423.3099999996 5582784.84, 390427.91000000015 5582796.17, 390427.4299999997 5582813.109999999)), ((390495.2599999998 5582478.75, 390499.7999999998 5582449.369999999, 390500.38999999966 5582445.74, 390503.70999999996 5582422.369999999, 390506.4400000004 5582403.85, 390509.20999999996 5582385.130000001, 390512.8799999999 5582337.640000001, 390513.28000000026 5582332.58, 390513.6299999999 5582327.779999999, 390514 5582323.08, 390514.5599999996 5582317.380000001, 390583.21999999974 5582325.5600000005, 390592.5 5582326.65, 390595.2599999998 5582327.1899999995, 390607.9900000002 5582329.67, 390607.6299999999 5582331.640000001, 390606.4400000004 5582337.65, 390606.23000000045 5582338.369999999, 390604.41000000015 5582344.359999999, 390604.08999999985 5582345.42, 390602.3300000001 5582351.16, 390600.7000000002 5582356.630000001, 390600.13999999966 5582358.34, 390661.16000000015 5582380.6, 390672.8300000001 5582384.859999999, 390683.98000000045 5582390.6, 390662.1200000001 5582425.52, 390636.96999999974 5582477.49, 390629.8799999999 5582473.109999999, 390596.3499999996 5582454.3100000005, 390584.83999999985 5582447.52, 390586.38999999966 5582413.369999999, 390583.63999999966 5582413.02, 390576.6500000004 5582411.640000001, 390568.7599999998 5582410.0600000005, 390559.25 5582408.17, 390538.29000000004 5582489.66, 390530.7999999998 5582487.68, 390521.91000000015 5582485.449999999, 390510.0499999998 5582482.460000001, 390495.2599999998 5582478.75)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-018" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7137-018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7137-018" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7137-018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>108983</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.26171440144</v>
+        <v>46262.435023504</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>38658</v>
       </c>
       <c r="S2" s="3">
         <v>38658</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>